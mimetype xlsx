--- v1 (2026-06-20)
+++ v2 (2026-09-16)
@@ -16,68 +16,68 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1352">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-20 11:09:41</t>
+    <t>Актуальность прайса на: 2026-09-15 20:38:39</t>
   </si>
   <si>
     <t>Тиффани, классический витраж и фьюзинг</t>
   </si>
   <si>
     <t>Стартовые наборы для витража Тиффани</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
@@ -855,50 +855,56 @@
   <si>
     <t>AV 314-6S 0.5</t>
   </si>
   <si>
     <t>Стекло витражное AV 314-6S пол-листа (78 х 48 см)</t>
   </si>
   <si>
     <t>AV 314-6S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 314-6S четверть листа (39 х 48 см)</t>
   </si>
   <si>
     <t>AV 523-8H</t>
   </si>
   <si>
     <t>Стекло витражное AV 523-8H, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 523-8H 0.5</t>
   </si>
   <si>
     <t>Стекло витражное AV 523-8H пол-листа (78 х 48 см)</t>
   </si>
   <si>
+    <t>AV 523-8H 0.25</t>
+  </si>
+  <si>
+    <t>Стекло витражное AV 523-8H четверть листа (39 х 48 см)</t>
+  </si>
+  <si>
     <t>AV 357-1S</t>
   </si>
   <si>
     <t>Стекло витражное AV 357-1S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 357-1S 0.5</t>
   </si>
   <si>
     <t>Стекло витражное AV 357-1S пол-листа (78 х 48, 1 см)</t>
   </si>
   <si>
     <t>AV 357-1S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 357-1S четверть листа (39 х 48 см)</t>
   </si>
   <si>
     <t>AV 685-7S</t>
   </si>
   <si>
     <t>Стекло витражное AV 685-7S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 685-7S 0.5</t>
@@ -1443,50 +1449,56 @@
   <si>
     <t>AV 822-52S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 822-52S четверть листа (39 х 48 см)</t>
   </si>
   <si>
     <t>AV 6283-36S</t>
   </si>
   <si>
     <t>Стекло витражное AV 6283-36S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 6283-36S 0.5</t>
   </si>
   <si>
     <t>Стекло витражное AV 6283-36S пол листа (78 х 48 см)</t>
   </si>
   <si>
     <t>AV 6283-36S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 6283-36S четверть листа (39 х 48 см)</t>
   </si>
   <si>
+    <t>AV 834-72S 0.25</t>
+  </si>
+  <si>
+    <t>Стекло витражное AV 834-72S четверть листа (39 х 48 см)</t>
+  </si>
+  <si>
     <t>AV 675-5S</t>
   </si>
   <si>
     <t>Стекло витражное AV 675-5S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 675-5S 0.5</t>
   </si>
   <si>
     <t>Стекло витражное AV 675-5S пол-листа (78 х 48 см)</t>
   </si>
   <si>
     <t>AV 675-5S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 675-5S четверть листа (39 х 48 см)</t>
   </si>
   <si>
     <t>AV 622-7S</t>
   </si>
   <si>
     <t>Стекло витражное AV 622-7S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 622-7S 0.5</t>
@@ -1665,50 +1677,56 @@
   <si>
     <t>AV 365-1S</t>
   </si>
   <si>
     <t>Стекло витражное AV 365-1S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 365-1S 0.5</t>
   </si>
   <si>
     <t>Стекло витражное AV 365-1S пол-листа (78 х 48 см)</t>
   </si>
   <si>
     <t>AV 365-1S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 365-1S четверть листа (39 х 48 см)</t>
   </si>
   <si>
     <t>AV 623-5S</t>
   </si>
   <si>
     <t>Стекло витражное AV 623-5S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
+    <t>AV 623-5S 0.5</t>
+  </si>
+  <si>
+    <t>Стекло витражное AV 623-5S пол листа (78 х 48, 1 см)</t>
+  </si>
+  <si>
     <t>AV 623-5S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 623-5S четверть листа (39 х 48 см)</t>
   </si>
   <si>
     <t>AV 395-2S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 395-2S четверть листа (39 х 48 см)</t>
   </si>
   <si>
     <t>AV 395-2S</t>
   </si>
   <si>
     <t>Стекло витражное AV 395-2S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 395-2S 0.5</t>
   </si>
   <si>
     <t>Стекло витражное AV 395-2S пол-листа (78 х 48 см)</t>
   </si>
   <si>
     <t>AV 591-1H</t>
@@ -1821,50 +1839,56 @@
   <si>
     <t>AV 367-1S</t>
   </si>
   <si>
     <t>Стекло витражное AV 367-1S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 367-1S 0.5</t>
   </si>
   <si>
     <t>Стекло витражное AV 367-1S пол-листа (78 х 48 см)</t>
   </si>
   <si>
     <t>AV 367-1S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 367-1S четверть листа (39 х 48 см)</t>
   </si>
   <si>
     <t>AV 523-2RR</t>
   </si>
   <si>
     <t>Стекло витражное AV 523-2RR, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
+    <t>AV 523-2RR 0.5</t>
+  </si>
+  <si>
+    <t>Стекло витражное AV 523-2RR пол-листа (78 х 48 см)</t>
+  </si>
+  <si>
     <t>AV 338-6S</t>
   </si>
   <si>
     <t>Стекло витражное AV 338-6S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 338-6S 0.5</t>
   </si>
   <si>
     <t>Стекло витражное AV 338-6S пол-листа (78 х 48 см)</t>
   </si>
   <si>
     <t>AV 338-6S 0.25</t>
   </si>
   <si>
     <t>Стекло витражное AV 338-6S четверть листа (39 х 48 см)</t>
   </si>
   <si>
     <t>AV 315-1S</t>
   </si>
   <si>
     <t>Стекло витражное AV 315-1S, целый лист - 78 х 96 cм.</t>
   </si>
   <si>
     <t>AV 315-1S 0.5</t>
@@ -2601,114 +2625,96 @@
   <si>
     <t>VM25</t>
   </si>
   <si>
     <t>Набор дихроичного стекла для фьюзинга CBS Dichroic System 96, Black, 23 шт</t>
   </si>
   <si>
     <t>VM29</t>
   </si>
   <si>
     <t>Набор дихроичного стекла для фьюзинга CBS Dichroic System 96, Clear, 23 шт</t>
   </si>
   <si>
     <t>VM28</t>
   </si>
   <si>
     <t>Набор дихроичного стекла для фьюзинга CBS Dichroic CRINKLIZED COE 96 на прозрачной основе (12 шт)</t>
   </si>
   <si>
     <t>VM32</t>
   </si>
   <si>
     <t>Дихроичное стекло для фьюзинга ФРИТТА System 96 СОЕ набор 7 цветов</t>
   </si>
   <si>
-    <t>VM34</t>
-[...4 lines deleted...]
-  <si>
     <t>VM33</t>
   </si>
   <si>
     <t>Дихроичное стекло для фьюзинга ФРИТТА System 96 СОЕ прозрачная радужная 30 мл</t>
   </si>
   <si>
     <t>VM35</t>
   </si>
   <si>
     <t>Дихроичное стекло для фьюзинга ФРИТТА System 96 СОЕ черная радужная 30 мл</t>
   </si>
   <si>
-    <t>VM36</t>
-[...2 lines deleted...]
-    <t>Дихроичное стекло для фьюзинга ФРИТТА System 96 СОЕ черная радужная 60 мл</t>
+    <t>VM26</t>
+  </si>
+  <si>
+    <t>Дихроичное стекло для фьюзинга 5х10 см System 96 СОЕ прозрачная подложка, 1 шт</t>
   </si>
   <si>
     <t>VM31</t>
   </si>
   <si>
     <t>Дихроичное стекло для фьюзинга Wissmach Dichroic 96 COE черная подложка, набор 226 г</t>
   </si>
   <si>
     <t>VM30</t>
   </si>
   <si>
     <t>Дихроичное стекло для фьюзинга Wissmach Dichroic 96 COE прозрачная подложка, набор 226 г</t>
   </si>
   <si>
-    <t>VM29-1</t>
-[...10 lines deleted...]
-  <si>
     <t>VM364</t>
   </si>
   <si>
     <t>Набор стекла для фьюзинга Kaleidoscopes System 96 CBS (20 шт.)</t>
   </si>
   <si>
     <t>VM363</t>
   </si>
   <si>
     <t>Набор дихроичного стекла для фьюзинга CBS Dichroic CRINKLIZED COE 96 на черной основе (12 шт)</t>
   </si>
   <si>
     <t>VM363-1</t>
   </si>
   <si>
-    <t>Набор дихроичного стекла для фьюзинга CBS Dichroic CRINKLIZED COE 96 на черной основе (1 шт)</t>
+    <t>Дихроичное стекло для фьюзинга CBS Dichroic CRINKLIZED COE 96 на черной основе (1 шт)</t>
   </si>
   <si>
     <t>Медная фольга Тиффани</t>
   </si>
   <si>
     <t>VMF-3.97-DEF Black</t>
   </si>
   <si>
     <t>Медная фольга с дефектом с черной подложкой VitrajMaterial 3,97 мм</t>
   </si>
   <si>
     <t>VMF-6.35-DEF Black</t>
   </si>
   <si>
     <t>Медная фольга с дефектом с черной подложкой VitrajMaterial 6,35 мм</t>
   </si>
   <si>
     <t>VMF-4.76-DEF Black</t>
   </si>
   <si>
     <t>Медная фольга с дефектом с черной подложкой VitrajMaterial 4,76 мм</t>
   </si>
   <si>
     <t>VMF-3.18 Copper</t>
   </si>
@@ -2817,104 +2823,80 @@
   <si>
     <t>VM232</t>
   </si>
   <si>
     <t>Re-strip 25 медный армирующий I-образный профиль 7,62 м Re-strip 25 (7,62 м)</t>
   </si>
   <si>
     <t>BB-375</t>
   </si>
   <si>
     <t>Профиль латунный П-образный 8х3 мм BB 375, длина 2,2 м</t>
   </si>
   <si>
     <t>BRH 316</t>
   </si>
   <si>
     <t>Профиль латунный Н-образный 4х3 мм BRH 316, длина 2,2 м</t>
   </si>
   <si>
     <t>VM230</t>
   </si>
   <si>
     <t>Армирующий I-образный профиль (ребро жесткости) Morton 7.4 м Re-strip 25 (7,62 м)</t>
   </si>
   <si>
-    <t>VM237</t>
-[...4 lines deleted...]
-  <si>
     <t>VM231</t>
   </si>
   <si>
     <t>Свинцовый профиль с латунным покрытием 07 (4) Y-образный 5669-С, бронза</t>
   </si>
   <si>
     <t>Инструменты и приборы для витражей</t>
   </si>
   <si>
     <t>Для резки стекла</t>
   </si>
   <si>
-    <t>VM162</t>
-[...4 lines deleted...]
-  <si>
     <t>VM163</t>
   </si>
   <si>
     <t>Щипцы для отлома стекла CHOICE, ширина губок 10 мм</t>
   </si>
   <si>
     <t>VM146</t>
   </si>
   <si>
     <t>Ломатель для стекла CHOICE пластиковый, ширина губок 20 мм</t>
   </si>
   <si>
-    <t>VM164</t>
-[...4 lines deleted...]
-  <si>
     <t>VM161</t>
   </si>
   <si>
     <t>Щипцы для отлома стекла прямые с силиконовыми губками, ширина губок 24 мм</t>
   </si>
   <si>
-    <t>VM147</t>
-[...4 lines deleted...]
-  <si>
     <t>VM160</t>
   </si>
   <si>
     <t>Стеклорез наливной с широкой головкой, пластиковая ручка</t>
   </si>
   <si>
     <t>VM13</t>
   </si>
   <si>
     <t>Круговой циркуль-стеклорез Диаметр до 1000 мм</t>
   </si>
   <si>
     <t>VM158</t>
   </si>
   <si>
     <t>Круговой циркуль-стеклорез Диаметр до 800 мм</t>
   </si>
   <si>
     <t>Круговой циркуль-стеклорез Диаметр до 300 мм</t>
   </si>
   <si>
     <t>VM155</t>
   </si>
   <si>
     <t>Стеклорез-быстрорез 120 см Диаметр до 60 см</t>
@@ -3039,68 +3021,56 @@
   <si>
     <t>Для пайки</t>
   </si>
   <si>
     <t>Жало для паяльника CXG 900M-T-S3 Ø6,7 мм, длина 43 мм, тип отвертка 5C</t>
   </si>
   <si>
     <t>VM112</t>
   </si>
   <si>
     <t>Паяльник GEHU мощностью 100Wс</t>
   </si>
   <si>
     <t>VM108</t>
   </si>
   <si>
     <t>Жало для паяльника GEHU, форма скос 45°, Ø8 мм, длина 85 мм</t>
   </si>
   <si>
     <t>VM121</t>
   </si>
   <si>
     <t>Жало для паяльника GEHU,  изогнутый наконечник Ø8 мм, длина 80 мм, тип отвертка</t>
   </si>
   <si>
-    <t>VM119</t>
-[...4 lines deleted...]
-  <si>
     <t>VM113</t>
   </si>
   <si>
     <t>Реостат Leponitt мощностью 250 Вт</t>
   </si>
   <si>
-    <t>VM111</t>
-[...4 lines deleted...]
-  <si>
     <t>VM342</t>
   </si>
   <si>
     <t>Паяльник CXG с контроллером и регулятором 110W</t>
   </si>
   <si>
     <t>VM120</t>
   </si>
   <si>
     <t>Жало для паяльника 100 Вт, 8 мм, долговечное, скос 45°, Ø8 мм, длина 100 мм</t>
   </si>
   <si>
     <t>VM109</t>
   </si>
   <si>
     <t>Паяльник CXG с контроллером и регулятором 90W</t>
   </si>
   <si>
     <t>VM115</t>
   </si>
   <si>
     <t>Жало для паяльника CXG 900M-T-5C скос 45°, Ø6,5 мм, длина 41,5 мм</t>
   </si>
   <si>
     <t>Паяльник StarTec мощностью 80 W</t>
@@ -3141,548 +3111,347 @@
   <si>
     <t>Губка для очистки жала в подставку под паяльник</t>
   </si>
   <si>
     <t>VM118</t>
   </si>
   <si>
     <t>Вата стальная для очистки стекла 15 г</t>
   </si>
   <si>
     <t>Vata</t>
   </si>
   <si>
     <t>Вата стальная для очистки стекла 70 г</t>
   </si>
   <si>
     <t>VM344</t>
   </si>
   <si>
     <t>Угольный фильтр для Inland FumeTrap™ 60006</t>
   </si>
   <si>
     <t>Для Тиффани</t>
   </si>
   <si>
-    <t>VM102</t>
-[...7 lines deleted...]
-  <si>
     <t>VM103</t>
   </si>
   <si>
     <t>Нож для резки свинцового профиля, серповидный Leponitt</t>
   </si>
   <si>
-    <t>Studio Pro</t>
-[...4 lines deleted...]
-  <si>
     <t>VM105</t>
   </si>
   <si>
     <t>Разглаживатель для фольги</t>
   </si>
   <si>
-    <t>Направляющая для фольги Bohle 5,16 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>VM107</t>
   </si>
   <si>
     <t>Подставка под медную фольгу различных ширин</t>
   </si>
   <si>
     <t>VM382</t>
   </si>
   <si>
     <t>Ножницы для шаблонов CHOICE (фольга)</t>
   </si>
   <si>
     <t>VM106</t>
   </si>
   <si>
     <t>Ножницы для шаблонов CHOICE (свинец)</t>
   </si>
   <si>
     <t>Для Мозаики</t>
   </si>
   <si>
     <t>Для работы с профилем</t>
   </si>
   <si>
-    <t>VM101</t>
-[...4 lines deleted...]
-  <si>
     <t>VM104</t>
   </si>
   <si>
     <t>Резак Lil Notcher для витражного U-образного профиля под 90° 90 градусов</t>
   </si>
   <si>
     <t>Для фьюзинга</t>
   </si>
   <si>
     <t>VM168</t>
   </si>
   <si>
     <t>Набор наконечников 3 шт. для краски GlassLine</t>
   </si>
   <si>
-    <t>FUS GLTDA</t>
-[...4 lines deleted...]
-  <si>
     <t>Химия для Тиффани, классического витража и фьюзинга</t>
   </si>
   <si>
-    <t>FUS GL02</t>
-[...4 lines deleted...]
-  <si>
     <t>FUS GL21</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine, лавандовая (LAVENDER), 56 г</t>
   </si>
   <si>
-    <t>FUS GL25</t>
-[...4 lines deleted...]
-  <si>
     <t>FUS GL20</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine, светло-фиолетовая (AMETHYST) 56 г</t>
   </si>
   <si>
-    <t>FUS GL05</t>
-[...10 lines deleted...]
-  <si>
     <t>FUS GL09</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine, светло-оранжевый (ORANGE), 56 г</t>
   </si>
   <si>
     <t>FUS GL30</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine, красно-оранжевый (TERRACOTTA) 56 г</t>
   </si>
   <si>
     <t>FUS GL29</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine, фиолетово-голубая (PERIWINKLE) 56 г</t>
   </si>
   <si>
-    <t>FUS GL38</t>
-[...28 lines deleted...]
-  <si>
     <t>FUS GL17</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine, медный металлик (COPPER METALLIC) 56 г</t>
   </si>
   <si>
-    <t>FUS GL32</t>
-[...10 lines deleted...]
-  <si>
     <t>FUS GL23</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine, зеленый (KELLY GREEN) 56 г</t>
   </si>
   <si>
-    <t>FUS GL14</t>
-[...28 lines deleted...]
-  <si>
     <t>FUS GL27</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine, оранжевый (MARIGOLD) 56 г</t>
   </si>
   <si>
-    <t>FUS GL28</t>
-[...4 lines deleted...]
-  <si>
     <t>FUS GLB04</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, мандариновый (BUBBLE TANGERINE) 56 г</t>
   </si>
   <si>
     <t>FUS GLB02</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, черный (BUBBLE CHARCOAL) 56 г</t>
   </si>
   <si>
     <t>FUS GLB06</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, дикая слива (BUBBLE WILD PLUM) 56 г</t>
   </si>
   <si>
     <t>FUS GLB09</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, светло-зеленый (BUBBLE LIME) 56 г</t>
   </si>
   <si>
-    <t>FUS GLB10</t>
-[...4 lines deleted...]
-  <si>
     <t>FUS GLB08</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, желтый нарцисс (BUBBLE DAFFODIL) 56 г</t>
   </si>
   <si>
     <t>FUS GLB11</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, голубой (BUBBLE ROBINS EGG) 56 г</t>
   </si>
   <si>
     <t>FUS GLB14</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, темно-синяя (BUBBLE DEEP BLUE) 56 г</t>
   </si>
   <si>
     <t>FUS GLB12</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, бирюзовый (BUBBLE TEAL GREEN), 56 г</t>
   </si>
   <si>
     <t>FUS GLB13</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей Cobalt Blue синий</t>
   </si>
   <si>
     <t>FUS GLB03</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, светло-розовый (BUBBLE COTTON CANDY) 56 г</t>
   </si>
   <si>
     <t>FUS GLB05</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, гранатовый (BUBBLE GARNET) 56 г</t>
   </si>
   <si>
     <t>FUS GLB07</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine эффект пузырей, махагон (BUBBLE MAHOGANY) 56 г</t>
   </si>
   <si>
-    <t>VM03</t>
-[...4 lines deleted...]
-  <si>
     <t>VM353</t>
   </si>
   <si>
     <t>Разделитель для фьюзинга Кедр, водорастворимый, 1,5 кг</t>
   </si>
   <si>
     <t>VM266</t>
   </si>
   <si>
     <t>Разделитель для фьюзинга Кедр - С, для сухого использования, 1,5 кг</t>
   </si>
   <si>
     <t>VM356</t>
   </si>
   <si>
     <t>Глазурь для стекла, 100 мл</t>
   </si>
   <si>
     <t>VM357</t>
   </si>
   <si>
     <t>Глазурь для стекла, 500 мл</t>
   </si>
   <si>
-    <t>FUS GL04</t>
-[...22 lines deleted...]
-  <si>
     <t>FUS GL06</t>
   </si>
   <si>
     <t>Краска для фьюзинга GlassLine, светло-зеленый (LIGHT GREEN), 56 г</t>
   </si>
   <si>
     <t>VM257</t>
   </si>
   <si>
     <t>Припой оловянно-свинцовый ПОС-63, 3 мм</t>
   </si>
   <si>
     <t>VM260</t>
   </si>
   <si>
     <t>Припой оловянно-свинцовый ПОС-61, 3 мм</t>
   </si>
   <si>
     <t>VM256</t>
   </si>
   <si>
     <t>Паяльная вода Frutti, кислотная 100 мл</t>
   </si>
   <si>
-    <t>VM262</t>
-[...4 lines deleted...]
-  <si>
     <t>VM375</t>
   </si>
   <si>
     <t>Антиоксидант Provetro, 100 мл</t>
   </si>
   <si>
     <t>VM265</t>
   </si>
   <si>
     <t>Антиоксидант, 1 л</t>
   </si>
   <si>
     <t>VM258</t>
   </si>
   <si>
     <t>Антиоксидант, 100 мл</t>
   </si>
   <si>
-    <t>Flus-Novacan-237</t>
-[...4 lines deleted...]
-  <si>
     <t>VM264</t>
   </si>
   <si>
     <t>Флюс бескислотный, 1 л</t>
   </si>
   <si>
     <t>VM259</t>
   </si>
   <si>
     <t>Флюс бескислотный, 100 мл</t>
   </si>
   <si>
     <t>VM355</t>
   </si>
   <si>
     <t>Флюс универсальный, 1 л</t>
   </si>
   <si>
     <t>VM261</t>
   </si>
   <si>
     <t>Флюс универсальный, 100 мл</t>
   </si>
   <si>
     <t>VM239</t>
   </si>
   <si>
     <t>Жидкость для стеклорезов РФ 100 мл</t>
   </si>
   <si>
-    <t>VM358</t>
-[...4 lines deleted...]
-  <si>
     <t>Для патинирования</t>
   </si>
   <si>
     <t>VM254</t>
   </si>
   <si>
     <t>Патина черная РФ, 1 л</t>
   </si>
   <si>
     <t>VM251</t>
   </si>
   <si>
     <t>Патина медная, 1 л</t>
   </si>
   <si>
     <t>VM255</t>
   </si>
   <si>
     <t>Патина черная РФ, 100 мл</t>
   </si>
   <si>
     <t>VM246</t>
   </si>
   <si>
     <t>Патина медная, 100 мл</t>
   </si>
   <si>
-    <t>VM245</t>
-[...10 lines deleted...]
-  <si>
     <t>VM252</t>
   </si>
   <si>
     <t>Патина черная Novacan, 237 мл</t>
   </si>
   <si>
     <t>VM360</t>
   </si>
   <si>
     <t>Патина чёрная Novacan, 473 мл</t>
   </si>
   <si>
     <t>VM359</t>
   </si>
   <si>
     <t>Патина медная Novacan, 100 мл</t>
   </si>
   <si>
     <t>VM244</t>
   </si>
   <si>
     <t>Патина медная Novacan, 237 мл</t>
   </si>
   <si>
     <t>VM250</t>
@@ -3708,86 +3477,74 @@
   <si>
     <t>VM240</t>
   </si>
   <si>
     <t>Охлаждающая жидкость Glastar EZ-Grind 100 мл</t>
   </si>
   <si>
     <t>Настольное оборудование</t>
   </si>
   <si>
     <t>Шлифовальные станки</t>
   </si>
   <si>
     <t>VM309</t>
   </si>
   <si>
     <t>Шлифовальная машинка The Grinder2 Techniglass</t>
   </si>
   <si>
     <t>VM380</t>
   </si>
   <si>
     <t>Мини-рабочая поверхность для шлифовального станка The Grinder2 Techniglass</t>
   </si>
   <si>
-    <t>VM337</t>
-[...4 lines deleted...]
-  <si>
     <t>VM331</t>
   </si>
   <si>
     <t>Инструмент для шлифовки прямых деталей для станков The Grinder2 и The Grinder3</t>
   </si>
   <si>
     <t>VM390</t>
   </si>
   <si>
     <t>Шлифовальный станок Grinder VM-2</t>
   </si>
   <si>
     <t>VM336</t>
   </si>
   <si>
     <t>Шлифовальный станок Grinder VM-1</t>
   </si>
   <si>
     <t>VM318</t>
   </si>
   <si>
     <t>Защитный экран с подсветкой для станка The Grinder2</t>
   </si>
   <si>
-    <t>VM316</t>
-[...4 lines deleted...]
-  <si>
     <t>VM303</t>
   </si>
   <si>
     <t>Шлифовальный диск для AVDS-1 узкий, 150x10x32 средней зернистости</t>
   </si>
   <si>
     <t>VM323</t>
   </si>
   <si>
     <t>Шлифовальный диск для AVDS-2 широкий, 150x20x32 средней зернистости</t>
   </si>
   <si>
     <t>VM330</t>
   </si>
   <si>
     <t>Адаптер Inland BitSert™ 40035, без губки, 19 мм (3/4 in)</t>
   </si>
   <si>
     <t>VM335</t>
   </si>
   <si>
     <t>Адаптер Inland BitSert™, 40036, 19 мм (3/4 in)</t>
   </si>
   <si>
     <t>VM327</t>
@@ -3825,56 +3582,50 @@
   <si>
     <t>VM305</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 3 мм, стандарт</t>
   </si>
   <si>
     <t>VM326</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 6 мм, стандарт</t>
   </si>
   <si>
     <t>VM11</t>
   </si>
   <si>
     <t>Шлифовальная головка Techniglass 19 мм, стандартная</t>
   </si>
   <si>
     <t>VM317</t>
   </si>
   <si>
     <t>Шлифовальная головка Techniglass 25 мм, ультра тонкая</t>
   </si>
   <si>
-    <t>VM319</t>
-[...4 lines deleted...]
-  <si>
     <t>VM322</t>
   </si>
   <si>
     <t>Шлифовальная головка Techniglass 25 мм, стандартная</t>
   </si>
   <si>
     <t>VM395</t>
   </si>
   <si>
     <t>Шлифовальная головка АртВитраж24 3 мм, стандарт</t>
   </si>
   <si>
     <t>VM354</t>
   </si>
   <si>
     <t>Шлифовальная головка АртВитраж24 6 мм хром, стандарт</t>
   </si>
   <si>
     <t>VM332</t>
   </si>
   <si>
     <t>Шлифовальная головка АртВитраж24 6 мм хром, Turbo (усиленная)</t>
   </si>
   <si>
     <t>VM328</t>
@@ -3945,107 +3696,95 @@
   <si>
     <t>VM338</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 19 мм, стандартная</t>
   </si>
   <si>
     <t>VM339</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 25 мм, тонкая</t>
   </si>
   <si>
     <t>VM315</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 25 мм, стандартная</t>
   </si>
   <si>
     <t>VM310</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 19 мм, тонкая</t>
   </si>
   <si>
-    <t>Шлифовальная головка GelBit 19 мм, стандартная</t>
-[...1 lines deleted...]
-  <si>
     <t>VM09</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 19 мм, грубая</t>
   </si>
   <si>
     <t>VM325</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 25 мм, ультра тонкая</t>
   </si>
   <si>
     <t>VM324</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 25 мм, стандартная</t>
   </si>
   <si>
     <t>VM311</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 25 мм, грубая</t>
   </si>
   <si>
     <t>VM379</t>
   </si>
   <si>
     <t>Шлифовальная головка  АртВитраж24 19 мм,  усиленная, 3/4 (Fast copper Bit)</t>
   </si>
   <si>
     <t>Лобзиковые пилы</t>
   </si>
   <si>
     <t>VM215</t>
   </si>
   <si>
     <t>Лезвие СТАНДАРТНОЕ 1042 для лобзика Taurus 3 оригинальное, без оригинальной упаковки</t>
   </si>
   <si>
-    <t>VM02</t>
-[...4 lines deleted...]
-  <si>
     <t>VM210</t>
   </si>
   <si>
     <t>Лезвие ТОНКОЕ 1044 для лобзика Taurus 3 оригинальное</t>
   </si>
   <si>
-    <t>Лобзиковая пила Diamond Ring Saw</t>
-[...1 lines deleted...]
-  <si>
     <t>VM205</t>
   </si>
   <si>
     <t>Лезвие для лобзика стандартное, АртВитраж24</t>
   </si>
   <si>
     <t>VM209</t>
   </si>
   <si>
     <t>Лезвие СТАНДАРТНОЕ 1042 для лобзика Taurus 3 оригинальное</t>
   </si>
   <si>
     <t>VM206</t>
   </si>
   <si>
     <t>Лезвие РАЗЪЕМНОЕ 1043 для лобзика Taurus 3 оригинальное</t>
   </si>
   <si>
     <t>VM204</t>
   </si>
   <si>
     <t>Лезвие УСИЛЕННОЕ 1045 MegaBlade для лобзика Taurus 3 оригинальное</t>
   </si>
   <si>
     <t>VM223</t>
@@ -4074,98 +3813,83 @@
   <si>
     <t>VM216</t>
   </si>
   <si>
     <t>Рычаг натяжения ремня для лобзика Taurus 3</t>
   </si>
   <si>
     <t>VM212</t>
   </si>
   <si>
     <t>Ремень привода усиленный для лобзика Taurus 3</t>
   </si>
   <si>
     <t>VM221</t>
   </si>
   <si>
     <t>Шестеренка приводная для лобзика Taurus 3</t>
   </si>
   <si>
     <t>VM219</t>
   </si>
   <si>
     <t>Узел голубого шкива Taurus 3 (с подшипником)</t>
   </si>
   <si>
-    <t>VM218</t>
-[...4 lines deleted...]
-  <si>
     <t>VM222</t>
   </si>
   <si>
     <t>Втулка оранжевая для лобзика Taurus 3</t>
   </si>
   <si>
     <t>VM220</t>
   </si>
   <si>
     <t>Узел оранжевой втулки Taurus 3 (с подшипником)</t>
   </si>
   <si>
-    <t>Основание для лобзика Taurus 3</t>
-[...1 lines deleted...]
-  <si>
     <t>VM208</t>
   </si>
   <si>
     <t>Сменная рабочая поверхность для лобзика Taurus 3</t>
   </si>
   <si>
     <t>VM381</t>
   </si>
   <si>
     <t>Защита для лица для лобзика Taurus 3</t>
   </si>
   <si>
     <t>Лезвия для лобзиковых пил</t>
   </si>
   <si>
     <t>Аксессуары для лобзиков</t>
   </si>
   <si>
     <t>Керамические формы и бумага для фьюзинга</t>
   </si>
   <si>
-    <t>VM371</t>
-[...4 lines deleted...]
-  <si>
     <t>VM186</t>
   </si>
   <si>
     <t>Форма для фьюзинга Двухместная с отверстием (бижутерия) ВМ-Д-03</t>
   </si>
   <si>
     <t>VM180</t>
   </si>
   <si>
     <t>Форма для фьюзинга Двухместная с отверстием (бижутерия) ВМ-Д-04</t>
   </si>
   <si>
     <t>VM179</t>
   </si>
   <si>
     <t>Форма для фьюзинга Двухместная с отверстием (бижутерия) ВМ-Д-05</t>
   </si>
   <si>
     <t>VM190</t>
   </si>
   <si>
     <t>Форма для фьюзинга Двухместная с отверстием (бижутерия) ВМ-Д-07</t>
   </si>
   <si>
     <t>VM174</t>
@@ -4192,56 +3916,50 @@
     <t>Форма для фьюзинга Одноместная (бижутерия) круг ВМ-О-03М</t>
   </si>
   <si>
     <t>VM184</t>
   </si>
   <si>
     <t>Форма для фьюзинга Одноместная (бижутерия) круг ВМ-О-03Б</t>
   </si>
   <si>
     <t>VM171</t>
   </si>
   <si>
     <t>Керамическая бумага  Techniglass Papyros, 0,15 х 508 х 508 мм</t>
   </si>
   <si>
     <t>VM172</t>
   </si>
   <si>
     <t>Керамическая бумага для печи для фьюзинга в микроволновке Ø70 мм (10 шт)</t>
   </si>
   <si>
     <t>VM170</t>
   </si>
   <si>
     <t>Керамическая бумага для печи для фьюзинга в микроволновке Ø120 мм (10 шт)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Керамическая бумага Bullseye ThinFire Shelf Paper 0,1 x 520 х 1000 мм</t>
   </si>
   <si>
     <t>VM352</t>
   </si>
   <si>
     <t>Набор для бижутерии для 10 кулонов (бейлы)</t>
   </si>
   <si>
     <t>VM181</t>
   </si>
   <si>
     <t>Набор для бижутерии для 5 пар сережек (швензы)</t>
   </si>
   <si>
     <t>VM177</t>
   </si>
   <si>
     <t>Форма для фьюзинга Сердце</t>
   </si>
   <si>
     <t>VM178</t>
   </si>
   <si>
     <t>Форма для фьюзинга Ракушка ВМ-Р-01</t>
   </si>
@@ -4553,51 +4271,51 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ef794dfe7f119652cd9945017d26c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063672b3c5d4f619e8e74dfcc6d7b226.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb801b7cde33bd73a19eeed7f1e507.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b73b127a1e83c3e29f42be602ee0bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165063b873e38e7c51324387c2d5624.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9673677ea97ddbf99704e20a4b6eb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad04dc3f94f6097ee0339b856d184e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6df6c63c95c8623e22d8b177cb22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937608d9231589aac3aa12ff949d96a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd6e5505f442f07d0ec2039597386b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099480f42f4c3c17b624f486656abc5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbd1b531f3bc0fb8a17255e20f701f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986bf71d1201758adb95e04aedeab54.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a4d7c199fa9019fbcee1ff9033210.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af3625b0083652ea38b14596289349.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f451bcfd7daab57fda6aabb70ab0a5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37538983bf114bf8c37a2ba2d0bd9001.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defc589839d067675f455a7e1c1b2b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a60023e0dcd781f6163c40629c3a95.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c7e809ca78c8062671831f3861215.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04cbd09ca83c4cca76ab5c70aa38de.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937ed7e73927759625f6783e6da9cef.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b96b1f137e6632d94064f8e302939d.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f6604037fcec3df4991b5d04050bc.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9770c1c5a0edb8f86c637710658a5.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea47438709f3c09ca31b4391b3c3d6.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155d89acb1fc5463dd20e3482ccded9.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76598b94911e46ce3364fc1a8a7fe55.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fff36b91ee01efd63fbebbcf3afaf.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6ffd58fffba10c29236c779eb89e9.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee27cd530a3bc73e76791cf55d991fc.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb22c681ad7ec540966a859cc506a8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09356ea94551996ae34964f11b616d.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a1f9d6985ac4afe6d6cdf567e2805.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb38eea396bb4f13fdb054a278dc5c5.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3456f698145e6a8960c4c9311cb6b.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0e530e93fb35cbcde4348ded6b3fa.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88057d83d0ec56423c6cd0d1a295a355.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb54b37ae0bb6f48f7ed3fb77764442.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf91df4f6aec7c31a29fa199ff7b3e.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035940ffebfdaba3e6f14f5e523a685c.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af844805da030a5ae3e13fe6169e4.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e205e5cb409c539840ee38076c36073.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318879dd7f9409bd2828b162143f68c.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d992c8b661d2d1917223d95afdd5223.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cc4c2f029d508bf73622499d2ba9d.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af22b52091f44b454603bdd921990.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c74f6fd232c5b8b105fa958c06fb3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde9bfc25dbdfd1347ea18932174b4c.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b29989199f6fbcb9753564edc30b77.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4e323a449236dba7cd931d9d17857.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdaed88853d6976ea902210c9b705f.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a2b1f901cd1859607ff9e89ee5794.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139181b37fc5ff80121457d7385e6ece.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a30fc85f3184f4b4e5ab17cc06e49.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28586a0ef05ee8bc2415c4dbad17568a.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90723ff18d972134efceda0e977c7fbe.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735357b08948055f3a465c2680a6ae3.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba3dec6b2118d7a59b82a7b5c341d3.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b155818e8ebce0e27ccda9925e2fc.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7421fea69e685f28850de5b4130b8f2.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f7b6197448e424c895e27ac717336.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98148c01e0830ffde33b36db5bbe005.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b1ef0599188f2f42d123eeb2194ff.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc180b717ab90c5b2ada5eb3e68e3e.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e6e344ccc4ee908618e781374684.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb31a39f0827adf194d01f7b428dab.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0feae8fca454a618e22968c5179a.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469e86f53de47da7549d869c32c261.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959cfeff561486670c5f48db4c77410.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa839077e002b6223ca4a2e97fef04d.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ee6409f2f257f9ec591a899d7ef6d.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da5f3307e54fd0835ba939399cdb90.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed64b8925ab4c7454ff5afc83b6a1c.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e90442be31ac14185cf022a5d9c831.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6188398ed704e4bb48c39c7f1d8370.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c651740c3e1cf991205e1fa9380e6.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b83de4e3b7aa20d5bfd2184430c7c5.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51d4cee0663a8a4a6cb38876dd3806.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f63b2c055c9fe05ab10b1776b7319.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed079230bcc9b797d31b39a1246085.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f578f3bd792bd9ba616bddad11ccd9.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c118a744e47956c50f7c27982d826.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2054fc568691a045f54d85a5546a4.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef888a712dc4ec85fa5eccef1397b2ef.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460fd6be60a0e49413bf2a6ae75a90d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5237aee0056475135d0694e635089f.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd7d3290359c35c1d619b72b58c314.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc9f6a737bb02c89f055a36d2fe7b2.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70ebd53304967b4e242d9f135fafe1.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e58dd70dc49bd4c82efc111e1e6be.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d1e0e1f1f187bb41eed5137f49ccd.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729779aca650ca3d45c4ffc4f198867.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80e79560cb7b6b7f5a9933cbc960ca.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6062872409cac537257014c446806e.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962dbfcd80cd57489e01a6701a08eef.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c74e5b0ff259752d6dbcbc5c144bc.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae1e2b49690ae98beeca4e7706662.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b84c94365ee1f75cddd00da1d1485.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e088963a684b384707a305dcc5437.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d452565e9b106cb72fe8b7926951.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfbf1fd953d5b8bb15b97e2c6a69b9.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd695c38bf23de0be4a96c5e5492e23.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c28416e7c03d02dca9b6fd57f0861.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b16a9a0020ed51edb7577b5a3cf7ac.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c12f3f83c05fd8c4c8d434f7030dc.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ed0adadcd26d34336521025e9ac31.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37916d77f9d7470147b7baf3dde5db.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012edf18a75bfc5999e6c52634b57e6.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db469433162ed8c9df413c282be47.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf9c0b141eeaad03c7cbb2cde01189.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0d35c71a4f1d610afad0158badbad.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb3b28e4c43ce752f540a9efd90ede.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b50a01b06df3eae3c76c3a9f672ef.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f52ae9733c04c1d9182ce96294d27.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7361b568d5c9fd0be34a9d12a0e1d.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0514c0854721bfda5409f130ff3d5.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc664c71819b1e51da5638fa044ec596.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d92d412a10b50da9a6f0293d8d87d.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9137b3859218e7cfb2cff87db6e0d.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253f547ea7574dcb9bf92812afb62ed.JPG"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ec13034791d47a1dcf56f5dfd9834.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb834e5674646f281a9dd5663b230f9d.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122ac0b5c625f4ec1a8367a3722ec18.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e93693fe6ae82f334f6240fb9173b.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c97bfd27b3eee300fa51282e8df845.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e7621519bf234329a37c9b18e343f.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2962c9400f94dfdc9a99a01a423cf6.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6b1b02563852945a1b37d4f94338c.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85b493d99a5b38a2ea611576bd1850.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a872e3fc5ef1d6dd9280e5f619f01b1.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e4fe593a358645f9c2ac9ce06e272.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ca44161fe9c78d40f315f96aeb3d.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181be233c5297ff63ae8153da2bebec1.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d06f4b95dce99e760507d8f4f6e1f.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b4649c40ea42f8d948998167f44d.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc9df31e92750460494fbe258ddfe5.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee09b31e39d2b710763aece571b56b.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5481fd712c633dffd572fc6de07ad6f.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f4f51da4746ac7251fe6ee0815bb6.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8b8dbedabad41417eddaca2ca7a76.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2945df9e6dbe51a1350bcb25c52a2.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590882f8c059c71d397ed76222017f2a.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ddce7d5ae8a74e4f98c4e97690cc3.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aade29889a24354179084d35c7847d8.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38505b8072d78c409f952aad22ee792d.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b80f10607196eeffd0c4703d19e063.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fa141f93ba4f395b0066cd775794b.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba194eb8cacd3f18ae8a2ef447e5c3.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5626b4dc96a56c99b907cbb064154.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3c85d805da042d4569e2b9838ac78.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24822b5e74510562248c29abcf31262c.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b80114acf74c011d48e85a194e9abd.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d815d51649d1ca9f71ee6d1645033af.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b77893d16e5989237643285498b71.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c1d9127929b740e74cb67df598a7.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866a05906a53022be957ad9d5530678.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf86ee2cbeea70e84604481e242cf0.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405efa1a84c8cd4c95b7adbb0dce5e.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5a44b8162f6e3a24ac9e4c4440428.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869fc194cf1d54088f5da19fb542d1.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666613d71ef8bbcb8a06a55a1b32056.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd945e4d2f458e2e7c1f2794e1a4e9.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39713d11c61067a1da60fdd4cf91fc.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed0792b66bafbc148e0f3a67635e3d.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f8d43e15c038564e530c46b589bc7.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbb2b5cf4dbbd5c72b40ae1327d96e.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff92a7e07a823d91f65ee5d09f98f3.JPG"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6528911fee822b2c8394e2dc670a75.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932decf1e22b8c559f49a5e4288d295.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899fc2181db030c0428dedbb41fc75a.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e22f5feaa963c95f4036ed93c7706.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3730b8b719fb27580eb29bab3b871d.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c1c8414a9f9447b6ce0aedce67470.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392a166aacbef6519d9c0cc8f6e6c20.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84352ba758e019d8f0ec1553c4b13d.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432f393fee277774630d66039d21882.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba6faae6770c42d78ba1c0aaf0b448.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c506e5226ff0f8849123ed913e9b4.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4cd70b730cb0740b029d5a787f804.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8b64b91f1871dd53d064351270c60.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15b259983bcf8c21dd36a6e96ef2d0.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0cbc9ae91a0a072877bd793818f40.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ffed8664cfa9af8246c854b4ab3f8.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a59cdb8cde0fdef9a7e440fa08e3.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28067adaf6c7459519ebb67d49f7312.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba52616848bdcf5d386a1e81b783b3.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4a6b1241976e1d41c0b52580bcd50.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673602a7b85ce2f53923e10f2aa7cb31.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b059f86e98b51c50f17950a49e76b9.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6d756acf964ad699117ee50a96c6c.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acda50ac95f7f9515811cda66775cf.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705bbb3cb829b2a8db2cfdc471dcbe9.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129f11980b8e18f3b00d6bc675fbdcd.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0de27f633a71da71d599e4d544df74.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58482602c7860dd971884aaced2fe1.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33c1de30d06f98000d0b1b52dfbbc.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5913ee65f994ee2b868cde35f31633.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce9f3f6f52de2a232eb0186bc49e1.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45492fcf8496d7e4965525d09c12c0.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab390d271f8d260c96b2348d5f5e82.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f6442f0655103e8bf1eae872d1804.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa212f476af8fe9753d6f17d167825.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b801141016a50034ae27fc93848940.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e3a8dfeda4bc610ac165554fd87df.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c200f03bbfba20dfd56f253f48a7e.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a770bd3a14acef7cdd4bf13c9e0932c.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b9dd807d33fa10fa32462cea8721.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e37340637e3201cd9d36a81f6c05e.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3c919fdbd0fd6b4c062eb48fa3281.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1d94ab67913e7c28e14d9dec57d85.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fcc0ea10c6d989143637b333dedfe.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0f778a3480782254ee3a1617af353.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff5cbc7d9aeaedefd52ad03df187b.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b339856cb72f4f99b7a6f58b3d14e.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b6fbb7b218e2ea75ee61386afda8.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18d58d0aac898916578c9162d1d09.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075a055f266ae99719b630d23e50f5.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ec70722876d2d7141da82d6bae2c4.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7212121997e6c10b5dde921dd3551c.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd53c36b74c9678aa5ab34855635f0d.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521af22c3f0a342f9af14514cad559b.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c876712105e909750c663d7e15a44.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca5eb07b9df0a6326163d31154b0d4.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e792dbabd059b703a7e70aef9dc3698.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425046f971004eba15f02c68c3d4a48.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b52cda19ad9369b025e3cb19139ea.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23d7c72233b2c4ddc8fe916bc15458.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b54d9e953edd097a8729df7ec775e.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c866bef1794ec68eeda7eb5186616.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376daaca7fc9dded4f320b1f90851a9.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b286ecf13533c56fc44cb5ab00b28be.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca24bd285c6ca9ac3a2259188b7459.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea0a366b45c6eb067a9ae594b13ad9.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa39f65567178e173e27223a64849e7.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4003f02cbd831c90180217e76a42f.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a60d4cc2227093b351a10364d04d33.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd12ea543accfbdbdc908bc4e8b27f2.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a36d0d127a8daf5c1f9752d365298.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cde00c055c946693efad8c91add1fa.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec691f3e3995d7d4a9d7c8a1f97ce.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb557f94ba95d9d4b2354a80a532f87.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f1872b0a041f5172eeca7a335d66c.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ebb97a35516cccf338590f286093a.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab6fdec89560efa9e8be66cb77cc2e.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef61fb60baae346a91bfb80bb01e20.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9b86324b416804dd2d923a26272ad.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3774a5c844f7fe8dfa2d25b55fbf.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89700b555010f984ebdab4d5ad6400.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841b41b7f8f70fa6312189014ff784.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9652bbe9510539a01a83e7ec4cad1.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060de16b385c47f9965dc20962ed86.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664640c062d9edb0340fe4f67a274ac.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d97f719ce0705430a884f6abc4258.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d9f154f6ac01105df573505fe91cc.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16212dcd027ce3fc3a003b78a0098a6.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1552f6f0309d0edbf7f6967a0d8bdd.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d590811b3f08a07a48eac3e0fed03.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72ed80fff2d72a127109d24c8b58f6.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba949b4b28718649a42bd521bb166.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ae0944144cec6d3bf659bc45f7d5.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd3328612ef627af1c90462b6878f1.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e90e9257417251403450c34ce355d.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbdec17efd6c1ff541c54ed9d46c50.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48bf11fbfa33c44b1f392113000161.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42413c7f122b18c718f43533f6b629f.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3b2c020ae649ef30a37b73b234b49.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64fb6890b6be52e2df762367d13dba.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11e00c2627878a6573ea7f8a9c96d.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3fb5ef7d51354b55d8db54c06b4d6.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543278628b202abcfa3598beba42e9d0.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c03a937b11a30f41148da493a2827.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d47d3f31eb70e830d20a50dd766060.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d8874474316151c99055f9b23c91.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d109ff45c9cf064ad40fb245aec84f0.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1738745f05e034b1be32a40cbdc0a2.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458032b1113bc2140ad2e3a42c6d2e6.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba520d747ca50292ba93d99a6c809.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3d529b9f5ebba70aeae05f9e66aff.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368d5ebfc4ff78efa0e257bd28ca1e6.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2185783705694a8e67a761b319cfed.jpeg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4ba67f3e7358a82e8625f1fa1bb49.jpeg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f9bbc8b1c305d9ff8381195ce34c3.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd87081b91d26a1c8770863bb69ce77.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced565d7460f607bde24bbc932fa5e9.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cba4ff673da83c58ac5988f0fb7dd.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a62ca4f14bbfb90d7c417519750c.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db83f0ddbdec56028333b58ff8ebf6.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70d53be5a3ae90dac7bd36cb8ca59e.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317d3ba73063bc78e557feb75a33f54.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95ef54afa166e9241eb38f4f616202.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb7ea645b9cfc393c9eb66e1ef6dec.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662707d95c5bf47e6b4ea8fffccd2a.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d8ae961c930d88f4ca689d3e50651.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c47a14710884cdff931042e7a3514.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e7a55bc2607e36d50eaff2c89bc1.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f425ab43438c7d82976396bd94d7c.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7f1fcb06f09011ceda877a3cccc93.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72635723841ada43cdc946e250b03a.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620722ddd62d6d9df6ef761f3098e8d0.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3fd832fcdbf037c7d800d9c3fbe28.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e3574b67cee08dbaf1c099cfb0d6b.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265fbccccb5dc782ce72e3d170a0c09.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa65d4152e1dfe1f04735afdad7a5.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57ace24b7e80cafef16d4ddc3708c6.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431865f6ad249729327bcd69008cbba.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc685ff8a4d11ca0ac9120ff9c1495.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2dca55c501ebc791cf0e07c7505d8.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463b2011011f5ccc750ca1de6042be5.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a28f77f199517a8cf8f0577358900.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec184a0859bbffca62a2d8a588639.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e840016948382b720e1e1d866d9de.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febeb3206308c64057a6f5c8155a104.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a057f422357b8894154b3d525d193.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2894b4bbb0ec1cf1fd2333eebaff56.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62041d2c33a9d742bd221341e9570141.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c7f164d3883d1e91d0716ff2680b1.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2940d6c83bafbeb24aa639816b6768.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3311e11ca999dea29a60a22c9dd4f.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fe5e0521d322b8a53eee20a502ba4.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c266dfd037f94dccee80d56fa6c61.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b027b67a578373c8fa8f1c797fc379c.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e21aa8c5a4f22202d87e4bc89eeb.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee282e66f8509f1432d6a14d823e7dfb.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ad996d9e16ccdb7de8ffcbd3b53b6.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37232fca5299c6feeb53ef99fee007a0.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03423c6e6dcc32ce00e1047ff0f6ff0d.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bfa17305ad975f00b373a9f7c52b8.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbd040efdea466ef3d0603979e373a.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220d3e6dad4c4a015096ac92a0000ca.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76609fc9187abe7f5637e7a48ae90e89.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e3e7f10c93956e460f86f836cd1d3.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9e51a244a78a1dad51c522d82e38.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8be3a3c5d3a0b0e0509dc18611801.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6bed29cf1f00787574ebea42452f5.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bf2074316f37073f7259e6d95e046.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce18b3b724da23ca75b7e30d31bac1.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79240bac44e13d5f9f480b0cd240dfb.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e97360387388b4feb228756d66bb88.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7fc2b56995c5c9c299a95c8ed5850.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f2461699239791cf720ca455cfe2a.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493393de55bb1036ac224cb4891b8903.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8d87942fea3500f2951808f50b715.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911119e02bd671d41e493976bce7b48e.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6686e9f2a86ee3d439811482ce15df.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238486d754caabddbe1d1e7db01e9d1f.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309782baab5823a07f46c37fd724cf3.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25280fb658c19fb8beda99a534e9b480.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b4df888c341adf9907f79ce5d3e00.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeea5794d56a1584d8853b3771b496.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28676f786dffd7b2b3cac98c6cc587c3.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd6fb7aee7dc7e5631f3efdd4d4b30.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812233f1ca539bb4f53b77f08ffe3091.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86255815a93c72486d25bc3b3cbeee.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5b08e13013fab3c499c338b136f21.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd171b8d3d256c376bdbc6dc365da6c.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e759337ad4e3f3b78398f349b4c2c03.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd3e2d57e1693c0541405d1b77658d.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b2d093b8a2ec8998a3dd9e311543.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b35410910b98f76f4ec49ec231cef6.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a831d96030d19a9cec8b9c1985d3b2.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8dd21bca716ac661724cb64166054.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb927346f6ab3dded729f469cf68c42.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabc33086202451c512a4f663f8c905.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86351627bd05731389244242a5a04535.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc58d228e0fbb542da396e8af3141d.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be61678c54e5be229aea8960b60a1e8.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2f837846e279e8efb3aba5727c17a.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22da8ff544470b7cd7ce2ce12677b7.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e8be2ab3b92bff0c60cd9bc9d6bd8.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707b48fe845011ad49519628f0c9e3d.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e958da5f50b559bd836765543ac40.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330d4c0bbe7abee6e17c4ec7653062c.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187384dd1a1752279712580a049f41f0.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a31b4f7a08142c3e264b82f276af.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42231736abc793140ba87e8253e162d9.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51630fc14099019be7747ec5e98e0227.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49ac8048785a0183b5bdf76f201cfe.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559d09e49de2dd383ae472324fc6be6.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceecf2ff37922f874cfb59300f7775a.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147ad332331eb9afa1201314f700d2.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a406f9b996c106e68d84cfdcd3e39e1.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950c9a95664740bf8a10032bac9230.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d4e3775bfdb58c9021d89f9126ed.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cdf4377a1ed3744bba52626a0ee2a.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e9732df98575feee6ad0e81d8ef38.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce2677d8dcb20c3737db81408cd92f.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095bc6426ab4bd274869f3ab8b1c1ff.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be779d696a90294e1a38ab85caf3e92.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248f1e3806a8eb505a2a1561611d8d6.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab7c7125c57f2bd3053487d01b57c.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef154a24289e440d10d5b4359a74f62.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb069498515775e1975431b906875c6.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56acc1c8b0656544c4646538ac6946.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8304b851df9c13cf1de19896eb56192.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23820954d72fafdcbe33bbb1ce914535.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac4af1c0e9e9b6c0726a9848b3800.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e614a8ec2ff106d44a6ba48bdfa4b10.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e9bfa4647a24b3fc45bbfbf4834b8.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac107e36774775952714884af9daa256.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d9f7327409ef244e0cb33190fc3b.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f6064829a8cb7ff82b95d6db485a0.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11603f2b493ac41504ac30e27248ba60.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e88d040405ff97ee9fff79c04e0ac3.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404d96ede7db2476b1517b4b8073302.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73af578ff4cc9185bb21ed30f63ac0.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5f6401cdaa1ed4bbf025af3296eb.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cbbae811911b3d39d236540e5f52c.JPG"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca5fc034734f321aaa088c0660b90f.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924f77ff83f2e4a43cbe81205abd3e7.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932d86018ff7ef44bdb583359ecd5f4.JPG"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c752079e93b76c3007803f310b0d9.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff415611ee84237ea6c700a44b3eebad.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7747051d2d92a6ba0267ffde75f6f4.JPG"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647d4d2fecadf6ca0ff36864eb431df.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1563f1f5a0748415b86b1856bbec8.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198cb147f84354c82dc67328bc2441d.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a0b4c0c0ab028ce887f6152371e7c.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7e2063e9afd202de93223df7c70a0.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0187e4a0848d56e89044e40da98edf.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c7f6d3182774d30343343dde5db1.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d010924605d2d961f10dded2196eb89.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37636ed216d1facb2b85df47952ec73a.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8888009313f919e1c7a065e017a1d.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637fb61b2ced98bd775bc9e04ef326c.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedda2c7919aa941da839f1ad47f545.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912fc006c9b657b4916d86237867bba.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348fadb4c9b6dbe5e31cb164343c725.jpeg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a9b4b9b57f7f9395a40731cb11c9.jpeg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f83be0f546b42222522a3a165a3b.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ecb953f14a5b002b30b9cea48e976.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040aeefaf7882934d0d939888534307.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02360703565b87e7715e119c6f7d4d.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb12dbc45de7d8f1250f1cb2b65373b.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491b3559b35e2d1cb2ee3c7b1ce249.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379938ddbc46ef6324f5decd80d6c25.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e6b3986117657ca871e144e6187d.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed1a9338b94666b9d55f7927387cd.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f40d10c8afea41ebffb9bf47c43e6.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724df1a31f3ace9148ec505cabc2b7.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a09586f509c8e6ee9d5997aef43260.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914101cc985f1d02902c1820bc9b9b.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b37fb8ef69e0cf7d9911c0ff30b6.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa78444aaa99615adde5e61d27b76f.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7547deb84f95aab23496824ba1181.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd419cf1e8e41d914e97a623f8c1a35a.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feef54ef44da78b50cc294068c6af4.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5b8b22c19b9703f2118a9cd10c25.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57567fa9a44c2a706b0125bd35d14.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d30078e5d96424e079ad0885c202d8.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf24300353c306d4a0837c3472dc2.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343613f1e807d790d105749d1e8ceae6.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bffca4a9ff2a1ab736c046b2ff72eb.JPG"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39faca6c30bb8a4ee2cfd497de253ac.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9872647a28415d65118b382f64a93b.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707f83ef2122127608dd7148d5345ba.JPG"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c028d510a3df8633e2b6334898e0476.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910f80530ee6cb5d3cd413e66d85987.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bff438b7225f3563483ec4b313a7cd.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72856cfe8133ea1ac7b6f48cdbb01dd.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aebb8695926eb54db2e764ab4102c.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95e2edd7128d138951cae67002175b.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326447105655a9a16720658c56c6b06.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869968a693e9f8e6e03b1f2ed8170d39.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c7cb8b206e5a4b87dcaa19a9fd24.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0cc65d18430feea250a82521ab4d.jpeg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c24954a8f5a839ed4993747245421.jpeg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c747865d312c0bce21ef595e5518.jpeg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae6d673be65ecf489bfb3d95b284de.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f89847a244d8fda0266a58054f35.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433aedd1ec7df76adf68a6d6a6e7def.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8eeb32647b5566349fd82465dca7.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bbb88331cab2a9aa64ad4472ed139.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564917a20907e05b7447640ace41018.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aebeed91e908e0a5635fed28ab4f9.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5b996999582fb292cbc9d9b8ea27.JPG"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ca7f4a93897a2ffa0c6ce7a818c7.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406cc4de7c66e1859c1326b1c4a711.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6106579916d515226200885721ec45c.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb1a238e6e5e0b16826c0fcf31a67.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f826193f33eef16969b5a06d94105.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f7d5854a42546afbda7d8d09cc4e.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670c436f939578abc2e2afbd182b22.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf54dcea2fe4419a63b791147d8209.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95321f2f8123b869466586967aa3b51.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e94b0044d97fe40dcb076c121867.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6e427598f0e3a8bf9e6a30902fa5.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ccac6b509e24473696b08ddf7825.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01716a640a631fe39d9f615d5eed990d.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b463c2645916cd8f1b49ab07e5e9.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce8df9b31a12b70f7302c831bbaf89.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c3a32b0b4083506651d7773520e22.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9397e915868ee08086c25bd25656a.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246558cf3d3ddce2915b985f2f77d9ed.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0315952ef8aae6afc8b97bf54c1e7.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171fae5ce770c96266016402dab282.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d5671d06c73c8077ec6c5baef140.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba3d9f64eb4d9865471e63f59c6686.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b344c79a3a7a9be90ea340e97e7d1.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1bfec5715744feb6da7855c2a0aa7.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37dedd40f49435eebe575e4923d7d0.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a708855c7bc401372335de4f295bf7.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b9a02ddcb560db1a479068a57b06.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7c1ecf5d2860995dc873429e545a.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00771fca8d3476cf9e4d39ba50879404.jpeg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fa0df5a1d2686ee50decd9de2c752.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39f3392f7021711951b856cd3b4b4.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c028d510a3df8633e2b6334898e0476.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bbe46a8848e7319a380c70c0afa98.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6556d3da2399d883d09c34954bc1f.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb2b73bf41a53b241d1d4d8144664.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190a3d443466165f2d02b19ec893fee.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98da1d03a71904357e6bc185bfd3b7.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed9bf69bddfb9c6cdf80f6ecd65ba.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c5519dc35b4010c9ef743646358c.JPG"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b291dffb2554e4a6bec7b15e58d64af.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53e1cbc12f0598f1dd83f4f3447e9.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9910d31ad474064c39d5aaf40f7df7.JPG"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b69099a99ec9fd2ed7ad8eaed707a5.JPG"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40cc50298c470f9bab063eebf4a40.JPG"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b9a02ddcb560db1a479068a57b06.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7c1ecf5d2860995dc873429e545a.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f89847a244d8fda0266a58054f35.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8eeb32647b5566349fd82465dca7.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bbb88331cab2a9aa64ad4472ed139.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564917a20907e05b7447640ace41018.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95e2edd7128d138951cae67002175b.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869968a693e9f8e6e03b1f2ed8170d39.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c7cb8b206e5a4b87dcaa19a9fd24.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aebeed91e908e0a5635fed28ab4f9.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5b996999582fb292cbc9d9b8ea27.JPG"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ca7f4a93897a2ffa0c6ce7a818c7.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6e427598f0e3a8bf9e6a30902fa5.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ccac6b509e24473696b08ddf7825.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98da1d03a71904357e6bc185bfd3b7.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5711c2445b34a718de1678e86720702.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c028d510a3df8633e2b6334898e0476.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb66ebb031f4320e8a11fd4a4127026.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40cc50298c470f9bab063eebf4a40.JPG"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed9bf69bddfb9c6cdf80f6ecd65ba.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb2b73bf41a53b241d1d4d8144664.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb40aa8b0534aea91a518fcde9acb3.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecd7e472b7af1c87c15327ae8ad575.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f973b1163ead8ee89f7a032fa8357.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31175b8144f83cd1ccf8eed623321045.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20cf9467234a73d755692b455e302.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b0d9dd8435116208a6ac4bc7064a.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce10c28c73b0d731eb04ed93dcb1f5.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fda9a47a08331b2cf4899805ff97c.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9b7e1699c1b49a7a61911b52aad7f.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e84b081378624c9f22fd02447de47.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecd7e472b7af1c87c15327ae8ad575.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0769a8ee2d1a4cafd7e6c24d12da7f.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964c429ffab603be77baf5268075bdd.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893e59e205af3144e707079a07ca547.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7656af22e384694108800af837db3c.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23ed13b45aba781a46b9bdbc491daa.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167809498c4e6f6399be7ebaf5d4591.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc705c2bbd2799203df13d66c17ac6.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92b680f2e432e2683a3f2e03469d8.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7187cf1f0f893820589ee76f974810.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad89466044c054fb97ed912f81570.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b24eebddcac9827335a4d1cca3a1.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4bd98b3cc660e976574c22eeb60cb.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f41e8d7e060f8c8a6e7035e69fef65.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f985b826c0271b861553a12092a08.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d8ab49fa2074da67ac8dd7c663e69.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02af526e84f08f51f89cf05e3259a6.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c3952123cfcd2be4ebd2fafae1709.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97042551511e05364abc58ada58868.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9a1904af2903b1d05138212d8deec.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b67fab69b1657d871fe38a3269b77.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ff962ac58734777717964f277132.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955a29ff1c20b43d30546f794183406.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c72d2fcc3f7242b1217c89ed907358.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e43395e8eeaef79324348ef80ee2f.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218dbe7e5b28285c36316909b5e16a3.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c40a450e51ad6c08f19a74e2f2048.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b46656489ae933dc4affc9a72034.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a755202c955503e6136bf3ff5cf6c01.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5aec88c9b4983e6154e812a74fd3.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a9961cf25fcea8f51cf490ae6fba.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb40aa8b0534aea91a518fcde9acb3.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d1ced0f767a55d71365986758512b.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f02c82acb5c04e16a5982ad303f0c.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcd80b6f16de1f178264196fb48100.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722cb4331a564fa61994a7a16314510.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e980246c7e60289536fcba8d08650.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d6cb2097dd207fc136fca17580e9f.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f749d15f90ba35a2e29ef9be6a558d.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02913ecf16dd841dc913127c3aea1b.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc4263d20707a1d01088bb6b2c9bf3.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb1f046f47d18dc28a9f1be930800f.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c133c427aee7a822006236ec99f714.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171fae5ce770c96266016402dab282.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b530955247e41840924685ec311ef.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d35fbe8a787f9dda480a1b4bb2557.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12998c0db2e0c825a706e96923aa73.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eed1b441edb2d19b63a3f9f923647.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d1b8c32e24dd474a51f261601e49a.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2d08794a0b5b3e19fcc13853211d.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6b13b78ccb9a98f1af15c87aa6021.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bebd226cef7161bd5ae52c3ab7a6b.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba3d9f64eb4d9865471e63f59c6686.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251d5073b4f9cae633bfbf1e5629121.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a205d598eb7b3b264f6008225e55fa.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a2125542356f3ed9437e3127f3648.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95856dc854848d840699dc56f85c5.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b96d021a3b5b06fb947862e387270b.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0cc65d18430feea250a82521ab4d.jpeg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c24954a8f5a839ed4993747245421.jpeg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c747865d312c0bce21ef595e5518.jpeg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f425156596d250cf72d3f8c530a16.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00cfbe69a8890ecb30213317836a26.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f192191cb9b5fc4de2546909fd41b.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af7216ba82acc5598b7c4245208e73.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34aa8d9e08f2e139e9c6fbf2b1401a.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31c021f5d865dfbc638ba293c94887.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c02ef0c038cff764cc1c73b76248f.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8b859f794049d7022d0466bd070eb.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d4aa0c137ab5d3c1cdfe33cb6e4bc.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e006c694c4b730f9b50a8a0326940a.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b66dd30e637dd4542d1ba5ca834cf.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459d2460f806a6b08f4d33a5f70f9fe.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c41a421aab0c5a7a788bef33770a74.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b24533b49f5c7cab90ea877f791c23.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97bfa201289e7f4408b82f392572a3.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10767bb4826b3cb57bcc0bc8c199f496.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610175f9bd9c69d3aa3f059cce5c570.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b46f56f8516a5d44d524f5a26dfd2.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ea212e0b2921d610a231f2277c44.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe2d0e5b0c13f0ef72712a9f8ea3e.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c676f6c622c0b5784c686f4c3d91c95.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52705b85713f12732ae45e404016a2.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde6fe6c875bf8c7216c485ebad6466.jpeg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d086b17dfd9277cf2dd2c0845a882.jpeg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff15e51c223dc775f645671c4ac20e.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b8ad6d9aae1ae4985ac739c59f076.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad62054a66b52dda61be194b644a8.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5160a876f14ba64d513ee84a1592e3.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e74a49d18bb8f674ad1555609f991.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186d36688e4f959bd17f8c5f389b568.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b794ca00113e3904ea3053335cc89.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988376c2c05343790d52ea353a7bc22c.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03c90d82b5ab34c8b06ceb195c940.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b299a108afc63f53186af35a8256b.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a138cb5ca9e0b3788432634a3d5bef.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7316c3c975fa7efcb87e62f440cb8.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c5c0a8be7b874eef9ab229aa6946.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b1d4bf797cd3d4d79e354c07138d.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc5263d91d5785201aab58abe65749.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cc9aa80fda0bd914bf638a3368e04.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf698c40fa31f0449e08585316479b5.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a2fc84967c18fa6381d0e05bd08d.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55155cf4d6b3d7c8ee89079ff7c3f.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee65ee69484dfd42ccb7f606485b3c.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d4f371a81c66d8cd14dd74e08216.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1c14fe2c481fae7b9769d81e439a.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641cfd8ac83c9456a1e1f7f1cc1b5f3.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed286ae6b05b8753f23f6645955083.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bede7a943728ee07f32dbe71b05b65.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869376af615703cf57285af5b192989.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351b11b1edced69e1087f33fc1ddb7.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7fb7a3e362a7e96f80b1e1ccca8c.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b224ad94fd9220059662959d5121.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665724b3263e403a883400f328883448.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a862a432b124cf0f3e39ed16f464d4.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf770508a0faa52f43f7720d62b74934.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35fe023436c326d4d76b2782e2825.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387274363de6ea7e45b2d6b906bb9f.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7095167eb51142d8ba11c5b26ded.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e716b9d5b76cb8214bfa55128c8386a.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8422611aed6a5171fac8500f3cbadb.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec40ec4f91a35720b7abfe3480f10.jpeg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb38a8a3a8c1e9d87ff0808071834ed.jpeg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50645080fd45380b9f7b04c3206caa.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27efe0cdc3a1aa0b4477a18477232.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace6426119eca676a9bf5b621365d1.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713671930ccc68a120660540a19f2b52.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea40f89a49cb1bcdb12e0a858a0ce9.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90007d32898cc9332b91ea94cd9e3945.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e9d145a33b86d0939639cb63725b.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082edc7753b9e6cde00b4a1ca79ad7bb.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eee87113cb59ccd8dd1a8ce08829e.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fbfc329831ca26e10e2313bbb74f.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493003452f93821a14b588c1586e4c70.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d7bc20515c7e348dc063a88929f27.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5567389fd10381912d2b58795547dfb.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4fb9c6db3a88d014d3e5acfafc870.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc8ac803393abeadee94e4e86b8f9f.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9e0d52b754854f30e7140aed4300.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e8cead91c5c49a31f81827a894a41.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0addf120d71f38cb770663fb943ff4.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d246c2a26f004f3c245e758df3341.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59186665602f9afba578f3202aadaa.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50645080fd45380b9f7b04c3206caa.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec40ec4f91a35720b7abfe3480f10.jpeg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace6426119eca676a9bf5b621365d1.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713671930ccc68a120660540a19f2b52.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea40f89a49cb1bcdb12e0a858a0ce9.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90007d32898cc9332b91ea94cd9e3945.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e9d145a33b86d0939639cb63725b.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d7bc20515c7e348dc063a88929f27.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082edc7753b9e6cde00b4a1ca79ad7bb.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eee87113cb59ccd8dd1a8ce08829e.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fbfc329831ca26e10e2313bbb74f.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493003452f93821a14b588c1586e4c70.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5567389fd10381912d2b58795547dfb.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4fb9c6db3a88d014d3e5acfafc870.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc8ac803393abeadee94e4e86b8f9f.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9e0d52b754854f30e7140aed4300.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e8cead91c5c49a31f81827a894a41.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0addf120d71f38cb770663fb943ff4.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d246c2a26f004f3c245e758df3341.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59186665602f9afba578f3202aadaa.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b399e2f1382482ff5350cca3023132.jpeg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00f0407007baefb85cf9fa849008ef.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eff5eb43676fe5eafa38853e07a44c.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c48a3dcbe36da78b99601a0baa846b.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb9b14f6b30309674d67192018ee97.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494f942c6213c58b763dcc4bff64c87.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f62b641667bd1d3bd58b41166dfd6.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a61ae0de8ebcd038c6791548a0dde.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ad076284aab2fbfeadf8a38864c54.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f7e5b84f736bbe2062a971702f31.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01fb091442ec2bebb159205fa258e.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edec601f7ffdc456893cac90298fdb.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8922c996ae477925f841c080c07661.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80434bd3119f3abc00064cdeab0b8b5d.jpeg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03137622736de8bb4b1bdbc3f0abb19.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8762e8620f093b867cab45473d766e.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c306d6186bed03ee5d7241d5d3db297.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53256788010eb7fed6e99db4b6ff4ee.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38d96940e233438470742d92b608e5.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0a8d99ab9cacb812b1d91d3a669aa.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c05e1f7fadf5373471a8056283420.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0aef59a1a8b4a3344b69573cc84c8.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6608aaf41763f38e6ef22676fb734d2.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfd769d6db28ea54c55eadd5de433a.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2956f046df9285ad6c4788b3fb0bbc.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a57176352af20e5ee031cf9e69f21.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aafcc3ba32c9b6b08123dbaf273c8.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89d94d984c5e4093fda5116a716435.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb62cc8d549a1d61872e1aa63e74b67.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cddc7094b05fc4ca3e035cd64e287.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2330c7c1c8b43f3976b818bfeed82.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db35e6720825bfb718f2a81b8b84bed.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97750ddaa0a5a39ef486c4011d5f80.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa63ac610609a80012b22d753be75.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff9b9d98527d811ff015c65eaa069b.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe94e71fe1d13b92de132f63a80bdb3.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928beb371a82ad66cdef8eb6f837e334.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218499a16924cb3e8adb04d9efa8f65a.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f47252d54f8b207fddb41dd2e5cf71.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ef794dfe7f119652cd9945017d26c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063672b3c5d4f619e8e74dfcc6d7b226.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb801b7cde33bd73a19eeed7f1e507.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b73b127a1e83c3e29f42be602ee0bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165063b873e38e7c51324387c2d5624.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9673677ea97ddbf99704e20a4b6eb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad04dc3f94f6097ee0339b856d184e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6df6c63c95c8623e22d8b177cb22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937608d9231589aac3aa12ff949d96a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd6e5505f442f07d0ec2039597386b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099480f42f4c3c17b624f486656abc5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbd1b531f3bc0fb8a17255e20f701f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986bf71d1201758adb95e04aedeab54.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a4d7c199fa9019fbcee1ff9033210.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af3625b0083652ea38b14596289349.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f451bcfd7daab57fda6aabb70ab0a5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37538983bf114bf8c37a2ba2d0bd9001.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defc589839d067675f455a7e1c1b2b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a60023e0dcd781f6163c40629c3a95.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c7e809ca78c8062671831f3861215.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dea3300fedca462441bc0573c4dd4a.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82dc94f7f04f2f86a0b4faff142fc7.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a3ca3b588e4485e95e96b01752f39.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f6604037fcec3df4991b5d04050bc.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9770c1c5a0edb8f86c637710658a5.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea47438709f3c09ca31b4391b3c3d6.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155d89acb1fc5463dd20e3482ccded9.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76598b94911e46ce3364fc1a8a7fe55.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fff36b91ee01efd63fbebbcf3afaf.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6ffd58fffba10c29236c779eb89e9.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee27cd530a3bc73e76791cf55d991fc.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb22c681ad7ec540966a859cc506a8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01acd2ca72d1acee3d5c85ac7b3dbd.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1afdf43088309b7a85e9f383bf366.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790d096e00eb85967893c21769ca621.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3456f698145e6a8960c4c9311cb6b.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0e530e93fb35cbcde4348ded6b3fa.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88057d83d0ec56423c6cd0d1a295a355.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb54b37ae0bb6f48f7ed3fb77764442.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf91df4f6aec7c31a29fa199ff7b3e.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035940ffebfdaba3e6f14f5e523a685c.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af844805da030a5ae3e13fe6169e4.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e205e5cb409c539840ee38076c36073.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318879dd7f9409bd2828b162143f68c.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d992c8b661d2d1917223d95afdd5223.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cc4c2f029d508bf73622499d2ba9d.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af22b52091f44b454603bdd921990.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c74f6fd232c5b8b105fa958c06fb3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde9bfc25dbdfd1347ea18932174b4c.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b29989199f6fbcb9753564edc30b77.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4e323a449236dba7cd931d9d17857.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdaed88853d6976ea902210c9b705f.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a2b1f901cd1859607ff9e89ee5794.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139181b37fc5ff80121457d7385e6ece.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a30fc85f3184f4b4e5ab17cc06e49.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28586a0ef05ee8bc2415c4dbad17568a.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90723ff18d972134efceda0e977c7fbe.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735357b08948055f3a465c2680a6ae3.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba3dec6b2118d7a59b82a7b5c341d3.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b155818e8ebce0e27ccda9925e2fc.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7421fea69e685f28850de5b4130b8f2.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f7b6197448e424c895e27ac717336.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98148c01e0830ffde33b36db5bbe005.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b1ef0599188f2f42d123eeb2194ff.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc180b717ab90c5b2ada5eb3e68e3e.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e6e344ccc4ee908618e781374684.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa1c22bdf9e9e9d52190a13473e89c.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40006f7276910e1ba820b1ffd717ffc.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2bed44e405f6c3d384ca6e0acbb85.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959cfeff561486670c5f48db4c77410.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa839077e002b6223ca4a2e97fef04d.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ee6409f2f257f9ec591a899d7ef6d.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da5f3307e54fd0835ba939399cdb90.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed64b8925ab4c7454ff5afc83b6a1c.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e90442be31ac14185cf022a5d9c831.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6188398ed704e4bb48c39c7f1d8370.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c651740c3e1cf991205e1fa9380e6.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b83de4e3b7aa20d5bfd2184430c7c5.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51d4cee0663a8a4a6cb38876dd3806.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f63b2c055c9fe05ab10b1776b7319.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed079230bcc9b797d31b39a1246085.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f578f3bd792bd9ba616bddad11ccd9.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c118a744e47956c50f7c27982d826.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2054fc568691a045f54d85a5546a4.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e8b4a9aae63d86aa09b5bb3d56554.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460fd6be60a0e49413bf2a6ae75a90d.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5237aee0056475135d0694e635089f.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd7d3290359c35c1d619b72b58c314.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc9f6a737bb02c89f055a36d2fe7b2.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70ebd53304967b4e242d9f135fafe1.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e58dd70dc49bd4c82efc111e1e6be.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe964521d1d49374e4b328570cbb11.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410fef1b008a524797d0dcdd2e8dc1c.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a41d483d08b4c90c79bd8c8ed5211.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd9c5537e6c37b0b2d51ace6f1bf0.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d511292e0a9290b23718006722408.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc1cfa60ce4a6fc5239848f31d2cbf.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cd3d90e6d0cb2ed8ee922264a5162.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9c897611ed6c2eb1d21d9b1fa4f28.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987d85f54847eab835d975eb6c2d805.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d452565e9b106cb72fe8b7926951.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfbf1fd953d5b8bb15b97e2c6a69b9.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd695c38bf23de0be4a96c5e5492e23.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c28416e7c03d02dca9b6fd57f0861.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b16a9a0020ed51edb7577b5a3cf7ac.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c12f3f83c05fd8c4c8d434f7030dc.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ed0adadcd26d34336521025e9ac31.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37916d77f9d7470147b7baf3dde5db.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012edf18a75bfc5999e6c52634b57e6.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db469433162ed8c9df413c282be47.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf9c0b141eeaad03c7cbb2cde01189.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0d35c71a4f1d610afad0158badbad.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb3b28e4c43ce752f540a9efd90ede.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b50a01b06df3eae3c76c3a9f672ef.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f52ae9733c04c1d9182ce96294d27.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7361b568d5c9fd0be34a9d12a0e1d.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0514c0854721bfda5409f130ff3d5.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc664c71819b1e51da5638fa044ec596.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d92d412a10b50da9a6f0293d8d87d.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9137b3859218e7cfb2cff87db6e0d.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253f547ea7574dcb9bf92812afb62ed.JPG"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ec13034791d47a1dcf56f5dfd9834.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb834e5674646f281a9dd5663b230f9d.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610171e974ea383b421a78dde0dd338.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebc88e2e7f225537ce88681d654283.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab0f27f92181835278e4e6678f8dd.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e7621519bf234329a37c9b18e343f.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2962c9400f94dfdc9a99a01a423cf6.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6b1b02563852945a1b37d4f94338c.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4dd8c21131aba2edec59e78ca811d.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acc919932d6d2233452613a67dacb0.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528445d8ed4cea884b567d7c997c843.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e4fe593a358645f9c2ac9ce06e272.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ca44161fe9c78d40f315f96aeb3d.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181be233c5297ff63ae8153da2bebec1.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d06f4b95dce99e760507d8f4f6e1f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b4649c40ea42f8d948998167f44d.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc9df31e92750460494fbe258ddfe5.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b9b1da57e90107be98160d0dc5af.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63802c9da65ace4b2dc60649777c96.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e2bd0e4d5eef19b4ef8dfd5f425c.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8b8dbedabad41417eddaca2ca7a76.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2945df9e6dbe51a1350bcb25c52a2.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590882f8c059c71d397ed76222017f2a.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab4ff5a916aa26db4c04fddffab90c.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8053f568b2b8331b88a5530d69cee.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aafdac4a50306b6c5b06372f0b865.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70afa75c601afeb55790789fad564c2.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970848e544b0df5d143de5c40ec70a6.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e3698a27c477b46219e2d3ee84e60.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5626b4dc96a56c99b907cbb064154.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3c85d805da042d4569e2b9838ac78.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24822b5e74510562248c29abcf31262c.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b80114acf74c011d48e85a194e9abd.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d815d51649d1ca9f71ee6d1645033af.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b77893d16e5989237643285498b71.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c1d9127929b740e74cb67df598a7.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866a05906a53022be957ad9d5530678.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf86ee2cbeea70e84604481e242cf0.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405efa1a84c8cd4c95b7adbb0dce5e.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5a44b8162f6e3a24ac9e4c4440428.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869fc194cf1d54088f5da19fb542d1.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666613d71ef8bbcb8a06a55a1b32056.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd945e4d2f458e2e7c1f2794e1a4e9.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39713d11c61067a1da60fdd4cf91fc.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed0792b66bafbc148e0f3a67635e3d.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f8d43e15c038564e530c46b589bc7.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbb2b5cf4dbbd5c72b40ae1327d96e.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22aa50c88911d2770324e1d1938406.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c9c827dcf67ceb23d20583153fb2.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249c1d361901b7a3440b4a9fd4f855.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899fc2181db030c0428dedbb41fc75a.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e22f5feaa963c95f4036ed93c7706.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3730b8b719fb27580eb29bab3b871d.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c1c8414a9f9447b6ce0aedce67470.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392a166aacbef6519d9c0cc8f6e6c20.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84352ba758e019d8f0ec1553c4b13d.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef7d237e0607e1d3cfbb5243692c15.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44313b6a23bae0fd3fd7897173a9ada8.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2373ec4222068f56a6c874ca7ec1a.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4cd70b730cb0740b029d5a787f804.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8b64b91f1871dd53d064351270c60.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15b259983bcf8c21dd36a6e96ef2d0.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d14fcdb0a6f5f764470bc9fcc1b720.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c3427c505bcf1c2a61891c0ccc5a7.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87195c5a6f414b78cd863d7a032c9a.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28067adaf6c7459519ebb67d49f7312.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba52616848bdcf5d386a1e81b783b3.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4a6b1241976e1d41c0b52580bcd50.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c91a00dd7025cc9fce561d45607ff3.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74383a11ad374205b324797fa3a6027.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b7497aef4ee699f1536c72049dc88.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acda50ac95f7f9515811cda66775cf.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705bbb3cb829b2a8db2cfdc471dcbe9.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129f11980b8e18f3b00d6bc675fbdcd.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817c80e8ad4687a4296d6b3a1984d3f.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb74576ee11fc3482add67233981b70.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4d323d4065d21cba30d7584a250ee.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5913ee65f994ee2b868cde35f31633.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce9f3f6f52de2a232eb0186bc49e1.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45492fcf8496d7e4965525d09c12c0.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab390d271f8d260c96b2348d5f5e82.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f6442f0655103e8bf1eae872d1804.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa212f476af8fe9753d6f17d167825.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b801141016a50034ae27fc93848940.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e3a8dfeda4bc610ac165554fd87df.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c200f03bbfba20dfd56f253f48a7e.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030c8ea18ae8382864d11591ff12dd.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0194d15167d9d62b6db3003661223.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f873b66e8578b9cbfb99b604052040.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f8cbf78de244a1815e307c092ff75.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d464e7f1b1325e912e6668357c1ada9.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fcc0ea10c6d989143637b333dedfe.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0f778a3480782254ee3a1617af353.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff5cbc7d9aeaedefd52ad03df187b.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b339856cb72f4f99b7a6f58b3d14e.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b6fbb7b218e2ea75ee61386afda8.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18d58d0aac898916578c9162d1d09.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075a055f266ae99719b630d23e50f5.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ec70722876d2d7141da82d6bae2c4.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7212121997e6c10b5dde921dd3551c.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd53c36b74c9678aa5ab34855635f0d.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521af22c3f0a342f9af14514cad559b.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c876712105e909750c663d7e15a44.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fe3038ad4e9c24bb997307eccaa3a.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c589ff6e6924537a8c0a4b1e278e7d1.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebdec248cac78c1d4d8dadf5738ce4.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b52cda19ad9369b025e3cb19139ea.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23d7c72233b2c4ddc8fe916bc15458.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b54d9e953edd097a8729df7ec775e.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf057aeab847b8574881722c0708344.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c866bef1794ec68eeda7eb5186616.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376daaca7fc9dded4f320b1f90851a9.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b286ecf13533c56fc44cb5ab00b28be.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca24bd285c6ca9ac3a2259188b7459.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea0a366b45c6eb067a9ae594b13ad9.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa39f65567178e173e27223a64849e7.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4003f02cbd831c90180217e76a42f.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a60d4cc2227093b351a10364d04d33.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd12ea543accfbdbdc908bc4e8b27f2.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a36d0d127a8daf5c1f9752d365298.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cde00c055c946693efad8c91add1fa.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec691f3e3995d7d4a9d7c8a1f97ce.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb557f94ba95d9d4b2354a80a532f87.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f1872b0a041f5172eeca7a335d66c.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ebb97a35516cccf338590f286093a.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab6fdec89560efa9e8be66cb77cc2e.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef61fb60baae346a91bfb80bb01e20.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9b86324b416804dd2d923a26272ad.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3774a5c844f7fe8dfa2d25b55fbf.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89700b555010f984ebdab4d5ad6400.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841b41b7f8f70fa6312189014ff784.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9652bbe9510539a01a83e7ec4cad1.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060de16b385c47f9965dc20962ed86.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664640c062d9edb0340fe4f67a274ac.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52c2940360f65cc90f94e4845d0a4f.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b1bc6fc0fac42a11d8fac5326a394.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82027a5d1ba1ea69c42244f43aed3797.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a744d286fde21fe69bfed4c984a79.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf22a4e660e328ac4ff044898488ce.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af431856081c2f7f043e59244fa64fb8.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba949b4b28718649a42bd521bb166.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ae0944144cec6d3bf659bc45f7d5.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd3328612ef627af1c90462b6878f1.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8386e333a009673682170d00a74f7.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d2b34e45fad6ecdbabd989bc68296.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895c3d249a9befd95f8cd1b3b4ab989.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42413c7f122b18c718f43533f6b629f.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c70823a86713370959defa1622819.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3b2c020ae649ef30a37b73b234b49.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64fb6890b6be52e2df762367d13dba.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11e00c2627878a6573ea7f8a9c96d.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3fb5ef7d51354b55d8db54c06b4d6.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543278628b202abcfa3598beba42e9d0.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c03a937b11a30f41148da493a2827.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d47d3f31eb70e830d20a50dd766060.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d8874474316151c99055f9b23c91.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d109ff45c9cf064ad40fb245aec84f0.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1738745f05e034b1be32a40cbdc0a2.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc748fc38112d6f2bf3cfebf4295c8d5.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588929041496f13f70c8a67c6020c957.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bd8580bd003d5fc381ec3602d37b3.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612ffa1e9c75ba9828ab7d498d80f4c.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a4b3bf28c3de3d2f08748806a9f71.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994781ebdaac5d5ee86f9548e8dad748.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f9bbc8b1c305d9ff8381195ce34c3.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd87081b91d26a1c8770863bb69ce77.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced565d7460f607bde24bbc932fa5e9.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cba4ff673da83c58ac5988f0fb7dd.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a62ca4f14bbfb90d7c417519750c.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db83f0ddbdec56028333b58ff8ebf6.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70d53be5a3ae90dac7bd36cb8ca59e.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317d3ba73063bc78e557feb75a33f54.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95ef54afa166e9241eb38f4f616202.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6087d1626b1ff2f0ace50f2feb44c.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5dd8577da7daaa0c30c4859d0db53.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662707d95c5bf47e6b4ea8fffccd2a.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d8ae961c930d88f4ca689d3e50651.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c47a14710884cdff931042e7a3514.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e7a55bc2607e36d50eaff2c89bc1.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f425ab43438c7d82976396bd94d7c.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7f1fcb06f09011ceda877a3cccc93.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f86fb006f98d5bd75cfb5604465708.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b37a3fa466d5c7726424d97fa866f1.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c12e5746eab844b7a20df993976e7.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e3574b67cee08dbaf1c099cfb0d6b.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265fbccccb5dc782ce72e3d170a0c09.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa65d4152e1dfe1f04735afdad7a5.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57ace24b7e80cafef16d4ddc3708c6.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431865f6ad249729327bcd69008cbba.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc685ff8a4d11ca0ac9120ff9c1495.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1056e112c6b64d4b3fce6d34d16e3.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025e62d3fcf58e78d259b6cc77e11e0.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070664ed2c4d88c9bfce04c06b0757c4.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec184a0859bbffca62a2d8a588639.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e840016948382b720e1e1d866d9de.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febeb3206308c64057a6f5c8155a104.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a057f422357b8894154b3d525d193.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2894b4bbb0ec1cf1fd2333eebaff56.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62041d2c33a9d742bd221341e9570141.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268ee87f4d0126a086554bfc17d2223.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a45a45865d9f5f1705e6477886b7a9.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764fdd514526a3133d314f16307b12d.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e795835c96fbbab2b1d836d0e8c36.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ee1f2edbe045b200bcf28fc6516a.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b8dfe7f5bdc85f2e9bcd28d400c05.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e21aa8c5a4f22202d87e4bc89eeb.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee282e66f8509f1432d6a14d823e7dfb.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ad996d9e16ccdb7de8ffcbd3b53b6.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37232fca5299c6feeb53ef99fee007a0.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03423c6e6dcc32ce00e1047ff0f6ff0d.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bfa17305ad975f00b373a9f7c52b8.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbd040efdea466ef3d0603979e373a.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220d3e6dad4c4a015096ac92a0000ca.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76609fc9187abe7f5637e7a48ae90e89.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e3e7f10c93956e460f86f836cd1d3.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9e51a244a78a1dad51c522d82e38.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8be3a3c5d3a0b0e0509dc18611801.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6bed29cf1f00787574ebea42452f5.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bf2074316f37073f7259e6d95e046.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce18b3b724da23ca75b7e30d31bac1.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79240bac44e13d5f9f480b0cd240dfb.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e97360387388b4feb228756d66bb88.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7fc2b56995c5c9c299a95c8ed5850.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c107425eb071c73c66d0404a459f.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d887ee0dd9a14f32845558810f627d.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236ffca759919937871894cd8673e37.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911119e02bd671d41e493976bce7b48e.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6686e9f2a86ee3d439811482ce15df.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238486d754caabddbe1d1e7db01e9d1f.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa1672b5e59959fd0587b8508c8ca.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25aecb16da9f5495ef1a0dea196bb.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d5a011fea7ecba157d2299a8e856f.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeea5794d56a1584d8853b3771b496.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28676f786dffd7b2b3cac98c6cc587c3.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd6fb7aee7dc7e5631f3efdd4d4b30.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812233f1ca539bb4f53b77f08ffe3091.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86255815a93c72486d25bc3b3cbeee.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5b08e13013fab3c499c338b136f21.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70019b88d1b2b6d4d513c0824cf9c7bb.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fe4dd03a76a2a7f9292410d40513c.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbfcffd4e2aa136cd40c4fed69548f.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b2d093b8a2ec8998a3dd9e311543.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b35410910b98f76f4ec49ec231cef6.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a831d96030d19a9cec8b9c1985d3b2.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043de5ac9e3b26479e7741cc09d49373.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb927346f6ab3dded729f469cf68c42.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabc33086202451c512a4f663f8c905.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86351627bd05731389244242a5a04535.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc58d228e0fbb542da396e8af3141d.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cda82260f4849b3691261413ec94d.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163c45b6df6d1604dfcc98c74e84e4.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a76329d2302cb8e5cc9ef541fa8d53.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e8be2ab3b92bff0c60cd9bc9d6bd8.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707b48fe845011ad49519628f0c9e3d.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e958da5f50b559bd836765543ac40.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f7cf7f51da2e81cfab676142855d.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187384dd1a1752279712580a049f41f0.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a31b4f7a08142c3e264b82f276af.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fbb7284282e33c902468cc018470f.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6cd9a0ea9d4f1775c50a15a2ec91a.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49ac8048785a0183b5bdf76f201cfe.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248234b46ed084ce7e38172d9d8360a.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceecf2ff37922f874cfb59300f7775a.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147ad332331eb9afa1201314f700d2.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263947884da39fd514f309ea776ad838.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950c9a95664740bf8a10032bac9230.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d4e3775bfdb58c9021d89f9126ed.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaf86ac453046a548de5096f863931.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e9732df98575feee6ad0e81d8ef38.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce2677d8dcb20c3737db81408cd92f.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095bc6426ab4bd274869f3ab8b1c1ff.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f925f8f67b725218449097ee0c36d.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248f1e3806a8eb505a2a1561611d8d6.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab7c7125c57f2bd3053487d01b57c.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c87a660126a38f78cf06b02acfe2e3.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3f75a420c316a3fba73990be8bc30.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5ececb33deb97fb4dd3eadbd7ba78.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da8465a844cc40f5f6274756f1731.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4325bdb46c4f4e629a730574e29e1.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac4af1c0e9e9b6c0726a9848b3800.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e614a8ec2ff106d44a6ba48bdfa4b10.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313975bd5148df7f3ba1382d0ee552.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93efa8e240cbb86be5eb585c784369.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc460a1e0434409dff62944257caeb.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f6064829a8cb7ff82b95d6db485a0.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11603f2b493ac41504ac30e27248ba60.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e88d040405ff97ee9fff79c04e0ac3.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4457765af5c83a690dbe33c8ab5963.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3690b807c6adac33ca6b1ade00278.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5f6401cdaa1ed4bbf025af3296eb.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cbbae811911b3d39d236540e5f52c.JPG"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca5fc034734f321aaa088c0660b90f.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98abbce426d77bb422e6af2abe12e0.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932d86018ff7ef44bdb583359ecd5f4.JPG"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace9f83559cb108a8c24413227347f1.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff415611ee84237ea6c700a44b3eebad.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7747051d2d92a6ba0267ffde75f6f4.JPG"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647d4d2fecadf6ca0ff36864eb431df.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee7c06d6bde723e0f60b08cd416966.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198cb147f84354c82dc67328bc2441d.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a0b4c0c0ab028ce887f6152371e7c.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7e2063e9afd202de93223df7c70a0.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0187e4a0848d56e89044e40da98edf.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c7f6d3182774d30343343dde5db1.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37636ed216d1facb2b85df47952ec73a.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8888009313f919e1c7a065e017a1d.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8786b949e40599abade5e3e35aeacb.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedda2c7919aa941da839f1ad47f545.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912fc006c9b657b4916d86237867bba.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f83be0f546b42222522a3a165a3b.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ecb953f14a5b002b30b9cea48e976.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040aeefaf7882934d0d939888534307.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02360703565b87e7715e119c6f7d4d.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb12dbc45de7d8f1250f1cb2b65373b.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491b3559b35e2d1cb2ee3c7b1ce249.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379938ddbc46ef6324f5decd80d6c25.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e6b3986117657ca871e144e6187d.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed1a9338b94666b9d55f7927387cd.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f40d10c8afea41ebffb9bf47c43e6.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724df1a31f3ace9148ec505cabc2b7.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a09586f509c8e6ee9d5997aef43260.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914101cc985f1d02902c1820bc9b9b.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b37fb8ef69e0cf7d9911c0ff30b6.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa78444aaa99615adde5e61d27b76f.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7547deb84f95aab23496824ba1181.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd419cf1e8e41d914e97a623f8c1a35a.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feef54ef44da78b50cc294068c6af4.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5b8b22c19b9703f2118a9cd10c25.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57567fa9a44c2a706b0125bd35d14.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d30078e5d96424e079ad0885c202d8.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf24300353c306d4a0837c3472dc2.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343613f1e807d790d105749d1e8ceae6.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bffca4a9ff2a1ab736c046b2ff72eb.JPG"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39faca6c30bb8a4ee2cfd497de253ac.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9872647a28415d65118b382f64a93b.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707f83ef2122127608dd7148d5345ba.JPG"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910f80530ee6cb5d3cd413e66d85987.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72856cfe8133ea1ac7b6f48cdbb01dd.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aebb8695926eb54db2e764ab4102c.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326447105655a9a16720658c56c6b06.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c7cb8b206e5a4b87dcaa19a9fd24.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0cc65d18430feea250a82521ab4d.jpeg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c24954a8f5a839ed4993747245421.jpeg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c747865d312c0bce21ef595e5518.jpeg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae6d673be65ecf489bfb3d95b284de.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f89847a244d8fda0266a58054f35.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433aedd1ec7df76adf68a6d6a6e7def.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8eeb32647b5566349fd82465dca7.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bbb88331cab2a9aa64ad4472ed139.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564917a20907e05b7447640ace41018.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aebeed91e908e0a5635fed28ab4f9.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5b996999582fb292cbc9d9b8ea27.JPG"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ca7f4a93897a2ffa0c6ce7a818c7.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406cc4de7c66e1859c1326b1c4a711.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6106579916d515226200885721ec45c.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb1a238e6e5e0b16826c0fcf31a67.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f826193f33eef16969b5a06d94105.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f7d5854a42546afbda7d8d09cc4e.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670c436f939578abc2e2afbd182b22.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf54dcea2fe4419a63b791147d8209.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2687ad1f7e33ca2feda38011372868.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e94b0044d97fe40dcb076c121867.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6e427598f0e3a8bf9e6a30902fa5.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ccac6b509e24473696b08ddf7825.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01716a640a631fe39d9f615d5eed990d.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b463c2645916cd8f1b49ab07e5e9.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce8df9b31a12b70f7302c831bbaf89.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c3a32b0b4083506651d7773520e22.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246558cf3d3ddce2915b985f2f77d9ed.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171fae5ce770c96266016402dab282.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d5671d06c73c8077ec6c5baef140.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba3d9f64eb4d9865471e63f59c6686.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b344c79a3a7a9be90ea340e97e7d1.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1bfec5715744feb6da7855c2a0aa7.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37dedd40f49435eebe575e4923d7d0.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a708855c7bc401372335de4f295bf7.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b9a02ddcb560db1a479068a57b06.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7c1ecf5d2860995dc873429e545a.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00771fca8d3476cf9e4d39ba50879404.jpeg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fa0df5a1d2686ee50decd9de2c752.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39f3392f7021711951b856cd3b4b4.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bbe46a8848e7319a380c70c0afa98.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6556d3da2399d883d09c34954bc1f.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98da1d03a71904357e6bc185bfd3b7.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c5519dc35b4010c9ef743646358c.JPG"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9910d31ad474064c39d5aaf40f7df7.JPG"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b69099a99ec9fd2ed7ad8eaed707a5.JPG"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40cc50298c470f9bab063eebf4a40.JPG"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b9a02ddcb560db1a479068a57b06.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7c1ecf5d2860995dc873429e545a.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f89847a244d8fda0266a58054f35.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8eeb32647b5566349fd82465dca7.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bbb88331cab2a9aa64ad4472ed139.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564917a20907e05b7447640ace41018.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c7cb8b206e5a4b87dcaa19a9fd24.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aebeed91e908e0a5635fed28ab4f9.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5b996999582fb292cbc9d9b8ea27.JPG"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ca7f4a93897a2ffa0c6ce7a818c7.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6e427598f0e3a8bf9e6a30902fa5.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ccac6b509e24473696b08ddf7825.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98da1d03a71904357e6bc185bfd3b7.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb66ebb031f4320e8a11fd4a4127026.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40cc50298c470f9bab063eebf4a40.JPG"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb40aa8b0534aea91a518fcde9acb3.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31175b8144f83cd1ccf8eed623321045.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b0d9dd8435116208a6ac4bc7064a.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9b7e1699c1b49a7a61911b52aad7f.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e84b081378624c9f22fd02447de47.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0769a8ee2d1a4cafd7e6c24d12da7f.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc705c2bbd2799203df13d66c17ac6.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad89466044c054fb97ed912f81570.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02af526e84f08f51f89cf05e3259a6.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97042551511e05364abc58ada58868.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9a1904af2903b1d05138212d8deec.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b67fab69b1657d871fe38a3269b77.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ff962ac58734777717964f277132.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c72d2fcc3f7242b1217c89ed907358.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e43395e8eeaef79324348ef80ee2f.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218dbe7e5b28285c36316909b5e16a3.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c40a450e51ad6c08f19a74e2f2048.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b46656489ae933dc4affc9a72034.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a755202c955503e6136bf3ff5cf6c01.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5aec88c9b4983e6154e812a74fd3.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a9961cf25fcea8f51cf490ae6fba.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb40aa8b0534aea91a518fcde9acb3.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f02c82acb5c04e16a5982ad303f0c.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcd80b6f16de1f178264196fb48100.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722cb4331a564fa61994a7a16314510.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e980246c7e60289536fcba8d08650.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb1f046f47d18dc28a9f1be930800f.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c133c427aee7a822006236ec99f714.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171fae5ce770c96266016402dab282.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b530955247e41840924685ec311ef.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d35fbe8a787f9dda480a1b4bb2557.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eed1b441edb2d19b63a3f9f923647.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d1b8c32e24dd474a51f261601e49a.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2d08794a0b5b3e19fcc13853211d.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bebd226cef7161bd5ae52c3ab7a6b.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba3d9f64eb4d9865471e63f59c6686.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251d5073b4f9cae633bfbf1e5629121.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a205d598eb7b3b264f6008225e55fa.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a2125542356f3ed9437e3127f3648.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95856dc854848d840699dc56f85c5.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f0cc65d18430feea250a82521ab4d.jpeg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c24954a8f5a839ed4993747245421.jpeg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c747865d312c0bce21ef595e5518.jpeg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f425156596d250cf72d3f8c530a16.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00cfbe69a8890ecb30213317836a26.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f192191cb9b5fc4de2546909fd41b.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af7216ba82acc5598b7c4245208e73.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c02ef0c038cff764cc1c73b76248f.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8b859f794049d7022d0466bd070eb.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d4aa0c137ab5d3c1cdfe33cb6e4bc.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e006c694c4b730f9b50a8a0326940a.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b66dd30e637dd4542d1ba5ca834cf.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459d2460f806a6b08f4d33a5f70f9fe.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c41a421aab0c5a7a788bef33770a74.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b24533b49f5c7cab90ea877f791c23.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97bfa201289e7f4408b82f392572a3.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10767bb4826b3cb57bcc0bc8c199f496.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b46f56f8516a5d44d524f5a26dfd2.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768f2ac4de9609085c276314d4a608c.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe2d0e5b0c13f0ef72712a9f8ea3e.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c676f6c622c0b5784c686f4c3d91c95.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde6fe6c875bf8c7216c485ebad6466.jpeg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d086b17dfd9277cf2dd2c0845a882.jpeg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff15e51c223dc775f645671c4ac20e.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b8ad6d9aae1ae4985ac739c59f076.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad62054a66b52dda61be194b644a8.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5160a876f14ba64d513ee84a1592e3.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e74a49d18bb8f674ad1555609f991.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186d36688e4f959bd17f8c5f389b568.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b794ca00113e3904ea3053335cc89.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988376c2c05343790d52ea353a7bc22c.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03c90d82b5ab34c8b06ceb195c940.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b299a108afc63f53186af35a8256b.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a138cb5ca9e0b3788432634a3d5bef.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c5c0a8be7b874eef9ab229aa6946.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b1d4bf797cd3d4d79e354c07138d.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc5263d91d5785201aab58abe65749.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cc9aa80fda0bd914bf638a3368e04.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf698c40fa31f0449e08585316479b5.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a2fc84967c18fa6381d0e05bd08d.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55155cf4d6b3d7c8ee89079ff7c3f.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee65ee69484dfd42ccb7f606485b3c.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d4f371a81c66d8cd14dd74e08216.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1c14fe2c481fae7b9769d81e439a.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641cfd8ac83c9456a1e1f7f1cc1b5f3.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed286ae6b05b8753f23f6645955083.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bede7a943728ee07f32dbe71b05b65.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869376af615703cf57285af5b192989.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351b11b1edced69e1087f33fc1ddb7.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7fb7a3e362a7e96f80b1e1ccca8c.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b224ad94fd9220059662959d5121.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665724b3263e403a883400f328883448.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a862a432b124cf0f3e39ed16f464d4.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35fe023436c326d4d76b2782e2825.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387274363de6ea7e45b2d6b906bb9f.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7095167eb51142d8ba11c5b26ded.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e716b9d5b76cb8214bfa55128c8386a.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8422611aed6a5171fac8500f3cbadb.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec40ec4f91a35720b7abfe3480f10.jpeg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50645080fd45380b9f7b04c3206caa.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace6426119eca676a9bf5b621365d1.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713671930ccc68a120660540a19f2b52.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea40f89a49cb1bcdb12e0a858a0ce9.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90007d32898cc9332b91ea94cd9e3945.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e9d145a33b86d0939639cb63725b.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082edc7753b9e6cde00b4a1ca79ad7bb.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eee87113cb59ccd8dd1a8ce08829e.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fbfc329831ca26e10e2313bbb74f.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493003452f93821a14b588c1586e4c70.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d7bc20515c7e348dc063a88929f27.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5567389fd10381912d2b58795547dfb.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4fb9c6db3a88d014d3e5acfafc870.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9e0d52b754854f30e7140aed4300.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e8cead91c5c49a31f81827a894a41.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d246c2a26f004f3c245e758df3341.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59186665602f9afba578f3202aadaa.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50645080fd45380b9f7b04c3206caa.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec40ec4f91a35720b7abfe3480f10.jpeg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace6426119eca676a9bf5b621365d1.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713671930ccc68a120660540a19f2b52.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea40f89a49cb1bcdb12e0a858a0ce9.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90007d32898cc9332b91ea94cd9e3945.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e9d145a33b86d0939639cb63725b.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d7bc20515c7e348dc063a88929f27.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082edc7753b9e6cde00b4a1ca79ad7bb.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eee87113cb59ccd8dd1a8ce08829e.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fbfc329831ca26e10e2313bbb74f.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493003452f93821a14b588c1586e4c70.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5567389fd10381912d2b58795547dfb.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4fb9c6db3a88d014d3e5acfafc870.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9e0d52b754854f30e7140aed4300.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e8cead91c5c49a31f81827a894a41.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d246c2a26f004f3c245e758df3341.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59186665602f9afba578f3202aadaa.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00f0407007baefb85cf9fa849008ef.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eff5eb43676fe5eafa38853e07a44c.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c48a3dcbe36da78b99601a0baa846b.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb9b14f6b30309674d67192018ee97.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494f942c6213c58b763dcc4bff64c87.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f62b641667bd1d3bd58b41166dfd6.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a61ae0de8ebcd038c6791548a0dde.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ad076284aab2fbfeadf8a38864c54.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f7e5b84f736bbe2062a971702f31.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01fb091442ec2bebb159205fa258e.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edec601f7ffdc456893cac90298fdb.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8922c996ae477925f841c080c07661.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03137622736de8bb4b1bdbc3f0abb19.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8762e8620f093b867cab45473d766e.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c306d6186bed03ee5d7241d5d3db297.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53256788010eb7fed6e99db4b6ff4ee.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38d96940e233438470742d92b608e5.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0a8d99ab9cacb812b1d91d3a669aa.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c05e1f7fadf5373471a8056283420.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0aef59a1a8b4a3344b69573cc84c8.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6608aaf41763f38e6ef22676fb734d2.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfd769d6db28ea54c55eadd5de433a.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2956f046df9285ad6c4788b3fb0bbc.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a57176352af20e5ee031cf9e69f21.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aafcc3ba32c9b6b08123dbaf273c8.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89d94d984c5e4093fda5116a716435.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb62cc8d549a1d61872e1aa63e74b67.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cddc7094b05fc4ca3e035cd64e287.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2330c7c1c8b43f3976b818bfeed82.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db35e6720825bfb718f2a81b8b84bed.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97750ddaa0a5a39ef486c4011d5f80.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa63ac610609a80012b22d753be75.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff9b9d98527d811ff015c65eaa069b.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe94e71fe1d13b92de132f63a80bdb3.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928beb371a82ad66cdef8eb6f837e334.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218499a16924cb3e8adb04d9efa8f65a.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f47252d54f8b207fddb41dd2e5cf71.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_5456" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -9420,12076 +9138,12076 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_4246" descr=""/>
+        <xdr:cNvPr id="132" name="product_17230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_17238" descr=""/>
+        <xdr:cNvPr id="133" name="product_4246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_17907" descr=""/>
+        <xdr:cNvPr id="134" name="product_17238" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_6287" descr=""/>
+        <xdr:cNvPr id="135" name="product_17907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_17534" descr=""/>
+        <xdr:cNvPr id="136" name="product_6287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_17239" descr=""/>
+        <xdr:cNvPr id="137" name="product_17534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_11492" descr=""/>
+        <xdr:cNvPr id="138" name="product_17239" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_18198" descr=""/>
+        <xdr:cNvPr id="139" name="product_11492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_17245" descr=""/>
+        <xdr:cNvPr id="140" name="product_18198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_10154" descr=""/>
+        <xdr:cNvPr id="141" name="product_17245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_18142" descr=""/>
+        <xdr:cNvPr id="142" name="product_10154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_17246" descr=""/>
+        <xdr:cNvPr id="143" name="product_18142" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_5397" descr=""/>
+        <xdr:cNvPr id="144" name="product_17246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_17248" descr=""/>
+        <xdr:cNvPr id="145" name="product_5397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_18147" descr=""/>
+        <xdr:cNvPr id="146" name="product_17248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_13565" descr=""/>
+        <xdr:cNvPr id="147" name="product_18147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_17360" descr=""/>
+        <xdr:cNvPr id="148" name="product_13565" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_17567" descr=""/>
+        <xdr:cNvPr id="149" name="product_17360" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_3984" descr=""/>
+        <xdr:cNvPr id="150" name="product_17567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_17947" descr=""/>
+        <xdr:cNvPr id="151" name="product_3984" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_17362" descr=""/>
+        <xdr:cNvPr id="152" name="product_17947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_5387" descr=""/>
+        <xdr:cNvPr id="153" name="product_17362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_17847" descr=""/>
+        <xdr:cNvPr id="154" name="product_5387" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_17390" descr=""/>
+        <xdr:cNvPr id="155" name="product_17847" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_6319" descr=""/>
+        <xdr:cNvPr id="156" name="product_17390" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_17410" descr=""/>
+        <xdr:cNvPr id="157" name="product_6319" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_17838" descr=""/>
+        <xdr:cNvPr id="158" name="product_17410" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_17791" descr=""/>
+        <xdr:cNvPr id="159" name="product_17838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_11097" descr=""/>
+        <xdr:cNvPr id="160" name="product_17791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_17956" descr=""/>
+        <xdr:cNvPr id="161" name="product_11097" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_18205" descr=""/>
+        <xdr:cNvPr id="162" name="product_17956" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_17677" descr=""/>
+        <xdr:cNvPr id="163" name="product_18205" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_17411" descr=""/>
+        <xdr:cNvPr id="164" name="product_17677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_6297" descr=""/>
+        <xdr:cNvPr id="165" name="product_17411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_17418" descr=""/>
+        <xdr:cNvPr id="166" name="product_6297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_17815" descr=""/>
+        <xdr:cNvPr id="167" name="product_17418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_11544" descr=""/>
+        <xdr:cNvPr id="168" name="product_17815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_17464" descr=""/>
+        <xdr:cNvPr id="169" name="product_11544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_17836" descr=""/>
+        <xdr:cNvPr id="170" name="product_17464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_6349" descr=""/>
+        <xdr:cNvPr id="171" name="product_17836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_17487" descr=""/>
+        <xdr:cNvPr id="172" name="product_6349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_17420" descr=""/>
+        <xdr:cNvPr id="173" name="product_17487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_7866" descr=""/>
+        <xdr:cNvPr id="174" name="product_17420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_17423" descr=""/>
+        <xdr:cNvPr id="175" name="product_7866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_17905" descr=""/>
+        <xdr:cNvPr id="176" name="product_17423" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_10788" descr=""/>
+        <xdr:cNvPr id="177" name="product_17905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_17424" descr=""/>
+        <xdr:cNvPr id="178" name="product_10788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_17774" descr=""/>
+        <xdr:cNvPr id="179" name="product_17424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_7745" descr=""/>
+        <xdr:cNvPr id="180" name="product_17774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_17793" descr=""/>
+        <xdr:cNvPr id="181" name="product_7745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_17427" descr=""/>
+        <xdr:cNvPr id="182" name="product_17793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_5373" descr=""/>
+        <xdr:cNvPr id="183" name="product_17427" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_17468" descr=""/>
+        <xdr:cNvPr id="184" name="product_5373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_17915" descr=""/>
+        <xdr:cNvPr id="185" name="product_17468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_6293" descr=""/>
+        <xdr:cNvPr id="186" name="product_17915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_17472" descr=""/>
+        <xdr:cNvPr id="187" name="product_6293" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_17936" descr=""/>
+        <xdr:cNvPr id="188" name="product_17472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_9501" descr=""/>
+        <xdr:cNvPr id="189" name="product_17936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_17476" descr=""/>
+        <xdr:cNvPr id="190" name="product_9501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_17873" descr=""/>
+        <xdr:cNvPr id="191" name="product_17476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_6305" descr=""/>
+        <xdr:cNvPr id="192" name="product_17873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_17478" descr=""/>
+        <xdr:cNvPr id="193" name="product_6305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_18219" descr=""/>
+        <xdr:cNvPr id="194" name="product_17478" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_10157" descr=""/>
+        <xdr:cNvPr id="195" name="product_18219" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_17479" descr=""/>
+        <xdr:cNvPr id="196" name="product_10157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_17957" descr=""/>
+        <xdr:cNvPr id="197" name="product_17479" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_17484" descr=""/>
+        <xdr:cNvPr id="198" name="product_17957" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_18016" descr=""/>
+        <xdr:cNvPr id="199" name="product_17484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_6313" descr=""/>
+        <xdr:cNvPr id="200" name="product_18016" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_18248" descr=""/>
+        <xdr:cNvPr id="201" name="product_6313" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_17493" descr=""/>
+        <xdr:cNvPr id="202" name="product_18248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_12546" descr=""/>
+        <xdr:cNvPr id="203" name="product_17493" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_18022" descr=""/>
+        <xdr:cNvPr id="204" name="product_12546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_17496" descr=""/>
+        <xdr:cNvPr id="205" name="product_18022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_6777" descr=""/>
+        <xdr:cNvPr id="206" name="product_17496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_17505" descr=""/>
+        <xdr:cNvPr id="207" name="product_6777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_17973" descr=""/>
+        <xdr:cNvPr id="208" name="product_17505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_12156" descr=""/>
+        <xdr:cNvPr id="209" name="product_17973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_17602" descr=""/>
+        <xdr:cNvPr id="210" name="product_12156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_17518" descr=""/>
+        <xdr:cNvPr id="211" name="product_17602" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_4232" descr=""/>
+        <xdr:cNvPr id="212" name="product_17518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_17846" descr=""/>
+        <xdr:cNvPr id="213" name="product_4232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_17527" descr=""/>
+        <xdr:cNvPr id="214" name="product_17846" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_4310" descr=""/>
+        <xdr:cNvPr id="215" name="product_17527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_17536" descr=""/>
+        <xdr:cNvPr id="216" name="product_4310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_17586" descr=""/>
+        <xdr:cNvPr id="217" name="product_17536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_6347" descr=""/>
+        <xdr:cNvPr id="218" name="product_17586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_17537" descr=""/>
+        <xdr:cNvPr id="219" name="product_6347" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_17706" descr=""/>
+        <xdr:cNvPr id="220" name="product_17537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_7863" descr=""/>
+        <xdr:cNvPr id="221" name="product_17706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_17544" descr=""/>
+        <xdr:cNvPr id="222" name="product_7863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_17934" descr=""/>
+        <xdr:cNvPr id="223" name="product_17544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_11984" descr=""/>
+        <xdr:cNvPr id="224" name="product_17934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_18059" descr=""/>
+        <xdr:cNvPr id="225" name="product_11984" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_17545" descr=""/>
+        <xdr:cNvPr id="226" name="product_18059" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_12559" descr=""/>
+        <xdr:cNvPr id="227" name="product_17545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_18038" descr=""/>
+        <xdr:cNvPr id="228" name="product_12559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_17553" descr=""/>
+        <xdr:cNvPr id="229" name="product_18038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_5391" descr=""/>
+        <xdr:cNvPr id="230" name="product_17553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_17560" descr=""/>
+        <xdr:cNvPr id="231" name="product_18137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_17923" descr=""/>
+        <xdr:cNvPr id="232" name="product_5391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_5375" descr=""/>
+        <xdr:cNvPr id="233" name="product_17560" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_17780" descr=""/>
+        <xdr:cNvPr id="234" name="product_17923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_17563" descr=""/>
+        <xdr:cNvPr id="235" name="product_5375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_6325" descr=""/>
+        <xdr:cNvPr id="236" name="product_17780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_18086" descr=""/>
+        <xdr:cNvPr id="237" name="product_17563" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_17587" descr=""/>
+        <xdr:cNvPr id="238" name="product_6325" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_5399" descr=""/>
+        <xdr:cNvPr id="239" name="product_18086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_18187" descr=""/>
+        <xdr:cNvPr id="240" name="product_17587" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_17596" descr=""/>
+        <xdr:cNvPr id="241" name="product_5399" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_10990" descr=""/>
+        <xdr:cNvPr id="242" name="product_18187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_17597" descr=""/>
+        <xdr:cNvPr id="243" name="product_17596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_17859" descr=""/>
+        <xdr:cNvPr id="244" name="product_10990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_6353" descr=""/>
+        <xdr:cNvPr id="245" name="product_17597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_17996" descr=""/>
+        <xdr:cNvPr id="246" name="product_17859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_17598" descr=""/>
+        <xdr:cNvPr id="247" name="product_6353" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_5149" descr=""/>
+        <xdr:cNvPr id="248" name="product_17996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_17603" descr=""/>
+        <xdr:cNvPr id="249" name="product_17598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_18165" descr=""/>
+        <xdr:cNvPr id="250" name="product_5149" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_12583" descr=""/>
+        <xdr:cNvPr id="251" name="product_17603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_17772" descr=""/>
+        <xdr:cNvPr id="252" name="product_18165" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_17605" descr=""/>
+        <xdr:cNvPr id="253" name="product_12583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_4290" descr=""/>
+        <xdr:cNvPr id="254" name="product_17772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_17611" descr=""/>
+        <xdr:cNvPr id="255" name="product_17605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_17721" descr=""/>
+        <xdr:cNvPr id="256" name="product_4290" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_10809" descr=""/>
+        <xdr:cNvPr id="257" name="product_17611" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_18261" descr=""/>
+        <xdr:cNvPr id="258" name="product_17721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_17616" descr=""/>
+        <xdr:cNvPr id="259" name="product_10809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_13500" descr=""/>
+        <xdr:cNvPr id="260" name="product_18261" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_17844" descr=""/>
+        <xdr:cNvPr id="261" name="product_17616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_17620" descr=""/>
+        <xdr:cNvPr id="262" name="product_13500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_7268" descr=""/>
+        <xdr:cNvPr id="263" name="product_17844" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="product_18025" descr=""/>
+        <xdr:cNvPr id="264" name="product_17620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="product_17625" descr=""/>
+        <xdr:cNvPr id="265" name="product_7268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="product_12165" descr=""/>
+        <xdr:cNvPr id="266" name="product_18025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="product_17680" descr=""/>
+        <xdr:cNvPr id="267" name="product_17625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="product_18121" descr=""/>
+        <xdr:cNvPr id="268" name="product_12165" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="product_5419" descr=""/>
+        <xdr:cNvPr id="269" name="product_18169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="product_17683" descr=""/>
+        <xdr:cNvPr id="270" name="product_17680" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="product_4269" descr=""/>
+        <xdr:cNvPr id="271" name="product_18121" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_18118" descr=""/>
+        <xdr:cNvPr id="272" name="product_5419" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_17688" descr=""/>
+        <xdr:cNvPr id="273" name="product_17683" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="product_5133" descr=""/>
+        <xdr:cNvPr id="274" name="product_4269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="product_17705" descr=""/>
+        <xdr:cNvPr id="275" name="product_18118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_17892" descr=""/>
+        <xdr:cNvPr id="276" name="product_17688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_9519" descr=""/>
+        <xdr:cNvPr id="277" name="product_5133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_17779" descr=""/>
+        <xdr:cNvPr id="278" name="product_17705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_17709" descr=""/>
+        <xdr:cNvPr id="279" name="product_17892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_11005" descr=""/>
+        <xdr:cNvPr id="280" name="product_9519" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_18051" descr=""/>
+        <xdr:cNvPr id="281" name="product_17779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_17708" descr=""/>
+        <xdr:cNvPr id="282" name="product_17709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_11534" descr=""/>
+        <xdr:cNvPr id="283" name="product_11005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="product_18083" descr=""/>
+        <xdr:cNvPr id="284" name="product_18051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="product_17712" descr=""/>
+        <xdr:cNvPr id="285" name="product_17708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="product_5421" descr=""/>
+        <xdr:cNvPr id="286" name="product_11534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_18027" descr=""/>
+        <xdr:cNvPr id="287" name="product_18083" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_17717" descr=""/>
+        <xdr:cNvPr id="288" name="product_17712" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_5405" descr=""/>
+        <xdr:cNvPr id="289" name="product_5421" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_17052" descr=""/>
+        <xdr:cNvPr id="290" name="product_18027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="product_17999" descr=""/>
+        <xdr:cNvPr id="291" name="product_17717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_5383" descr=""/>
+        <xdr:cNvPr id="292" name="product_5405" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_6357" descr=""/>
+        <xdr:cNvPr id="293" name="product_17052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_18161" descr=""/>
+        <xdr:cNvPr id="294" name="product_17999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_17765" descr=""/>
+        <xdr:cNvPr id="295" name="product_5383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_5385" descr=""/>
+        <xdr:cNvPr id="296" name="product_17897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_18257" descr=""/>
+        <xdr:cNvPr id="297" name="product_6357" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_17767" descr=""/>
+        <xdr:cNvPr id="298" name="product_18161" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_12549" descr=""/>
+        <xdr:cNvPr id="299" name="product_17765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_18089" descr=""/>
+        <xdr:cNvPr id="300" name="product_5385" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="product_17789" descr=""/>
+        <xdr:cNvPr id="301" name="product_18257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="product_6784" descr=""/>
+        <xdr:cNvPr id="302" name="product_17767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_17834" descr=""/>
+        <xdr:cNvPr id="303" name="product_12549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_17821" descr=""/>
+        <xdr:cNvPr id="304" name="product_18089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_6339" descr=""/>
+        <xdr:cNvPr id="305" name="product_17789" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_17830" descr=""/>
+        <xdr:cNvPr id="306" name="product_6784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_17724" descr=""/>
+        <xdr:cNvPr id="307" name="product_17834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_5409" descr=""/>
+        <xdr:cNvPr id="308" name="product_17821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="product_17927" descr=""/>
+        <xdr:cNvPr id="309" name="product_6339" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="product_17837" descr=""/>
+        <xdr:cNvPr id="310" name="product_17830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="product_7273" descr=""/>
+        <xdr:cNvPr id="311" name="product_17724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="product_17841" descr=""/>
+        <xdr:cNvPr id="312" name="product_5409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="product_18024" descr=""/>
+        <xdr:cNvPr id="313" name="product_17927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="product_6418" descr=""/>
+        <xdr:cNvPr id="314" name="product_17837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="product_17852" descr=""/>
+        <xdr:cNvPr id="315" name="product_7273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="product_17877" descr=""/>
+        <xdr:cNvPr id="316" name="product_17841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="product_5389" descr=""/>
+        <xdr:cNvPr id="317" name="product_18024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="product_17048" descr=""/>
+        <xdr:cNvPr id="318" name="product_6418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="product_17860" descr=""/>
+        <xdr:cNvPr id="319" name="product_17852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="product_5411" descr=""/>
+        <xdr:cNvPr id="320" name="product_17877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="product_18068" descr=""/>
+        <xdr:cNvPr id="321" name="product_5389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="product_17865" descr=""/>
+        <xdr:cNvPr id="322" name="product_17048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="product_6335" descr=""/>
+        <xdr:cNvPr id="323" name="product_17860" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="product_17881" descr=""/>
+        <xdr:cNvPr id="324" name="product_5411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="product_18054" descr=""/>
+        <xdr:cNvPr id="325" name="product_18068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="product_6283" descr=""/>
+        <xdr:cNvPr id="326" name="product_17865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="product_17887" descr=""/>
+        <xdr:cNvPr id="327" name="product_6335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="product_18111" descr=""/>
+        <xdr:cNvPr id="328" name="product_17881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="product_11473" descr=""/>
+        <xdr:cNvPr id="329" name="product_18054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="product_17891" descr=""/>
+        <xdr:cNvPr id="330" name="product_6283" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="product_17949" descr=""/>
+        <xdr:cNvPr id="331" name="product_17887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="product_5100" descr=""/>
+        <xdr:cNvPr id="332" name="product_18111" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="product_18195" descr=""/>
+        <xdr:cNvPr id="333" name="product_11473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="product_17895" descr=""/>
+        <xdr:cNvPr id="334" name="product_17891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="product_6281" descr=""/>
+        <xdr:cNvPr id="335" name="product_17949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="product_18122" descr=""/>
+        <xdr:cNvPr id="336" name="product_5100" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="product_17898" descr=""/>
+        <xdr:cNvPr id="337" name="product_18195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="product_10999" descr=""/>
+        <xdr:cNvPr id="338" name="product_17895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="product_18243" descr=""/>
+        <xdr:cNvPr id="339" name="product_6281" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="product_17903" descr=""/>
+        <xdr:cNvPr id="340" name="product_18122" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="product_5139" descr=""/>
+        <xdr:cNvPr id="341" name="product_17898" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="product_17912" descr=""/>
+        <xdr:cNvPr id="342" name="product_10999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="343" name="product_18113" descr=""/>
+        <xdr:cNvPr id="343" name="product_18243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="product_6303" descr=""/>
+        <xdr:cNvPr id="344" name="product_17903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="product_17933" descr=""/>
+        <xdr:cNvPr id="345" name="product_5139" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="product_17913" descr=""/>
+        <xdr:cNvPr id="346" name="product_17912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="product_12580" descr=""/>
+        <xdr:cNvPr id="347" name="product_18113" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="product_18234" descr=""/>
+        <xdr:cNvPr id="348" name="product_6303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="product_17928" descr=""/>
+        <xdr:cNvPr id="349" name="product_17933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="product_10567" descr=""/>
+        <xdr:cNvPr id="350" name="product_17913" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="product_18047" descr=""/>
+        <xdr:cNvPr id="351" name="product_12580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="product_17930" descr=""/>
+        <xdr:cNvPr id="352" name="product_18234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="product_7280" descr=""/>
+        <xdr:cNvPr id="353" name="product_17928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="product_18176" descr=""/>
+        <xdr:cNvPr id="354" name="product_10567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="product_17964" descr=""/>
+        <xdr:cNvPr id="355" name="product_18047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="product_9498" descr=""/>
+        <xdr:cNvPr id="356" name="product_17930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="product_18256" descr=""/>
+        <xdr:cNvPr id="357" name="product_7280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="product_17997" descr=""/>
+        <xdr:cNvPr id="358" name="product_18176" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="product_6317" descr=""/>
+        <xdr:cNvPr id="359" name="product_17964" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="product_18228" descr=""/>
+        <xdr:cNvPr id="360" name="product_9498" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="product_18058" descr=""/>
+        <xdr:cNvPr id="361" name="product_18256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="product_6291" descr=""/>
+        <xdr:cNvPr id="362" name="product_17997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="product_18153" descr=""/>
+        <xdr:cNvPr id="363" name="product_6317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="product_18084" descr=""/>
+        <xdr:cNvPr id="364" name="product_18228" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="product_6786" descr=""/>
+        <xdr:cNvPr id="365" name="product_18058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="366" name="product_5381" descr=""/>
+        <xdr:cNvPr id="366" name="product_6291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="367" name="product_6351" descr=""/>
+        <xdr:cNvPr id="367" name="product_18153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="368" name="product_18192" descr=""/>
+        <xdr:cNvPr id="368" name="product_18084" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="369" name="product_14070" descr=""/>
+        <xdr:cNvPr id="369" name="product_6786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="370" name="product_14376" descr=""/>
+        <xdr:cNvPr id="370" name="product_5381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="371" name="product_18184" descr=""/>
+        <xdr:cNvPr id="371" name="product_6351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="372" name="product_18227" descr=""/>
+        <xdr:cNvPr id="372" name="product_18192" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="product_18231" descr=""/>
+        <xdr:cNvPr id="373" name="product_14070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="product_14737" descr=""/>
+        <xdr:cNvPr id="374" name="product_14376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="product_18184" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>391</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="product_18227" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>391</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="375" name="product_11009" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <xdr:cNvPr id="377" name="product_18231" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="376" name="product_11253" descr=""/>
-[...67 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="378" name="product_14737" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>395</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>395</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>396</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="379" name="product_17095" descr=""/>
+        <xdr:cNvPr id="379" name="product_11009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>396</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>397</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="380" name="product_17159" descr=""/>
+        <xdr:cNvPr id="380" name="product_11253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>397</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="381" name="product_17166" descr=""/>
+        <xdr:cNvPr id="381" name="product_17072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="382" name="product_17186" descr=""/>
+        <xdr:cNvPr id="382" name="product_17080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="383" name="product_17191" descr=""/>
+        <xdr:cNvPr id="383" name="product_17095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>401</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="384" name="product_17251" descr=""/>
+        <xdr:cNvPr id="384" name="product_17159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>401</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>402</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="385" name="product_17378" descr=""/>
+        <xdr:cNvPr id="385" name="product_17166" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>402</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="386" name="product_17482" descr=""/>
+        <xdr:cNvPr id="386" name="product_17186" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="387" name="product_17491" descr=""/>
+        <xdr:cNvPr id="387" name="product_17191" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="388" name="product_17502" descr=""/>
+        <xdr:cNvPr id="388" name="product_17251" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="389" name="product_17555" descr=""/>
+        <xdr:cNvPr id="389" name="product_17378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="390" name="product_17558" descr=""/>
+        <xdr:cNvPr id="390" name="product_17482" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="391" name="product_17561" descr=""/>
+        <xdr:cNvPr id="391" name="product_17491" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="392" name="product_17584" descr=""/>
+        <xdr:cNvPr id="392" name="product_17502" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="393" name="product_17627" descr=""/>
+        <xdr:cNvPr id="393" name="product_17555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="394" name="product_17835" descr=""/>
+        <xdr:cNvPr id="394" name="product_17558" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="395" name="product_17856" descr=""/>
+        <xdr:cNvPr id="395" name="product_17561" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="396" name="product_17874" descr=""/>
+        <xdr:cNvPr id="396" name="product_17584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="397" name="product_17972" descr=""/>
+        <xdr:cNvPr id="397" name="product_17627" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="398" name="product_17993" descr=""/>
+        <xdr:cNvPr id="398" name="product_17835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="399" name="product_18039" descr=""/>
+        <xdr:cNvPr id="399" name="product_17856" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="400" name="product_18040" descr=""/>
+        <xdr:cNvPr id="400" name="product_17874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>418</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="401" name="product_18056" descr=""/>
+        <xdr:cNvPr id="401" name="product_17972" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>418</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="402" name="product_18081" descr=""/>
+        <xdr:cNvPr id="402" name="product_17993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="403" name="product_18100" descr=""/>
+        <xdr:cNvPr id="403" name="product_18039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="404" name="product_18119" descr=""/>
+        <xdr:cNvPr id="404" name="product_18040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="405" name="product_5760" descr=""/>
+        <xdr:cNvPr id="405" name="product_18056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="406" name="product_6729" descr=""/>
+        <xdr:cNvPr id="406" name="product_18081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="407" name="product_6735" descr=""/>
+        <xdr:cNvPr id="407" name="product_18100" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="408" name="product_6727" descr=""/>
+        <xdr:cNvPr id="408" name="product_18119" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>426</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="409" name="product_6739" descr=""/>
+        <xdr:cNvPr id="409" name="product_5760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>426</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="410" name="product_5740" descr=""/>
+        <xdr:cNvPr id="410" name="product_6729" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="411" name="product_5746" descr=""/>
+        <xdr:cNvPr id="411" name="product_6735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="412" name="product_5748" descr=""/>
+        <xdr:cNvPr id="412" name="product_6727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="413" name="product_5756" descr=""/>
+        <xdr:cNvPr id="413" name="product_6739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>431</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="414" name="product_5758" descr=""/>
+        <xdr:cNvPr id="414" name="product_5740" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>431</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>432</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="415" name="product_5762" descr=""/>
+        <xdr:cNvPr id="415" name="product_5746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>432</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>433</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="416" name="product_12159" descr=""/>
+        <xdr:cNvPr id="416" name="product_5748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>433</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>434</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="417" name="product_14862" descr=""/>
+        <xdr:cNvPr id="417" name="product_5756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="product_5758" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>436</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="product_5762" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>436</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>437</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="418" name="product_5424" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <xdr:cNvPr id="420" name="product_12159" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>437</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>438</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="419" name="product_14866" descr=""/>
-[...67 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="421" name="product_14862" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>440</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>440</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>441</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="422" name="product_10659" descr=""/>
+        <xdr:cNvPr id="422" name="product_5424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>441</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>442</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="423" name="product_10660" descr=""/>
+        <xdr:cNvPr id="423" name="product_14866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>442</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>443</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="424" name="product_10661" descr=""/>
+        <xdr:cNvPr id="424" name="product_12262" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>443</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>444</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="425" name="product_11619" descr=""/>
+        <xdr:cNvPr id="425" name="product_10658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>444</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>445</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="426" name="product_7760" descr=""/>
+        <xdr:cNvPr id="426" name="product_10660" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>445</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>446</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="427" name="product_7761" descr=""/>
+        <xdr:cNvPr id="427" name="product_10661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>446</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>447</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="428" name="product_17998" descr=""/>
+        <xdr:cNvPr id="428" name="product_9551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>447</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>448</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="429" name="product_17662" descr=""/>
+        <xdr:cNvPr id="429" name="product_7760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>448</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>449</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="430" name="product_18624" descr=""/>
+        <xdr:cNvPr id="430" name="product_7761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>449</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>450</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="431" name="product_18625" descr=""/>
+        <xdr:cNvPr id="431" name="product_18624" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>450</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>451</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="432" name="product_18811" descr=""/>
+        <xdr:cNvPr id="432" name="product_18625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>453</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="product_18811" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>454</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>454</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>455</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="434" name="product_19479" descr=""/>
+        <xdr:cNvPr id="434" name="product_19478" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>455</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>456</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="435" name="product_19480" descr=""/>
+        <xdr:cNvPr id="435" name="product_19479" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>456</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>457</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="436" name="product_8672" descr=""/>
+        <xdr:cNvPr id="436" name="product_19480" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>457</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>458</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="437" name="product_8657" descr=""/>
+        <xdr:cNvPr id="437" name="product_8672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>458</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>459</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="438" name="product_8656" descr=""/>
+        <xdr:cNvPr id="438" name="product_8657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>459</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>460</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="439" name="product_8655" descr=""/>
+        <xdr:cNvPr id="439" name="product_8656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>460</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>461</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="440" name="product_8673" descr=""/>
+        <xdr:cNvPr id="440" name="product_8655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>461</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>462</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="441" name="product_8674" descr=""/>
+        <xdr:cNvPr id="441" name="product_8673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>462</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>463</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="442" name="product_8675" descr=""/>
+        <xdr:cNvPr id="442" name="product_8674" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>463</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>464</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="443" name="product_8676" descr=""/>
+        <xdr:cNvPr id="443" name="product_8675" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>464</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>465</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="444" name="product_8677" descr=""/>
+        <xdr:cNvPr id="444" name="product_8676" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>465</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>466</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="445" name="product_8678" descr=""/>
+        <xdr:cNvPr id="445" name="product_8677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>466</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>467</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="446" name="product_8679" descr=""/>
+        <xdr:cNvPr id="446" name="product_8678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>467</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>468</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="447" name="product_8682" descr=""/>
+        <xdr:cNvPr id="447" name="product_8679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>468</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>469</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="448" name="product_8681" descr=""/>
+        <xdr:cNvPr id="448" name="product_8682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>469</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>470</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="449" name="product_8683" descr=""/>
+        <xdr:cNvPr id="449" name="product_8681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>470</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>471</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="450" name="product_8684" descr=""/>
+        <xdr:cNvPr id="450" name="product_8683" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>471</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>472</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="451" name="product_8685" descr=""/>
+        <xdr:cNvPr id="451" name="product_8684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>472</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>473</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="452" name="product_8686" descr=""/>
+        <xdr:cNvPr id="452" name="product_8685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>475</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="product_8686" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>476</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>476</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="454" name="product_11046" descr=""/>
+        <xdr:cNvPr id="454" name="product_4598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="455" name="product_11047" descr=""/>
+        <xdr:cNvPr id="455" name="product_11046" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>479</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="456" name="product_2547" descr=""/>
+        <xdr:cNvPr id="456" name="product_11047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>479</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="457" name="product_4860" descr=""/>
+        <xdr:cNvPr id="457" name="product_2547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -21519,11120 +21237,8937 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="459" name="product_10945" descr=""/>
+        <xdr:cNvPr id="459" name="product_10946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="460" name="product_10946" descr=""/>
+        <xdr:cNvPr id="460" name="product_10947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="461" name="product_10947" descr=""/>
+        <xdr:cNvPr id="461" name="product_12432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="462" name="product_11125" descr=""/>
+        <xdr:cNvPr id="462" name="product_12969" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="463" name="product_12432" descr=""/>
+        <xdr:cNvPr id="463" name="product_17194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="464" name="product_12908" descr=""/>
+        <xdr:cNvPr id="464" name="product_17869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="465" name="product_12969" descr=""/>
+        <xdr:cNvPr id="465" name="product_17976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="466" name="product_17194" descr=""/>
+        <xdr:cNvPr id="466" name="product_10617" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="467" name="product_17869" descr=""/>
+        <xdr:cNvPr id="467" name="product_1771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="468" name="product_17976" descr=""/>
+        <xdr:cNvPr id="468" name="product_9817" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="469" name="product_10617" descr=""/>
+        <xdr:cNvPr id="469" name="product_9861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="470" name="product_1771" descr=""/>
+        <xdr:cNvPr id="470" name="product_10128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="471" name="product_9817" descr=""/>
+        <xdr:cNvPr id="471" name="product_10505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="472" name="product_9861" descr=""/>
+        <xdr:cNvPr id="472" name="product_1770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="473" name="product_10128" descr=""/>
+        <xdr:cNvPr id="473" name="product_1772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="474" name="product_10505" descr=""/>
+        <xdr:cNvPr id="474" name="product_5589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="475" name="product_1770" descr=""/>
+        <xdr:cNvPr id="475" name="product_5471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="476" name="product_1772" descr=""/>
+        <xdr:cNvPr id="476" name="product_5009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="477" name="product_5589" descr=""/>
+        <xdr:cNvPr id="477" name="product_9862" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="478" name="product_5471" descr=""/>
+        <xdr:cNvPr id="478" name="product_9863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="479" name="product_5009" descr=""/>
+        <xdr:cNvPr id="479" name="product_1769" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="480" name="product_9862" descr=""/>
+        <xdr:cNvPr id="480" name="product_8826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="481" name="product_9863" descr=""/>
+        <xdr:cNvPr id="481" name="product_8836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="482" name="product_1769" descr=""/>
+        <xdr:cNvPr id="482" name="product_1768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="483" name="product_8826" descr=""/>
+        <xdr:cNvPr id="483" name="product_1833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="484" name="product_8836" descr=""/>
+        <xdr:cNvPr id="484" name="product_1790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="485" name="product_1768" descr=""/>
+        <xdr:cNvPr id="485" name="product_1791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="486" name="product_1833" descr=""/>
+        <xdr:cNvPr id="486" name="product_1829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>512</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="487" name="product_1790" descr=""/>
+      <xdr:row>514</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>515</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="product_9742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>513</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="488" name="product_1791" descr=""/>
+      <xdr:row>515</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>516</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="product_10651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>514</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="489" name="product_1829" descr=""/>
+      <xdr:row>516</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>517</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="product_10652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>518</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="490" name="product_9742" descr=""/>
+        <xdr:cNvPr id="490" name="product_11406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>518</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>519</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="491" name="product_10651" descr=""/>
+        <xdr:cNvPr id="491" name="product_12056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>519</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>520</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="492" name="product_10652" descr=""/>
+        <xdr:cNvPr id="492" name="product_17090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>520</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>521</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="493" name="product_11406" descr=""/>
+        <xdr:cNvPr id="493" name="product_4923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>521</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>522</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="494" name="product_12055" descr=""/>
+        <xdr:cNvPr id="494" name="product_4967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>522</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>523</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="495" name="product_12056" descr=""/>
+        <xdr:cNvPr id="495" name="product_14203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>523</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>524</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="496" name="product_14189" descr=""/>
+        <xdr:cNvPr id="496" name="product_1807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>524</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>525</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="497" name="product_17090" descr=""/>
+        <xdr:cNvPr id="497" name="product_1832" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>525</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>526</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="product_4923" descr=""/>
+        <xdr:cNvPr id="498" name="product_5047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>526</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>527</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="499" name="product_4967" descr=""/>
+        <xdr:cNvPr id="499" name="product_5788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>527</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>528</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="500" name="product_14203" descr=""/>
+        <xdr:cNvPr id="500" name="product_5790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>528</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>529</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="501" name="product_1807" descr=""/>
+        <xdr:cNvPr id="501" name="product_1810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>529</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>530</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="502" name="product_1832" descr=""/>
+        <xdr:cNvPr id="502" name="product_9555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>530</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>531</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="503" name="product_5047" descr=""/>
+        <xdr:cNvPr id="503" name="product_1828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>531</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>532</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="504" name="product_5788" descr=""/>
+        <xdr:cNvPr id="504" name="product_5008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>532</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>533</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="505" name="product_5790" descr=""/>
+        <xdr:cNvPr id="505" name="product_1764" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>533</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="506" name="product_1810" descr=""/>
+      <xdr:row>535</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>536</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="product_10944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>534</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="507" name="product_9555" descr=""/>
+      <xdr:row>536</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>537</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="product_1787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>535</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="508" name="product_1828" descr=""/>
+      <xdr:row>537</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>538</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="product_1809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>536</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="509" name="product_4860" descr=""/>
+      <xdr:row>538</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>539</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="product_1801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>537</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="510" name="product_5008" descr=""/>
+      <xdr:row>539</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>540</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="product_4861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>538</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="511" name="product_1764" descr=""/>
+      <xdr:row>540</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>541</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="product_1829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>541</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>542</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="512" name="product_10005" descr=""/>
+        <xdr:cNvPr id="512" name="product_5788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>542</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>543</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="513" name="product_10102" descr=""/>
+        <xdr:cNvPr id="513" name="product_5790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>543</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="514" name="product_10944" descr=""/>
+      <xdr:row>545</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>546</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="product_1771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>544</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="515" name="product_12613" descr=""/>
+      <xdr:row>546</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>547</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="product_9861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>545</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="516" name="product_1787" descr=""/>
+      <xdr:row>547</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>548</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="product_10128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>546</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="517" name="product_1796" descr=""/>
+      <xdr:row>548</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>549</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="product_10505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>547</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="518" name="product_1797" descr=""/>
+      <xdr:row>549</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>550</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="product_12969" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>548</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="519" name="product_1809" descr=""/>
+      <xdr:row>550</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>551</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="product_1770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>549</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="520" name="product_1801" descr=""/>
+      <xdr:row>551</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="product_1772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>550</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="521" name="product_4861" descr=""/>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="product_5589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>551</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="522" name="product_1829" descr=""/>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>554</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="product_1790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>552</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="523" name="product_5788" descr=""/>
+      <xdr:row>554</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>555</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="product_1791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>553</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="524" name="product_5790" descr=""/>
+      <xdr:row>555</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>556</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="product_1829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>556</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="525" name="product_1771" descr=""/>
+      <xdr:row>558</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="product_10944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>557</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="526" name="product_9861" descr=""/>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>560</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="product_1821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>558</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="527" name="product_10128" descr=""/>
+      <xdr:row>560</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>561</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="product_4861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>559</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="528" name="product_10505" descr=""/>
+      <xdr:row>563</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>564</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="product_7191" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>560</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="529" name="product_11125" descr=""/>
+      <xdr:row>567</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>568</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="product_10205" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>561</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="530" name="product_12908" descr=""/>
+      <xdr:row>568</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>569</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="product_10207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>562</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="531" name="product_12969" descr=""/>
+      <xdr:row>569</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="product_12232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>563</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="532" name="product_1770" descr=""/>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="product_12233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>564</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="533" name="product_1772" descr=""/>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="product_12245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>565</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="534" name="product_5589" descr=""/>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>573</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="product_9422" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>566</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="535" name="product_1790" descr=""/>
+      <xdr:row>573</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>574</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="product_9419" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>567</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="536" name="product_1791" descr=""/>
+      <xdr:row>574</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>575</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="product_9550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>568</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="537" name="product_1829" descr=""/>
+      <xdr:row>575</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>576</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="product_9432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>571</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="538" name="product_10944" descr=""/>
+      <xdr:row>576</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>577</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="product_9434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>572</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="539" name="product_1814" descr=""/>
+      <xdr:row>577</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="product_9435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>573</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="540" name="product_4860" descr=""/>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="product_9436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>574</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="541" name="product_1821" descr=""/>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="product_9438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>575</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="542" name="product_4861" descr=""/>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="product_9439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>578</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="543" name="product_12613" descr=""/>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="product_9440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>579</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="544" name="product_10005" descr=""/>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="product_9441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>580</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="545" name="product_7191" descr=""/>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>584</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="product_9442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>581</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="546" name="product_12234" descr=""/>
+      <xdr:row>584</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>585</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="product_9443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>585</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>586</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="547" name="product_9420" descr=""/>
+        <xdr:cNvPr id="547" name="product_9444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>586</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>587</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="548" name="product_10205" descr=""/>
+        <xdr:cNvPr id="548" name="product_9445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>587</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>588</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="549" name="product_10206" descr=""/>
+        <xdr:cNvPr id="549" name="product_7191" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>588</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>589</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="550" name="product_10207" descr=""/>
+        <xdr:cNvPr id="550" name="product_5175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>589</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>590</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="551" name="product_10208" descr=""/>
+        <xdr:cNvPr id="551" name="product_5176" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>590</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>591</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="552" name="product_12231" descr=""/>
+        <xdr:cNvPr id="552" name="product_6053" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>591</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>592</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="553" name="product_12232" descr=""/>
+        <xdr:cNvPr id="553" name="product_9486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>592</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>593</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="554" name="product_12233" descr=""/>
+        <xdr:cNvPr id="554" name="product_13992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>593</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="555" name="product_12234" descr=""/>
+      <xdr:row>595</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>596</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="product_9455" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>594</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="556" name="product_12245" descr=""/>
+      <xdr:row>596</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>597</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="product_17090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>595</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="557" name="product_12904" descr=""/>
+      <xdr:row>597</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>598</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="product_2520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>596</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="558" name="product_12905" descr=""/>
+      <xdr:row>598</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>599</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="product_4933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>597</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="559" name="product_12906" descr=""/>
+      <xdr:row>599</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>600</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="product_2502" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>598</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="560" name="product_12907" descr=""/>
+      <xdr:row>600</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="product_9487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>599</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="561" name="product_9421" descr=""/>
+      <xdr:row>601</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="product_8785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>600</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="562" name="product_9422" descr=""/>
+      <xdr:row>602</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>603</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="product_9471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>601</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="563" name="product_9423" descr=""/>
+      <xdr:row>603</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>604</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="product_4967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>602</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="564" name="product_9424" descr=""/>
+      <xdr:row>604</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>605</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="product_5442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>603</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="565" name="product_9419" descr=""/>
+      <xdr:row>605</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>606</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="product_9470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>604</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="566" name="product_9426" descr=""/>
+      <xdr:row>606</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>607</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="product_5441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>605</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="567" name="product_9446" descr=""/>
+      <xdr:row>609</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>610</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="product_12508" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>606</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="568" name="product_9428" descr=""/>
+      <xdr:row>610</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>611</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="product_17194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>607</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="569" name="product_9429" descr=""/>
+      <xdr:row>611</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>612</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="product_17869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>608</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="570" name="product_9430" descr=""/>
+      <xdr:row>612</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>613</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="product_17976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>609</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="571" name="product_9550" descr=""/>
+      <xdr:row>615</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>616</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="product_9467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>610</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="572" name="product_9431" descr=""/>
+      <xdr:row>616</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>617</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="product_9494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>611</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="573" name="product_9432" descr=""/>
+      <xdr:row>617</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>618</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="product_4938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>612</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="574" name="product_9434" descr=""/>
+      <xdr:row>618</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>619</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="product_2512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>613</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="575" name="product_9435" descr=""/>
+      <xdr:row>619</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>620</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="product_2516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>614</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="576" name="product_9436" descr=""/>
+      <xdr:row>620</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>621</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="product_4602" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>615</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="577" name="product_9437" descr=""/>
+      <xdr:row>621</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>622</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="product_5786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>616</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="578" name="product_9438" descr=""/>
+      <xdr:row>622</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>623</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="product_2513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>617</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="579" name="product_9439" descr=""/>
+      <xdr:row>623</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>624</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="product_5783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>618</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="580" name="product_9440" descr=""/>
+      <xdr:row>624</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>625</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="product_2515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>619</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="581" name="product_9441" descr=""/>
+      <xdr:row>627</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>628</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="product_2510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>620</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="582" name="product_9442" descr=""/>
+      <xdr:row>628</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>629</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="product_7751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>621</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="583" name="product_9443" descr=""/>
+      <xdr:row>632</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>633</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="product_9963" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>622</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="584" name="product_9444" descr=""/>
+      <xdr:row>633</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>634</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="product_11472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>623</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="585" name="product_9445" descr=""/>
+      <xdr:row>634</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>635</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="product_12014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>624</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="586" name="product_7191" descr=""/>
+      <xdr:row>635</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>636</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="product_18883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>625</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="587" name="product_6928" descr=""/>
+      <xdr:row>636</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>637</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="product_2418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>626</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="588" name="product_5175" descr=""/>
+      <xdr:row>637</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>638</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="product_9964" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>627</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="589" name="product_5176" descr=""/>
+      <xdr:row>638</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>639</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="product_2470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>628</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="590" name="product_6053" descr=""/>
+      <xdr:row>639</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>640</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="product_2471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>629</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="591" name="product_9486" descr=""/>
+      <xdr:row>640</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>641</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="product_1829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>630</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="592" name="product_13993" descr=""/>
+      <xdr:row>641</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>642</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="product_2432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>631</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="593" name="product_13989" descr=""/>
+      <xdr:row>642</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>643</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="product_2433" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>632</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="594" name="product_13990" descr=""/>
+      <xdr:row>643</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>644</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="product_2434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>633</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="595" name="product_13991" descr=""/>
+      <xdr:row>644</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>645</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="product_2435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>634</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="596" name="product_13992" descr=""/>
+      <xdr:row>647</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>648</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="product_14187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>637</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="597" name="product_9455" descr=""/>
+      <xdr:row>648</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>649</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="product_11467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>638</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="598" name="product_17090" descr=""/>
+      <xdr:row>649</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>650</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="product_12007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>639</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="599" name="product_2520" descr=""/>
+      <xdr:row>650</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>651</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="product_13446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>640</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="600" name="product_4933" descr=""/>
+      <xdr:row>651</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>652</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="product_10665" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>641</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="601" name="product_2519" descr=""/>
+      <xdr:row>652</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>653</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="product_9823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>642</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="602" name="product_2502" descr=""/>
+      <xdr:row>653</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>654</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="product_9932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>643</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="603" name="product_9487" descr=""/>
+      <xdr:row>654</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>655</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="product_9822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>644</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="604" name="product_8785" descr=""/>
+      <xdr:row>655</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>656</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="product_4707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>645</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="605" name="product_2529" descr=""/>
+      <xdr:row>656</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>657</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="product_4708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>646</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="606" name="product_9471" descr=""/>
+      <xdr:row>657</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>658</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="product_2447" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>647</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="607" name="product_4967" descr=""/>
+      <xdr:row>658</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>659</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="product_2442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>648</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="608" name="product_5442" descr=""/>
+      <xdr:row>659</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>660</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="product_4706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>649</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="609" name="product_9470" descr=""/>
+      <xdr:row>660</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>661</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="product_4798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>650</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="610" name="product_5441" descr=""/>
+      <xdr:row>661</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>662</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="product_2460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>653</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="611" name="product_12508" descr=""/>
+      <xdr:row>662</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>663</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="product_2461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>654</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="612" name="product_2505" descr=""/>
+      <xdr:row>663</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>664</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="product_2464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>655</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="613" name="product_17194" descr=""/>
+      <xdr:row>664</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>665</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="product_2444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>656</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="614" name="product_17869" descr=""/>
+      <xdr:row>665</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>666</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="product_2463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>657</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="615" name="product_17976" descr=""/>
+      <xdr:row>666</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>667</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="product_4897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>660</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="616" name="product_9467" descr=""/>
+      <xdr:row>667</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>668</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="product_6438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>661</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="617" name="product_9494" descr=""/>
+      <xdr:row>668</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>669</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="product_9777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>662</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="618" name="product_4938" descr=""/>
+      <xdr:row>669</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>670</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="product_9933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>663</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="619" name="product_2512" descr=""/>
+      <xdr:row>670</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>671</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="product_9776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>664</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="620" name="product_2518" descr=""/>
+      <xdr:row>671</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>672</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="product_9934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>665</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="621" name="product_6639" descr=""/>
+      <xdr:row>672</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>673</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="product_6575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>666</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="622" name="product_2516" descr=""/>
+      <xdr:row>673</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>674</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="product_6576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>667</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="623" name="product_4602" descr=""/>
+      <xdr:row>674</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>675</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="product_9928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>668</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="624" name="product_5786" descr=""/>
+      <xdr:row>675</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>676</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="product_6574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>669</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="625" name="product_2513" descr=""/>
+      <xdr:row>676</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>677</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="product_6577" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>670</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="626" name="product_5783" descr=""/>
+      <xdr:row>677</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>678</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="product_14738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>671</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="627" name="product_2515" descr=""/>
+      <xdr:row>680</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>681</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="product_17437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>674</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="628" name="product_2510" descr=""/>
+      <xdr:row>681</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>682</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="product_9747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>675</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="629" name="product_7751" descr=""/>
+      <xdr:row>682</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>683</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="product_2458" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>679</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="630" name="product_9963" descr=""/>
+      <xdr:row>683</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>684</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="product_2427" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>680</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="631" name="product_11472" descr=""/>
+      <xdr:row>684</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>685</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="product_2428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>681</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="632" name="product_12006" descr=""/>
+      <xdr:row>685</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>686</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="product_2429" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>682</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="633" name="product_12014" descr=""/>
+      <xdr:row>686</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>687</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="product_2425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
-          <a:ext cx="914400" cy="914400"/>
-[...23 lines deleted...]
-        <xdr:cNvPr id="634" name="product_18883" descr=""/>
+          <a:ext cx="914400" cy="628650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>687</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>688</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="product_2426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>684</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="635" name="product_2418" descr=""/>
+      <xdr:row>688</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>689</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="product_4900" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>685</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="636" name="product_9964" descr=""/>
+      <xdr:row>689</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>690</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="product_4939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>686</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="637" name="product_14190" descr=""/>
+      <xdr:row>690</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>691</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="product_4951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>687</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="638" name="product_2470" descr=""/>
+      <xdr:row>691</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>692</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="product_9558" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>688</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="639" name="product_2471" descr=""/>
+      <xdr:row>692</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>693</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="product_4790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>689</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="640" name="product_1829" descr=""/>
+      <xdr:row>693</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>694</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="product_2430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>690</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="641" name="product_2432" descr=""/>
+      <xdr:row>694</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>695</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="product_2436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>691</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="642" name="product_2433" descr=""/>
+      <xdr:row>695</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>696</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="product_2431" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>692</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="643" name="product_2434" descr=""/>
+      <xdr:row>696</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>697</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="product_4949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>693</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="644" name="product_2435" descr=""/>
+      <xdr:row>697</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>698</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="product_4950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>696</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="645" name="product_14187" descr=""/>
+      <xdr:row>700</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>701</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="product_9747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>697</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="646" name="product_11467" descr=""/>
+      <xdr:row>701</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>702</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="product_17437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>698</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="647" name="product_12007" descr=""/>
+      <xdr:row>702</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>703</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="product_2458" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>699</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="648" name="product_13446" descr=""/>
+      <xdr:row>703</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>704</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="product_2427" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>700</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="649" name="product_10665" descr=""/>
+      <xdr:row>704</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>705</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="product_2428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>701</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="650" name="product_9823" descr=""/>
+      <xdr:row>705</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>706</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="product_2429" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>702</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="651" name="product_9932" descr=""/>
+      <xdr:row>708</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>709</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="product_2425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
-          <a:ext cx="914400" cy="914400"/>
-[...23 lines deleted...]
-        <xdr:cNvPr id="652" name="product_9931" descr=""/>
+          <a:ext cx="914400" cy="628650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>709</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>710</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="product_9558" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>704</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="653" name="product_9822" descr=""/>
+      <xdr:row>710</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>711</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="product_2426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>705</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="654" name="product_4707" descr=""/>
+      <xdr:row>711</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>712</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="product_4900" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>706</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="655" name="product_4708" descr=""/>
+      <xdr:row>712</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>713</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="product_4939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>707</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="656" name="product_2447" descr=""/>
+      <xdr:row>713</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>714</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="product_4951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>708</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="657" name="product_2442" descr=""/>
+      <xdr:row>714</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>715</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="product_4790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>709</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="658" name="product_4706" descr=""/>
+      <xdr:row>715</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>716</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="product_2430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>710</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="659" name="product_4798" descr=""/>
+      <xdr:row>716</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>717</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="product_2436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>711</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="660" name="product_2460" descr=""/>
+      <xdr:row>717</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>718</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="product_2431" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>712</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="661" name="product_2461" descr=""/>
+      <xdr:row>718</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>719</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="product_4949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>713</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="662" name="product_2464" descr=""/>
+      <xdr:row>719</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>720</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="product_4950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>714</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="663" name="product_2444" descr=""/>
+      <xdr:row>722</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>723</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="product_9592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>715</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="664" name="product_2463" descr=""/>
+      <xdr:row>723</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>724</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="product_9603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>716</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="665" name="product_4897" descr=""/>
+      <xdr:row>724</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>725</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="product_9614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>717</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="666" name="product_6438" descr=""/>
+      <xdr:row>725</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>726</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="product_9636" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>718</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="667" name="product_9777" descr=""/>
+      <xdr:row>726</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>727</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="product_9658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>719</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="668" name="product_9933" descr=""/>
+      <xdr:row>727</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>728</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="product_9669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>720</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="669" name="product_9776" descr=""/>
+      <xdr:row>728</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>729</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="product_9680" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>721</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="670" name="product_9934" descr=""/>
+      <xdr:row>729</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>730</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="product_9691" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>722</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="671" name="product_6575" descr=""/>
+      <xdr:row>730</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>731</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="product_9692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>723</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="672" name="product_6573" descr=""/>
+      <xdr:row>731</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>732</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="product_9779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>724</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="673" name="product_6576" descr=""/>
+      <xdr:row>732</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>733</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="product_9859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>725</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="674" name="product_9928" descr=""/>
+      <xdr:row>733</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>734</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="product_9860" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>726</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="675" name="product_6574" descr=""/>
+      <xdr:row>734</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>735</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="product_10634" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>727</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="676" name="product_6577" descr=""/>
+      <xdr:row>735</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>736</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="product_10635" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>728</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="677" name="product_14738" descr=""/>
+      <xdr:row>736</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>737</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="product_7783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>731</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="678" name="product_17437" descr=""/>
+      <xdr:row>737</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>738</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="product_7785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>732</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="679" name="product_2423" descr=""/>
+      <xdr:row>738</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>739</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="product_7786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>733</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="680" name="product_9747" descr=""/>
+      <xdr:row>739</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>740</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="product_6435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>734</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="681" name="product_2424" descr=""/>
+      <xdr:row>740</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>741</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="product_6436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>735</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="682" name="product_2458" descr=""/>
+      <xdr:row>741</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>742</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="product_6440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>736</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="683" name="product_2427" descr=""/>
+      <xdr:row>742</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>743</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="product_5056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>737</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="684" name="product_2428" descr=""/>
+      <xdr:row>743</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>744</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="product_5055" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>738</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="685" name="product_2429" descr=""/>
+      <xdr:row>744</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>745</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="product_5158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>739</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="686" name="product_2425" descr=""/>
+      <xdr:row>745</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>746</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="product_7781" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
-          <a:ext cx="914400" cy="628650"/>
-[...23 lines deleted...]
-        <xdr:cNvPr id="687" name="product_2426" descr=""/>
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>746</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>747</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="product_5052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>741</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="688" name="product_4900" descr=""/>
+      <xdr:row>747</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>748</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="product_7780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>742</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="689" name="product_4939" descr=""/>
+      <xdr:row>748</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>749</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="product_5159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>743</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="690" name="product_4951" descr=""/>
+      <xdr:row>749</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>750</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="product_7784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>744</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="691" name="product_9558" descr=""/>
+      <xdr:row>750</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>751</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="product_5161" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>745</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="692" name="product_4790" descr=""/>
+      <xdr:row>751</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>752</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="product_5165" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>746</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="693" name="product_2430" descr=""/>
+      <xdr:row>752</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>753</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="product_5167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>747</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="694" name="product_6862" descr=""/>
+      <xdr:row>753</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>754</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="product_5166" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>748</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="695" name="product_2436" descr=""/>
+      <xdr:row>754</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>755</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="product_9570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>749</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="696" name="product_2431" descr=""/>
+      <xdr:row>757</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>758</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="product_9789" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>750</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="697" name="product_4948" descr=""/>
+      <xdr:row>758</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>759</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="product_6048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>751</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="698" name="product_4949" descr=""/>
+      <xdr:row>759</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>760</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="product_9788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>752</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="699" name="product_4950" descr=""/>
+      <xdr:row>760</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>761</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="product_9858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
-        <a:stretch>
-[...2181 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -32901,51 +30436,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitrajmaterial.ru/signup/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G821"/>
+  <dimension ref="A1:G762"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -33349,67 +30884,67 @@
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A28" s="25">
         <v>4</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="21">
         <v>3160.0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="17">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A29" s="27">
+      <c r="A29" s="25">
         <v>5</v>
       </c>
-      <c r="B29" s="11"/>
-      <c r="C29" s="12" t="s">
+      <c r="B29" s="7"/>
+      <c r="C29" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="D29" s="13" t="s">
+      <c r="D29" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="E29" s="22">
+      <c r="E29" s="21">
         <v>1580.0</v>
       </c>
-      <c r="F29" s="14">
-[...2 lines deleted...]
-      <c r="G29" s="18">
+      <c r="F29" s="10">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A30" s="27">
         <v>6</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="12" t="s">
         <v>45</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="22">
         <v>5780.0</v>
       </c>
       <c r="F30" s="14">
         <v>0</v>
       </c>
       <c r="G30" s="18">
         <f>E30*F30</f>
         <v>0</v>
       </c>
@@ -34141,133 +31676,133 @@
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A64" s="25">
         <v>40</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E64" s="21">
         <v>5780.0</v>
       </c>
       <c r="F64" s="10">
         <v>0</v>
       </c>
       <c r="G64" s="17">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A65" s="25">
+      <c r="A65" s="27">
         <v>41</v>
       </c>
-      <c r="B65" s="7"/>
-      <c r="C65" s="8" t="s">
+      <c r="B65" s="11"/>
+      <c r="C65" s="12" t="s">
         <v>115</v>
       </c>
-      <c r="D65" s="9" t="s">
+      <c r="D65" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="E65" s="21">
+      <c r="E65" s="22">
         <v>2890.0</v>
       </c>
-      <c r="F65" s="10">
-[...2 lines deleted...]
-      <c r="G65" s="17">
+      <c r="F65" s="14">
+        <v>0</v>
+      </c>
+      <c r="G65" s="18">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A66" s="27">
         <v>42</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D66" s="13" t="s">
         <v>118</v>
       </c>
       <c r="E66" s="22">
         <v>1450.0</v>
       </c>
       <c r="F66" s="14">
         <v>0</v>
       </c>
       <c r="G66" s="18">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A67" s="27">
         <v>43</v>
       </c>
       <c r="B67" s="11"/>
       <c r="C67" s="12" t="s">
         <v>119</v>
       </c>
       <c r="D67" s="13" t="s">
         <v>120</v>
       </c>
       <c r="E67" s="22">
         <v>3790.0</v>
       </c>
       <c r="F67" s="14">
         <v>0</v>
       </c>
       <c r="G67" s="18">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A68" s="25">
+      <c r="A68" s="27">
         <v>44</v>
       </c>
-      <c r="B68" s="7"/>
-      <c r="C68" s="8" t="s">
+      <c r="B68" s="11"/>
+      <c r="C68" s="12" t="s">
         <v>121</v>
       </c>
-      <c r="D68" s="9" t="s">
+      <c r="D68" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="E68" s="21">
+      <c r="E68" s="22">
         <v>1890.0</v>
       </c>
-      <c r="F68" s="10">
-[...2 lines deleted...]
-      <c r="G68" s="17">
+      <c r="F68" s="14">
+        <v>0</v>
+      </c>
+      <c r="G68" s="18">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A69" s="27">
         <v>45</v>
       </c>
       <c r="B69" s="11"/>
       <c r="C69" s="12" t="s">
         <v>123</v>
       </c>
       <c r="D69" s="13" t="s">
         <v>124</v>
       </c>
       <c r="E69" s="22">
         <v>950.0</v>
       </c>
       <c r="F69" s="14">
         <v>0</v>
       </c>
       <c r="G69" s="18">
         <f>E69*F69</f>
         <v>0</v>
       </c>
@@ -34361,67 +31896,67 @@
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A74" s="25">
         <v>50</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>134</v>
       </c>
       <c r="E74" s="21">
         <v>2350.0</v>
       </c>
       <c r="F74" s="10">
         <v>0</v>
       </c>
       <c r="G74" s="17">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A75" s="27">
+      <c r="A75" s="25">
         <v>51</v>
       </c>
-      <c r="B75" s="11"/>
-      <c r="C75" s="12" t="s">
+      <c r="B75" s="7"/>
+      <c r="C75" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="D75" s="13" t="s">
+      <c r="D75" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="E75" s="22">
+      <c r="E75" s="21">
         <v>1180.0</v>
       </c>
-      <c r="F75" s="14">
-[...2 lines deleted...]
-      <c r="G75" s="18">
+      <c r="F75" s="10">
+        <v>0</v>
+      </c>
+      <c r="G75" s="17">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A76" s="25">
         <v>52</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
         <v>137</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>138</v>
       </c>
       <c r="E76" s="21">
         <v>6200.0</v>
       </c>
       <c r="F76" s="10">
         <v>0</v>
       </c>
       <c r="G76" s="17">
         <f>E76*F76</f>
         <v>0</v>
       </c>
@@ -34515,67 +32050,67 @@
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A81" s="27">
         <v>57</v>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="12" t="s">
         <v>147</v>
       </c>
       <c r="D81" s="13" t="s">
         <v>148</v>
       </c>
       <c r="E81" s="22">
         <v>1050.0</v>
       </c>
       <c r="F81" s="14">
         <v>0</v>
       </c>
       <c r="G81" s="18">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A82" s="25">
+      <c r="A82" s="27">
         <v>58</v>
       </c>
-      <c r="B82" s="7"/>
-      <c r="C82" s="8" t="s">
+      <c r="B82" s="11"/>
+      <c r="C82" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="D82" s="9" t="s">
+      <c r="D82" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="E82" s="21">
+      <c r="E82" s="22">
         <v>3790.0</v>
       </c>
-      <c r="F82" s="10">
-[...2 lines deleted...]
-      <c r="G82" s="17">
+      <c r="F82" s="14">
+        <v>0</v>
+      </c>
+      <c r="G82" s="18">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A83" s="25">
         <v>59</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E83" s="21">
         <v>1900.0</v>
       </c>
       <c r="F83" s="10">
         <v>0</v>
       </c>
       <c r="G83" s="17">
         <f>E83*F83</f>
         <v>0</v>
       </c>
@@ -34669,67 +32204,67 @@
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A88" s="27">
         <v>64</v>
       </c>
       <c r="B88" s="11"/>
       <c r="C88" s="12" t="s">
         <v>161</v>
       </c>
       <c r="D88" s="13" t="s">
         <v>162</v>
       </c>
       <c r="E88" s="22">
         <v>4700.0</v>
       </c>
       <c r="F88" s="14">
         <v>0</v>
       </c>
       <c r="G88" s="18">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A89" s="25">
+      <c r="A89" s="27">
         <v>65</v>
       </c>
-      <c r="B89" s="7"/>
-      <c r="C89" s="8" t="s">
+      <c r="B89" s="11"/>
+      <c r="C89" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="D89" s="9" t="s">
+      <c r="D89" s="13" t="s">
         <v>164</v>
       </c>
-      <c r="E89" s="21">
+      <c r="E89" s="22">
         <v>2350.0</v>
       </c>
-      <c r="F89" s="10">
-[...2 lines deleted...]
-      <c r="G89" s="17">
+      <c r="F89" s="14">
+        <v>0</v>
+      </c>
+      <c r="G89" s="18">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A90" s="27">
         <v>66</v>
       </c>
       <c r="B90" s="11"/>
       <c r="C90" s="12" t="s">
         <v>165</v>
       </c>
       <c r="D90" s="13" t="s">
         <v>166</v>
       </c>
       <c r="E90" s="22">
         <v>1180.0</v>
       </c>
       <c r="F90" s="14">
         <v>0</v>
       </c>
       <c r="G90" s="18">
         <f>E90*F90</f>
         <v>0</v>
       </c>
@@ -34867,67 +32402,67 @@
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A97" s="25">
         <v>73</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>180</v>
       </c>
       <c r="E97" s="21">
         <v>6830.0</v>
       </c>
       <c r="F97" s="10">
         <v>0</v>
       </c>
       <c r="G97" s="17">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A98" s="25">
+      <c r="A98" s="27">
         <v>74</v>
       </c>
-      <c r="B98" s="7"/>
-      <c r="C98" s="8" t="s">
+      <c r="B98" s="11"/>
+      <c r="C98" s="12" t="s">
         <v>181</v>
       </c>
-      <c r="D98" s="9" t="s">
+      <c r="D98" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="E98" s="21">
+      <c r="E98" s="22">
         <v>3410.0</v>
       </c>
-      <c r="F98" s="10">
-[...2 lines deleted...]
-      <c r="G98" s="17">
+      <c r="F98" s="14">
+        <v>0</v>
+      </c>
+      <c r="G98" s="18">
         <f>E98*F98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A99" s="27">
         <v>75</v>
       </c>
       <c r="B99" s="11"/>
       <c r="C99" s="12" t="s">
         <v>183</v>
       </c>
       <c r="D99" s="13" t="s">
         <v>184</v>
       </c>
       <c r="E99" s="22">
         <v>1710.0</v>
       </c>
       <c r="F99" s="14">
         <v>0</v>
       </c>
       <c r="G99" s="18">
         <f>E99*F99</f>
         <v>0</v>
       </c>
@@ -34955,67 +32490,67 @@
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A101" s="25">
         <v>77</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E101" s="21">
         <v>4400.0</v>
       </c>
       <c r="F101" s="10">
         <v>0</v>
       </c>
       <c r="G101" s="17">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A102" s="25">
+      <c r="A102" s="27">
         <v>78</v>
       </c>
-      <c r="B102" s="7"/>
-      <c r="C102" s="8" t="s">
+      <c r="B102" s="11"/>
+      <c r="C102" s="12" t="s">
         <v>189</v>
       </c>
-      <c r="D102" s="9" t="s">
+      <c r="D102" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="E102" s="21">
+      <c r="E102" s="22">
         <v>2050.0</v>
       </c>
-      <c r="F102" s="10">
-[...2 lines deleted...]
-      <c r="G102" s="17">
+      <c r="F102" s="14">
+        <v>0</v>
+      </c>
+      <c r="G102" s="18">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A103" s="27">
         <v>79</v>
       </c>
       <c r="B103" s="11"/>
       <c r="C103" s="12" t="s">
         <v>191</v>
       </c>
       <c r="D103" s="13" t="s">
         <v>192</v>
       </c>
       <c r="E103" s="22">
         <v>1030.0</v>
       </c>
       <c r="F103" s="14">
         <v>0</v>
       </c>
       <c r="G103" s="18">
         <f>E103*F103</f>
         <v>0</v>
       </c>
@@ -35153,221 +32688,221 @@
       </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A110" s="25">
         <v>86</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>206</v>
       </c>
       <c r="E110" s="21">
         <v>6520.0</v>
       </c>
       <c r="F110" s="10">
         <v>0</v>
       </c>
       <c r="G110" s="17">
         <f>E110*F110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A111" s="27">
+      <c r="A111" s="25">
         <v>87</v>
       </c>
-      <c r="B111" s="11"/>
-      <c r="C111" s="12" t="s">
+      <c r="B111" s="7"/>
+      <c r="C111" s="8" t="s">
         <v>207</v>
       </c>
-      <c r="D111" s="13" t="s">
+      <c r="D111" s="9" t="s">
         <v>208</v>
       </c>
-      <c r="E111" s="22">
+      <c r="E111" s="21">
         <v>3260.0</v>
       </c>
-      <c r="F111" s="14">
-[...2 lines deleted...]
-      <c r="G111" s="18">
+      <c r="F111" s="10">
+        <v>0</v>
+      </c>
+      <c r="G111" s="17">
         <f>E111*F111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A112" s="27">
+      <c r="A112" s="25">
         <v>88</v>
       </c>
-      <c r="B112" s="11"/>
-      <c r="C112" s="12" t="s">
+      <c r="B112" s="7"/>
+      <c r="C112" s="8" t="s">
         <v>209</v>
       </c>
-      <c r="D112" s="13" t="s">
+      <c r="D112" s="9" t="s">
         <v>210</v>
       </c>
-      <c r="E112" s="22">
+      <c r="E112" s="21">
         <v>1630.0</v>
       </c>
-      <c r="F112" s="14">
-[...2 lines deleted...]
-      <c r="G112" s="18">
+      <c r="F112" s="10">
+        <v>0</v>
+      </c>
+      <c r="G112" s="17">
         <f>E112*F112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A113" s="27">
         <v>89</v>
       </c>
       <c r="B113" s="11"/>
       <c r="C113" s="12" t="s">
         <v>211</v>
       </c>
       <c r="D113" s="13" t="s">
         <v>212</v>
       </c>
       <c r="E113" s="22">
         <v>4750.0</v>
       </c>
       <c r="F113" s="14">
         <v>0</v>
       </c>
       <c r="G113" s="18">
         <f>E113*F113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A114" s="27">
         <v>90</v>
       </c>
       <c r="B114" s="11"/>
       <c r="C114" s="12" t="s">
         <v>213</v>
       </c>
       <c r="D114" s="13" t="s">
         <v>214</v>
       </c>
       <c r="E114" s="22">
         <v>2380.0</v>
       </c>
       <c r="F114" s="14">
         <v>0</v>
       </c>
       <c r="G114" s="18">
         <f>E114*F114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A115" s="25">
+      <c r="A115" s="27">
         <v>91</v>
       </c>
-      <c r="B115" s="7"/>
-      <c r="C115" s="8" t="s">
+      <c r="B115" s="11"/>
+      <c r="C115" s="12" t="s">
         <v>215</v>
       </c>
-      <c r="D115" s="9" t="s">
+      <c r="D115" s="13" t="s">
         <v>216</v>
       </c>
-      <c r="E115" s="21">
+      <c r="E115" s="22">
         <v>1190.0</v>
       </c>
-      <c r="F115" s="10">
-[...2 lines deleted...]
-      <c r="G115" s="17">
+      <c r="F115" s="14">
+        <v>0</v>
+      </c>
+      <c r="G115" s="18">
         <f>E115*F115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A116" s="25">
         <v>92</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>218</v>
       </c>
       <c r="E116" s="21">
         <v>6800.0</v>
       </c>
       <c r="F116" s="10">
         <v>0</v>
       </c>
       <c r="G116" s="17">
         <f>E116*F116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A117" s="25">
         <v>93</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>220</v>
       </c>
       <c r="E117" s="21">
         <v>3940.0</v>
       </c>
       <c r="F117" s="10">
         <v>0</v>
       </c>
       <c r="G117" s="17">
         <f>E117*F117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A118" s="25">
+      <c r="A118" s="27">
         <v>94</v>
       </c>
-      <c r="B118" s="7"/>
-      <c r="C118" s="8" t="s">
+      <c r="B118" s="11"/>
+      <c r="C118" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="D118" s="9" t="s">
+      <c r="D118" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="E118" s="21">
+      <c r="E118" s="22">
         <v>1970.0</v>
       </c>
-      <c r="F118" s="10">
-[...2 lines deleted...]
-      <c r="G118" s="17">
+      <c r="F118" s="14">
+        <v>0</v>
+      </c>
+      <c r="G118" s="18">
         <f>E118*F118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A119" s="27">
         <v>95</v>
       </c>
       <c r="B119" s="11"/>
       <c r="C119" s="12" t="s">
         <v>223</v>
       </c>
       <c r="D119" s="13" t="s">
         <v>224</v>
       </c>
       <c r="E119" s="22">
         <v>3790.0</v>
       </c>
       <c r="F119" s="14">
         <v>0</v>
       </c>
       <c r="G119" s="18">
         <f>E119*F119</f>
         <v>0</v>
       </c>
@@ -35461,67 +32996,67 @@
       </c>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A124" s="25">
         <v>100</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>234</v>
       </c>
       <c r="E124" s="21">
         <v>5050.0</v>
       </c>
       <c r="F124" s="10">
         <v>0</v>
       </c>
       <c r="G124" s="17">
         <f>E124*F124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A125" s="25">
+      <c r="A125" s="27">
         <v>101</v>
       </c>
-      <c r="B125" s="7"/>
-      <c r="C125" s="8" t="s">
+      <c r="B125" s="11"/>
+      <c r="C125" s="12" t="s">
         <v>235</v>
       </c>
-      <c r="D125" s="9" t="s">
+      <c r="D125" s="13" t="s">
         <v>236</v>
       </c>
-      <c r="E125" s="21">
+      <c r="E125" s="22">
         <v>2530.0</v>
       </c>
-      <c r="F125" s="10">
-[...2 lines deleted...]
-      <c r="G125" s="17">
+      <c r="F125" s="14">
+        <v>0</v>
+      </c>
+      <c r="G125" s="18">
         <f>E125*F125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A126" s="25">
         <v>102</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>238</v>
       </c>
       <c r="E126" s="21">
         <v>1270.0</v>
       </c>
       <c r="F126" s="10">
         <v>0</v>
       </c>
       <c r="G126" s="17">
         <f>E126*F126</f>
         <v>0</v>
       </c>
@@ -35659,67 +33194,67 @@
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A133" s="25">
         <v>109</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>252</v>
       </c>
       <c r="E133" s="21">
         <v>3900.0</v>
       </c>
       <c r="F133" s="10">
         <v>0</v>
       </c>
       <c r="G133" s="17">
         <f>E133*F133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A134" s="25">
+      <c r="A134" s="27">
         <v>110</v>
       </c>
-      <c r="B134" s="7"/>
-      <c r="C134" s="8" t="s">
+      <c r="B134" s="11"/>
+      <c r="C134" s="12" t="s">
         <v>253</v>
       </c>
-      <c r="D134" s="9" t="s">
+      <c r="D134" s="13" t="s">
         <v>254</v>
       </c>
-      <c r="E134" s="21">
+      <c r="E134" s="22">
         <v>2060.0</v>
       </c>
-      <c r="F134" s="10">
-[...2 lines deleted...]
-      <c r="G134" s="17">
+      <c r="F134" s="14">
+        <v>0</v>
+      </c>
+      <c r="G134" s="18">
         <f>E134*F134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A135" s="27">
         <v>111</v>
       </c>
       <c r="B135" s="11"/>
       <c r="C135" s="12" t="s">
         <v>255</v>
       </c>
       <c r="D135" s="13" t="s">
         <v>256</v>
       </c>
       <c r="E135" s="22">
         <v>1030.0</v>
       </c>
       <c r="F135" s="14">
         <v>0</v>
       </c>
       <c r="G135" s="18">
         <f>E135*F135</f>
         <v>0</v>
       </c>
@@ -35791,67 +33326,67 @@
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A139" s="25">
         <v>115</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
         <v>263</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>264</v>
       </c>
       <c r="E139" s="21">
         <v>3790.0</v>
       </c>
       <c r="F139" s="10">
         <v>0</v>
       </c>
       <c r="G139" s="17">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A140" s="25">
+      <c r="A140" s="27">
         <v>116</v>
       </c>
-      <c r="B140" s="7"/>
-      <c r="C140" s="8" t="s">
+      <c r="B140" s="11"/>
+      <c r="C140" s="12" t="s">
         <v>265</v>
       </c>
-      <c r="D140" s="9" t="s">
+      <c r="D140" s="13" t="s">
         <v>266</v>
       </c>
-      <c r="E140" s="21">
+      <c r="E140" s="22">
         <v>1900.0</v>
       </c>
-      <c r="F140" s="10">
-[...2 lines deleted...]
-      <c r="G140" s="17">
+      <c r="F140" s="14">
+        <v>0</v>
+      </c>
+      <c r="G140" s="18">
         <f>E140*F140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A141" s="27">
         <v>117</v>
       </c>
       <c r="B141" s="11"/>
       <c r="C141" s="12" t="s">
         <v>267</v>
       </c>
       <c r="D141" s="13" t="s">
         <v>268</v>
       </c>
       <c r="E141" s="22">
         <v>950.0</v>
       </c>
       <c r="F141" s="14">
         <v>0</v>
       </c>
       <c r="G141" s="18">
         <f>E141*F141</f>
         <v>0</v>
       </c>
@@ -35945,7360 +33480,7360 @@
       </c>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A146" s="27">
         <v>122</v>
       </c>
       <c r="B146" s="11"/>
       <c r="C146" s="12" t="s">
         <v>277</v>
       </c>
       <c r="D146" s="13" t="s">
         <v>278</v>
       </c>
       <c r="E146" s="22">
         <v>1940.0</v>
       </c>
       <c r="F146" s="14">
         <v>0</v>
       </c>
       <c r="G146" s="18">
         <f>E146*F146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A147" s="25">
+      <c r="A147" s="27">
         <v>123</v>
       </c>
-      <c r="B147" s="7"/>
-      <c r="C147" s="8" t="s">
+      <c r="B147" s="11"/>
+      <c r="C147" s="12" t="s">
         <v>279</v>
       </c>
-      <c r="D147" s="9" t="s">
+      <c r="D147" s="13" t="s">
         <v>280</v>
       </c>
-      <c r="E147" s="21">
-[...5 lines deleted...]
-      <c r="G147" s="17">
+      <c r="E147" s="22">
+        <v>970.0</v>
+      </c>
+      <c r="F147" s="14">
+        <v>0</v>
+      </c>
+      <c r="G147" s="18">
         <f>E147*F147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A148" s="27">
         <v>124</v>
       </c>
       <c r="B148" s="11"/>
       <c r="C148" s="12" t="s">
         <v>281</v>
       </c>
       <c r="D148" s="13" t="s">
         <v>282</v>
       </c>
       <c r="E148" s="22">
-        <v>3750.0</v>
+        <v>7500.0</v>
       </c>
       <c r="F148" s="14">
         <v>0</v>
       </c>
       <c r="G148" s="18">
         <f>E148*F148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A149" s="27">
         <v>125</v>
       </c>
       <c r="B149" s="11"/>
       <c r="C149" s="12" t="s">
         <v>283</v>
       </c>
       <c r="D149" s="13" t="s">
         <v>284</v>
       </c>
       <c r="E149" s="22">
-        <v>1880.0</v>
+        <v>3750.0</v>
       </c>
       <c r="F149" s="14">
         <v>0</v>
       </c>
       <c r="G149" s="18">
         <f>E149*F149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A150" s="25">
+      <c r="A150" s="27">
         <v>126</v>
       </c>
-      <c r="B150" s="7"/>
-      <c r="C150" s="8" t="s">
+      <c r="B150" s="11"/>
+      <c r="C150" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="D150" s="9" t="s">
+      <c r="D150" s="13" t="s">
         <v>286</v>
       </c>
-      <c r="E150" s="21">
-[...5 lines deleted...]
-      <c r="G150" s="17">
+      <c r="E150" s="22">
+        <v>1880.0</v>
+      </c>
+      <c r="F150" s="14">
+        <v>0</v>
+      </c>
+      <c r="G150" s="18">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A151" s="25">
         <v>127</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D151" s="9" t="s">
         <v>288</v>
       </c>
       <c r="E151" s="21">
-        <v>2050.0</v>
+        <v>4400.0</v>
       </c>
       <c r="F151" s="10">
         <v>0</v>
       </c>
       <c r="G151" s="17">
         <f>E151*F151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A152" s="27">
+      <c r="A152" s="25">
         <v>128</v>
       </c>
-      <c r="B152" s="11"/>
-      <c r="C152" s="12" t="s">
+      <c r="B152" s="7"/>
+      <c r="C152" s="8" t="s">
         <v>289</v>
       </c>
-      <c r="D152" s="13" t="s">
+      <c r="D152" s="9" t="s">
         <v>290</v>
       </c>
-      <c r="E152" s="22">
+      <c r="E152" s="21">
+        <v>2050.0</v>
+      </c>
+      <c r="F152" s="10">
+        <v>0</v>
+      </c>
+      <c r="G152" s="17">
+        <f>E152*F152</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A153" s="27">
+        <v>129</v>
+      </c>
+      <c r="B153" s="11"/>
+      <c r="C153" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="D153" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="E153" s="22">
         <v>1025.0</v>
       </c>
-      <c r="F152" s="14">
-[...18 lines deleted...]
-      <c r="E153" s="21">
+      <c r="F153" s="14">
+        <v>0</v>
+      </c>
+      <c r="G153" s="18">
+        <f>E153*F153</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A154" s="25">
+        <v>130</v>
+      </c>
+      <c r="B154" s="7"/>
+      <c r="C154" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="E154" s="21">
         <v>6200.0</v>
       </c>
-      <c r="F153" s="10">
-[...24 lines deleted...]
-      <c r="G154" s="18">
+      <c r="F154" s="10">
+        <v>0</v>
+      </c>
+      <c r="G154" s="17">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A155" s="27">
         <v>131</v>
       </c>
       <c r="B155" s="11"/>
       <c r="C155" s="12" t="s">
         <v>295</v>
       </c>
       <c r="D155" s="13" t="s">
         <v>296</v>
       </c>
       <c r="E155" s="22">
-        <v>1550.0</v>
+        <v>3100.0</v>
       </c>
       <c r="F155" s="14">
         <v>0</v>
       </c>
       <c r="G155" s="18">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A156" s="25">
+      <c r="A156" s="27">
         <v>132</v>
       </c>
-      <c r="B156" s="7"/>
-      <c r="C156" s="8" t="s">
+      <c r="B156" s="11"/>
+      <c r="C156" s="12" t="s">
         <v>297</v>
       </c>
-      <c r="D156" s="9" t="s">
+      <c r="D156" s="13" t="s">
         <v>298</v>
       </c>
-      <c r="E156" s="21">
-[...5 lines deleted...]
-      <c r="G156" s="17">
+      <c r="E156" s="22">
+        <v>1550.0</v>
+      </c>
+      <c r="F156" s="14">
+        <v>0</v>
+      </c>
+      <c r="G156" s="18">
         <f>E156*F156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A157" s="25">
         <v>133</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>300</v>
       </c>
       <c r="E157" s="21">
-        <v>2300.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F157" s="10">
         <v>0</v>
       </c>
       <c r="G157" s="17">
         <f>E157*F157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A158" s="27">
+      <c r="A158" s="25">
         <v>134</v>
       </c>
-      <c r="B158" s="11"/>
-      <c r="C158" s="12" t="s">
+      <c r="B158" s="7"/>
+      <c r="C158" s="8" t="s">
         <v>301</v>
       </c>
-      <c r="D158" s="13" t="s">
+      <c r="D158" s="9" t="s">
         <v>302</v>
       </c>
-      <c r="E158" s="22">
-[...5 lines deleted...]
-      <c r="G158" s="18">
+      <c r="E158" s="21">
+        <v>2300.0</v>
+      </c>
+      <c r="F158" s="10">
+        <v>0</v>
+      </c>
+      <c r="G158" s="17">
         <f>E158*F158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A159" s="25">
         <v>135</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
         <v>303</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>304</v>
       </c>
       <c r="E159" s="21">
-        <v>4500.0</v>
+        <v>1150.0</v>
       </c>
       <c r="F159" s="10">
         <v>0</v>
       </c>
       <c r="G159" s="17">
         <f>E159*F159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A160" s="25">
         <v>136</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>306</v>
       </c>
       <c r="E160" s="21">
-        <v>2000.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F160" s="10">
         <v>0</v>
       </c>
       <c r="G160" s="17">
         <f>E160*F160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A161" s="25">
         <v>137</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D161" s="9" t="s">
         <v>308</v>
       </c>
       <c r="E161" s="21">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F161" s="10">
         <v>0</v>
       </c>
       <c r="G161" s="17">
         <f>E161*F161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A162" s="25">
         <v>138</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
         <v>309</v>
       </c>
       <c r="D162" s="9" t="s">
         <v>310</v>
       </c>
       <c r="E162" s="21">
-        <v>7880.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F162" s="10">
         <v>0</v>
       </c>
       <c r="G162" s="17">
         <f>E162*F162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A163" s="25">
         <v>139</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
         <v>311</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>312</v>
       </c>
       <c r="E163" s="21">
-        <v>3940.0</v>
+        <v>7880.0</v>
       </c>
       <c r="F163" s="10">
         <v>0</v>
       </c>
       <c r="G163" s="17">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A164" s="25">
         <v>140</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>314</v>
       </c>
       <c r="E164" s="21">
-        <v>1970.0</v>
+        <v>3940.0</v>
       </c>
       <c r="F164" s="10">
         <v>0</v>
       </c>
       <c r="G164" s="17">
         <f>E164*F164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A165" s="25">
         <v>141</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>316</v>
       </c>
       <c r="E165" s="21">
-        <v>3900.0</v>
+        <v>1970.0</v>
       </c>
       <c r="F165" s="10">
         <v>0</v>
       </c>
       <c r="G165" s="17">
         <f>E165*F165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A166" s="25">
         <v>142</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>318</v>
       </c>
       <c r="E166" s="21">
-        <v>2000.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F166" s="10">
         <v>0</v>
       </c>
       <c r="G166" s="17">
         <f>E166*F166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A167" s="25">
         <v>143</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>320</v>
       </c>
       <c r="E167" s="21">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F167" s="10">
         <v>0</v>
       </c>
       <c r="G167" s="17">
         <f>E167*F167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A168" s="27">
+      <c r="A168" s="25">
         <v>144</v>
       </c>
-      <c r="B168" s="11"/>
-      <c r="C168" s="12" t="s">
+      <c r="B168" s="7"/>
+      <c r="C168" s="8" t="s">
         <v>321</v>
       </c>
-      <c r="D168" s="13" t="s">
+      <c r="D168" s="9" t="s">
         <v>322</v>
       </c>
-      <c r="E168" s="22">
-[...5 lines deleted...]
-      <c r="G168" s="18">
+      <c r="E168" s="21">
+        <v>1000.0</v>
+      </c>
+      <c r="F168" s="10">
+        <v>0</v>
+      </c>
+      <c r="G168" s="17">
         <f>E168*F168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A169" s="27">
         <v>145</v>
       </c>
       <c r="B169" s="11"/>
       <c r="C169" s="12" t="s">
         <v>323</v>
       </c>
       <c r="D169" s="13" t="s">
         <v>324</v>
       </c>
       <c r="E169" s="22">
-        <v>5250.0</v>
+        <v>10510.0</v>
       </c>
       <c r="F169" s="14">
         <v>0</v>
       </c>
       <c r="G169" s="18">
         <f>E169*F169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A170" s="25">
+      <c r="A170" s="27">
         <v>146</v>
       </c>
-      <c r="B170" s="7"/>
-      <c r="C170" s="8" t="s">
+      <c r="B170" s="11"/>
+      <c r="C170" s="12" t="s">
         <v>325</v>
       </c>
-      <c r="D170" s="9" t="s">
+      <c r="D170" s="13" t="s">
         <v>326</v>
       </c>
-      <c r="E170" s="21">
-[...5 lines deleted...]
-      <c r="G170" s="17">
+      <c r="E170" s="22">
+        <v>5250.0</v>
+      </c>
+      <c r="F170" s="14">
+        <v>0</v>
+      </c>
+      <c r="G170" s="18">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A171" s="25">
         <v>147</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
         <v>327</v>
       </c>
       <c r="D171" s="9" t="s">
         <v>328</v>
       </c>
       <c r="E171" s="21">
-        <v>7230.0</v>
+        <v>2630.0</v>
       </c>
       <c r="F171" s="10">
         <v>0</v>
       </c>
       <c r="G171" s="17">
         <f>E171*F171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A172" s="25">
         <v>148</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>330</v>
       </c>
       <c r="E172" s="21">
-        <v>3620.0</v>
+        <v>7230.0</v>
       </c>
       <c r="F172" s="10">
         <v>0</v>
       </c>
       <c r="G172" s="17">
         <f>E172*F172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A173" s="27">
+      <c r="A173" s="25">
         <v>149</v>
       </c>
-      <c r="B173" s="11"/>
-      <c r="C173" s="12" t="s">
+      <c r="B173" s="7"/>
+      <c r="C173" s="8" t="s">
         <v>331</v>
       </c>
-      <c r="D173" s="13" t="s">
+      <c r="D173" s="9" t="s">
         <v>332</v>
       </c>
-      <c r="E173" s="22">
+      <c r="E173" s="21">
+        <v>3620.0</v>
+      </c>
+      <c r="F173" s="10">
+        <v>0</v>
+      </c>
+      <c r="G173" s="17">
+        <f>E173*F173</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A174" s="27">
+        <v>150</v>
+      </c>
+      <c r="B174" s="11"/>
+      <c r="C174" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="D174" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="E174" s="22">
         <v>1810.0</v>
       </c>
-      <c r="F173" s="14">
-[...18 lines deleted...]
-      <c r="E174" s="21">
+      <c r="F174" s="14">
+        <v>0</v>
+      </c>
+      <c r="G174" s="18">
+        <f>E174*F174</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A175" s="25">
+        <v>151</v>
+      </c>
+      <c r="B175" s="7"/>
+      <c r="C175" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="D175" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="E175" s="21">
         <v>4540.0</v>
       </c>
-      <c r="F174" s="10">
-[...18 lines deleted...]
-      <c r="E175" s="22">
+      <c r="F175" s="10">
+        <v>0</v>
+      </c>
+      <c r="G175" s="17">
+        <f>E175*F175</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A176" s="27">
+        <v>152</v>
+      </c>
+      <c r="B176" s="11"/>
+      <c r="C176" s="12" t="s">
+        <v>337</v>
+      </c>
+      <c r="D176" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="E176" s="22">
         <v>3680.0</v>
       </c>
-      <c r="F175" s="14">
-[...18 lines deleted...]
-      <c r="E176" s="21">
+      <c r="F176" s="14">
+        <v>0</v>
+      </c>
+      <c r="G176" s="18">
+        <f>E176*F176</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A177" s="25">
+        <v>153</v>
+      </c>
+      <c r="B177" s="7"/>
+      <c r="C177" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="D177" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="E177" s="21">
         <v>2270.0</v>
       </c>
-      <c r="F176" s="10">
-[...24 lines deleted...]
-      <c r="G177" s="18">
+      <c r="F177" s="10">
+        <v>0</v>
+      </c>
+      <c r="G177" s="17">
         <f>E177*F177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A178" s="27">
         <v>154</v>
       </c>
       <c r="B178" s="11"/>
       <c r="C178" s="12" t="s">
         <v>341</v>
       </c>
       <c r="D178" s="13" t="s">
         <v>342</v>
       </c>
       <c r="E178" s="22">
-        <v>1130.0</v>
+        <v>1840.0</v>
       </c>
       <c r="F178" s="14">
         <v>0</v>
       </c>
       <c r="G178" s="18">
         <f>E178*F178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A179" s="25">
+      <c r="A179" s="27">
         <v>155</v>
       </c>
-      <c r="B179" s="7"/>
-      <c r="C179" s="8" t="s">
+      <c r="B179" s="11"/>
+      <c r="C179" s="12" t="s">
         <v>343</v>
       </c>
-      <c r="D179" s="9" t="s">
+      <c r="D179" s="13" t="s">
         <v>344</v>
       </c>
-      <c r="E179" s="21">
+      <c r="E179" s="22">
+        <v>1130.0</v>
+      </c>
+      <c r="F179" s="14">
+        <v>0</v>
+      </c>
+      <c r="G179" s="18">
+        <f>E179*F179</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A180" s="25">
+        <v>156</v>
+      </c>
+      <c r="B180" s="7"/>
+      <c r="C180" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="D180" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="E180" s="21">
         <v>920.0</v>
       </c>
-      <c r="F179" s="10">
-[...24 lines deleted...]
-      <c r="G180" s="18">
+      <c r="F180" s="10">
+        <v>0</v>
+      </c>
+      <c r="G180" s="17">
         <f>E180*F180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A181" s="27">
         <v>157</v>
       </c>
       <c r="B181" s="11"/>
       <c r="C181" s="12" t="s">
         <v>347</v>
       </c>
       <c r="D181" s="13" t="s">
         <v>348</v>
       </c>
       <c r="E181" s="22">
-        <v>2260.0</v>
+        <v>4520.0</v>
       </c>
       <c r="F181" s="14">
         <v>0</v>
       </c>
       <c r="G181" s="18">
         <f>E181*F181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A182" s="27">
         <v>158</v>
       </c>
       <c r="B182" s="11"/>
       <c r="C182" s="12" t="s">
         <v>349</v>
       </c>
       <c r="D182" s="13" t="s">
         <v>350</v>
       </c>
       <c r="E182" s="22">
-        <v>1130.0</v>
+        <v>2260.0</v>
       </c>
       <c r="F182" s="14">
         <v>0</v>
       </c>
       <c r="G182" s="18">
         <f>E182*F182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A183" s="25">
+      <c r="A183" s="27">
         <v>159</v>
       </c>
-      <c r="B183" s="7"/>
-      <c r="C183" s="8" t="s">
+      <c r="B183" s="11"/>
+      <c r="C183" s="12" t="s">
         <v>351</v>
       </c>
-      <c r="D183" s="9" t="s">
+      <c r="D183" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="E183" s="21">
-[...5 lines deleted...]
-      <c r="G183" s="17">
+      <c r="E183" s="22">
+        <v>1130.0</v>
+      </c>
+      <c r="F183" s="14">
+        <v>0</v>
+      </c>
+      <c r="G183" s="18">
         <f>E183*F183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A184" s="25">
         <v>160</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
         <v>353</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>354</v>
       </c>
       <c r="E184" s="21">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F184" s="10">
         <v>0</v>
       </c>
       <c r="G184" s="17">
         <f>E184*F184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A185" s="25">
         <v>161</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D185" s="9" t="s">
         <v>356</v>
       </c>
       <c r="E185" s="21">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F185" s="10">
         <v>0</v>
       </c>
       <c r="G185" s="17">
         <f>E185*F185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A186" s="25">
+      <c r="A186" s="27">
         <v>162</v>
       </c>
-      <c r="B186" s="7"/>
-      <c r="C186" s="8" t="s">
+      <c r="B186" s="11"/>
+      <c r="C186" s="12" t="s">
         <v>357</v>
       </c>
-      <c r="D186" s="9" t="s">
+      <c r="D186" s="13" t="s">
         <v>358</v>
       </c>
-      <c r="E186" s="21">
+      <c r="E186" s="22">
+        <v>1000.0</v>
+      </c>
+      <c r="F186" s="14">
+        <v>0</v>
+      </c>
+      <c r="G186" s="18">
+        <f>E186*F186</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A187" s="25">
+        <v>163</v>
+      </c>
+      <c r="B187" s="7"/>
+      <c r="C187" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="D187" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="E187" s="21">
         <v>4700.0</v>
       </c>
-      <c r="F186" s="10">
-[...24 lines deleted...]
-      <c r="G187" s="18">
+      <c r="F187" s="10">
+        <v>0</v>
+      </c>
+      <c r="G187" s="17">
         <f>E187*F187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A188" s="27">
         <v>164</v>
       </c>
       <c r="B188" s="11"/>
       <c r="C188" s="12" t="s">
         <v>361</v>
       </c>
       <c r="D188" s="13" t="s">
         <v>362</v>
       </c>
       <c r="E188" s="22">
-        <v>1180.0</v>
+        <v>2350.0</v>
       </c>
       <c r="F188" s="14">
         <v>0</v>
       </c>
       <c r="G188" s="18">
         <f>E188*F188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A189" s="25">
+      <c r="A189" s="27">
         <v>165</v>
       </c>
-      <c r="B189" s="7"/>
-      <c r="C189" s="8" t="s">
+      <c r="B189" s="11"/>
+      <c r="C189" s="12" t="s">
         <v>363</v>
       </c>
-      <c r="D189" s="9" t="s">
+      <c r="D189" s="13" t="s">
         <v>364</v>
       </c>
-      <c r="E189" s="21">
-[...5 lines deleted...]
-      <c r="G189" s="17">
+      <c r="E189" s="22">
+        <v>1180.0</v>
+      </c>
+      <c r="F189" s="14">
+        <v>0</v>
+      </c>
+      <c r="G189" s="18">
         <f>E189*F189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A190" s="25">
         <v>166</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
         <v>365</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>366</v>
       </c>
       <c r="E190" s="21">
-        <v>2050.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F190" s="10">
         <v>0</v>
       </c>
       <c r="G190" s="17">
         <f>E190*F190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A191" s="27">
         <v>167</v>
       </c>
       <c r="B191" s="11"/>
       <c r="C191" s="12" t="s">
         <v>367</v>
       </c>
       <c r="D191" s="13" t="s">
         <v>368</v>
       </c>
       <c r="E191" s="22">
-        <v>1020.0</v>
+        <v>2050.0</v>
       </c>
       <c r="F191" s="14">
         <v>0</v>
       </c>
       <c r="G191" s="18">
         <f>E191*F191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A192" s="25">
+      <c r="A192" s="27">
         <v>168</v>
       </c>
-      <c r="B192" s="7"/>
-      <c r="C192" s="8" t="s">
+      <c r="B192" s="11"/>
+      <c r="C192" s="12" t="s">
         <v>369</v>
       </c>
-      <c r="D192" s="9" t="s">
+      <c r="D192" s="13" t="s">
         <v>370</v>
       </c>
-      <c r="E192" s="21">
+      <c r="E192" s="22">
+        <v>1020.0</v>
+      </c>
+      <c r="F192" s="14">
+        <v>0</v>
+      </c>
+      <c r="G192" s="18">
+        <f>E192*F192</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A193" s="25">
+        <v>169</v>
+      </c>
+      <c r="B193" s="7"/>
+      <c r="C193" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="D193" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="E193" s="21">
         <v>4100.0</v>
       </c>
-      <c r="F192" s="10">
-[...24 lines deleted...]
-      <c r="G193" s="18">
+      <c r="F193" s="10">
+        <v>0</v>
+      </c>
+      <c r="G193" s="17">
         <f>E193*F193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A194" s="27">
         <v>170</v>
       </c>
       <c r="B194" s="11"/>
       <c r="C194" s="12" t="s">
         <v>373</v>
       </c>
       <c r="D194" s="13" t="s">
         <v>374</v>
       </c>
       <c r="E194" s="22">
-        <v>1030.0</v>
+        <v>2050.0</v>
       </c>
       <c r="F194" s="14">
         <v>0</v>
       </c>
       <c r="G194" s="18">
         <f>E194*F194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A195" s="25">
+      <c r="A195" s="27">
         <v>171</v>
       </c>
-      <c r="B195" s="7"/>
-      <c r="C195" s="8" t="s">
+      <c r="B195" s="11"/>
+      <c r="C195" s="12" t="s">
         <v>375</v>
       </c>
-      <c r="D195" s="9" t="s">
+      <c r="D195" s="13" t="s">
         <v>376</v>
       </c>
-      <c r="E195" s="21">
-[...5 lines deleted...]
-      <c r="G195" s="17">
+      <c r="E195" s="22">
+        <v>1030.0</v>
+      </c>
+      <c r="F195" s="14">
+        <v>0</v>
+      </c>
+      <c r="G195" s="18">
         <f>E195*F195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A196" s="25">
         <v>172</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
         <v>377</v>
       </c>
       <c r="D196" s="9" t="s">
         <v>378</v>
       </c>
       <c r="E196" s="21">
-        <v>3950.0</v>
+        <v>7900.0</v>
       </c>
       <c r="F196" s="10">
         <v>0</v>
       </c>
       <c r="G196" s="17">
         <f>E196*F196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A197" s="27">
+      <c r="A197" s="25">
         <v>173</v>
       </c>
-      <c r="B197" s="11"/>
-      <c r="C197" s="12" t="s">
+      <c r="B197" s="7"/>
+      <c r="C197" s="8" t="s">
         <v>379</v>
       </c>
-      <c r="D197" s="13" t="s">
+      <c r="D197" s="9" t="s">
         <v>380</v>
       </c>
-      <c r="E197" s="22">
+      <c r="E197" s="21">
+        <v>3950.0</v>
+      </c>
+      <c r="F197" s="10">
+        <v>0</v>
+      </c>
+      <c r="G197" s="17">
+        <f>E197*F197</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A198" s="27">
+        <v>174</v>
+      </c>
+      <c r="B198" s="11"/>
+      <c r="C198" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="D198" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="E198" s="22">
         <v>1980.0</v>
       </c>
-      <c r="F197" s="14">
-[...18 lines deleted...]
-      <c r="E198" s="21">
+      <c r="F198" s="14">
+        <v>0</v>
+      </c>
+      <c r="G198" s="18">
+        <f>E198*F198</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A199" s="25">
+        <v>175</v>
+      </c>
+      <c r="B199" s="7"/>
+      <c r="C199" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D199" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="E199" s="21">
         <v>3900.0</v>
       </c>
-      <c r="F198" s="10">
-[...24 lines deleted...]
-      <c r="G199" s="18">
+      <c r="F199" s="10">
+        <v>0</v>
+      </c>
+      <c r="G199" s="17">
         <f>E199*F199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A200" s="27">
         <v>176</v>
       </c>
       <c r="B200" s="11"/>
       <c r="C200" s="12" t="s">
         <v>385</v>
       </c>
       <c r="D200" s="13" t="s">
         <v>386</v>
       </c>
       <c r="E200" s="22">
-        <v>1180.0</v>
+        <v>2350.0</v>
       </c>
       <c r="F200" s="14">
         <v>0</v>
       </c>
       <c r="G200" s="18">
         <f>E200*F200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A201" s="25">
+      <c r="A201" s="27">
         <v>177</v>
       </c>
-      <c r="B201" s="7"/>
-      <c r="C201" s="8" t="s">
+      <c r="B201" s="11"/>
+      <c r="C201" s="12" t="s">
         <v>387</v>
       </c>
-      <c r="D201" s="9" t="s">
+      <c r="D201" s="13" t="s">
         <v>388</v>
       </c>
-      <c r="E201" s="21">
-[...5 lines deleted...]
-      <c r="G201" s="17">
+      <c r="E201" s="22">
+        <v>1180.0</v>
+      </c>
+      <c r="F201" s="14">
+        <v>0</v>
+      </c>
+      <c r="G201" s="18">
         <f>E201*F201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A202" s="27">
         <v>178</v>
       </c>
       <c r="B202" s="11"/>
       <c r="C202" s="12" t="s">
         <v>389</v>
       </c>
       <c r="D202" s="13" t="s">
         <v>390</v>
       </c>
       <c r="E202" s="22">
-        <v>2000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F202" s="14">
         <v>0</v>
       </c>
       <c r="G202" s="18">
         <f>E202*F202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A203" s="27">
         <v>179</v>
       </c>
       <c r="B203" s="11"/>
       <c r="C203" s="12" t="s">
         <v>391</v>
       </c>
       <c r="D203" s="13" t="s">
         <v>392</v>
       </c>
       <c r="E203" s="22">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F203" s="14">
         <v>0</v>
       </c>
       <c r="G203" s="18">
         <f>E203*F203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A204" s="27">
         <v>180</v>
       </c>
       <c r="B204" s="11"/>
       <c r="C204" s="12" t="s">
         <v>393</v>
       </c>
       <c r="D204" s="13" t="s">
         <v>394</v>
       </c>
       <c r="E204" s="22">
-        <v>3790.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F204" s="14">
         <v>0</v>
       </c>
       <c r="G204" s="18">
         <f>E204*F204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A205" s="27">
         <v>181</v>
       </c>
       <c r="B205" s="11"/>
       <c r="C205" s="12" t="s">
         <v>395</v>
       </c>
       <c r="D205" s="13" t="s">
         <v>396</v>
       </c>
       <c r="E205" s="22">
-        <v>1890.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F205" s="14">
         <v>0</v>
       </c>
       <c r="G205" s="18">
         <f>E205*F205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A206" s="27">
         <v>182</v>
       </c>
       <c r="B206" s="11"/>
       <c r="C206" s="12" t="s">
         <v>397</v>
       </c>
       <c r="D206" s="13" t="s">
         <v>398</v>
       </c>
       <c r="E206" s="22">
-        <v>950.0</v>
+        <v>1890.0</v>
       </c>
       <c r="F206" s="14">
         <v>0</v>
       </c>
       <c r="G206" s="18">
         <f>E206*F206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A207" s="25">
+      <c r="A207" s="27">
         <v>183</v>
       </c>
-      <c r="B207" s="7"/>
-      <c r="C207" s="8" t="s">
+      <c r="B207" s="11"/>
+      <c r="C207" s="12" t="s">
         <v>399</v>
       </c>
-      <c r="D207" s="9" t="s">
+      <c r="D207" s="13" t="s">
         <v>400</v>
       </c>
-      <c r="E207" s="21">
-[...5 lines deleted...]
-      <c r="G207" s="17">
+      <c r="E207" s="22">
+        <v>950.0</v>
+      </c>
+      <c r="F207" s="14">
+        <v>0</v>
+      </c>
+      <c r="G207" s="18">
         <f>E207*F207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A208" s="25">
         <v>184</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D208" s="9" t="s">
         <v>402</v>
       </c>
       <c r="E208" s="21">
-        <v>2250.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F208" s="10">
         <v>0</v>
       </c>
       <c r="G208" s="17">
         <f>E208*F208</f>
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A209" s="25">
         <v>185</v>
       </c>
       <c r="B209" s="7"/>
       <c r="C209" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D209" s="9" t="s">
         <v>404</v>
       </c>
       <c r="E209" s="21">
-        <v>1130.0</v>
+        <v>2250.0</v>
       </c>
       <c r="F209" s="10">
         <v>0</v>
       </c>
       <c r="G209" s="17">
         <f>E209*F209</f>
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A210" s="25">
         <v>186</v>
       </c>
       <c r="B210" s="7"/>
       <c r="C210" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D210" s="9" t="s">
         <v>406</v>
       </c>
       <c r="E210" s="21">
-        <v>5300.0</v>
+        <v>1130.0</v>
       </c>
       <c r="F210" s="10">
         <v>0</v>
       </c>
       <c r="G210" s="17">
         <f>E210*F210</f>
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A211" s="27">
+      <c r="A211" s="25">
         <v>187</v>
       </c>
-      <c r="B211" s="11"/>
-      <c r="C211" s="12" t="s">
+      <c r="B211" s="7"/>
+      <c r="C211" s="8" t="s">
         <v>407</v>
       </c>
-      <c r="D211" s="13" t="s">
+      <c r="D211" s="9" t="s">
         <v>408</v>
       </c>
-      <c r="E211" s="22">
-[...5 lines deleted...]
-      <c r="G211" s="18">
+      <c r="E211" s="21">
+        <v>5300.0</v>
+      </c>
+      <c r="F211" s="10">
+        <v>0</v>
+      </c>
+      <c r="G211" s="17">
         <f>E211*F211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A212" s="27">
         <v>188</v>
       </c>
       <c r="B212" s="11"/>
       <c r="C212" s="12" t="s">
         <v>409</v>
       </c>
       <c r="D212" s="13" t="s">
         <v>410</v>
       </c>
       <c r="E212" s="22">
-        <v>1320.0</v>
+        <v>2650.0</v>
       </c>
       <c r="F212" s="14">
         <v>0</v>
       </c>
       <c r="G212" s="18">
         <f>E212*F212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A213" s="27">
         <v>189</v>
       </c>
       <c r="B213" s="11"/>
       <c r="C213" s="12" t="s">
         <v>411</v>
       </c>
       <c r="D213" s="13" t="s">
         <v>412</v>
       </c>
       <c r="E213" s="22">
-        <v>0.0</v>
+        <v>1320.0</v>
       </c>
       <c r="F213" s="14">
         <v>0</v>
       </c>
       <c r="G213" s="18">
         <f>E213*F213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A214" s="27">
         <v>190</v>
       </c>
       <c r="B214" s="11"/>
       <c r="C214" s="12" t="s">
         <v>413</v>
       </c>
       <c r="D214" s="13" t="s">
         <v>414</v>
       </c>
       <c r="E214" s="22">
         <v>0.0</v>
       </c>
       <c r="F214" s="14">
         <v>0</v>
       </c>
       <c r="G214" s="18">
         <f>E214*F214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A215" s="25">
+      <c r="A215" s="27">
         <v>191</v>
       </c>
-      <c r="B215" s="7"/>
-      <c r="C215" s="8" t="s">
+      <c r="B215" s="11"/>
+      <c r="C215" s="12" t="s">
         <v>415</v>
       </c>
-      <c r="D215" s="9" t="s">
+      <c r="D215" s="13" t="s">
         <v>416</v>
       </c>
-      <c r="E215" s="21">
-[...5 lines deleted...]
-      <c r="G215" s="17">
+      <c r="E215" s="22">
+        <v>0.0</v>
+      </c>
+      <c r="F215" s="14">
+        <v>0</v>
+      </c>
+      <c r="G215" s="18">
         <f>E215*F215</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A216" s="25">
         <v>192</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
         <v>417</v>
       </c>
       <c r="D216" s="9" t="s">
         <v>418</v>
       </c>
       <c r="E216" s="21">
-        <v>2050.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F216" s="10">
         <v>0</v>
       </c>
       <c r="G216" s="17">
         <f>E216*F216</f>
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A217" s="25">
         <v>193</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
         <v>419</v>
       </c>
       <c r="D217" s="9" t="s">
         <v>420</v>
       </c>
       <c r="E217" s="21">
-        <v>1030.0</v>
+        <v>2050.0</v>
       </c>
       <c r="F217" s="10">
         <v>0</v>
       </c>
       <c r="G217" s="17">
         <f>E217*F217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A218" s="25">
         <v>194</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
         <v>421</v>
       </c>
       <c r="D218" s="9" t="s">
         <v>422</v>
       </c>
       <c r="E218" s="21">
-        <v>3950.0</v>
+        <v>1030.0</v>
       </c>
       <c r="F218" s="10">
         <v>0</v>
       </c>
       <c r="G218" s="17">
         <f>E218*F218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A219" s="27">
+      <c r="A219" s="25">
         <v>195</v>
       </c>
-      <c r="B219" s="11"/>
-      <c r="C219" s="12" t="s">
+      <c r="B219" s="7"/>
+      <c r="C219" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="D219" s="13" t="s">
+      <c r="D219" s="9" t="s">
         <v>424</v>
       </c>
-      <c r="E219" s="22">
+      <c r="E219" s="21">
+        <v>3950.0</v>
+      </c>
+      <c r="F219" s="10">
+        <v>0</v>
+      </c>
+      <c r="G219" s="17">
+        <f>E219*F219</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A220" s="27">
+        <v>196</v>
+      </c>
+      <c r="B220" s="11"/>
+      <c r="C220" s="12" t="s">
+        <v>425</v>
+      </c>
+      <c r="D220" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="E220" s="22">
         <v>2350.0</v>
       </c>
-      <c r="F219" s="14">
-[...24 lines deleted...]
-      <c r="G220" s="17">
+      <c r="F220" s="14">
+        <v>0</v>
+      </c>
+      <c r="G220" s="18">
         <f>E220*F220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A221" s="25">
         <v>197</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>428</v>
       </c>
       <c r="E221" s="21">
-        <v>5250.0</v>
+        <v>1180.0</v>
       </c>
       <c r="F221" s="10">
         <v>0</v>
       </c>
       <c r="G221" s="17">
         <f>E221*F221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A222" s="27">
         <v>198</v>
       </c>
       <c r="B222" s="11"/>
       <c r="C222" s="12" t="s">
         <v>429</v>
       </c>
       <c r="D222" s="13" t="s">
         <v>430</v>
       </c>
       <c r="E222" s="22">
-        <v>2630.0</v>
+        <v>5250.0</v>
       </c>
       <c r="F222" s="14">
         <v>0</v>
       </c>
       <c r="G222" s="18">
         <f>E222*F222</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A223" s="27">
+      <c r="A223" s="25">
         <v>199</v>
       </c>
-      <c r="B223" s="11"/>
-      <c r="C223" s="12" t="s">
+      <c r="B223" s="7"/>
+      <c r="C223" s="8" t="s">
         <v>431</v>
       </c>
-      <c r="D223" s="13" t="s">
+      <c r="D223" s="9" t="s">
         <v>432</v>
       </c>
-      <c r="E223" s="22">
+      <c r="E223" s="21">
+        <v>2630.0</v>
+      </c>
+      <c r="F223" s="10">
+        <v>0</v>
+      </c>
+      <c r="G223" s="17">
+        <f>E223*F223</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A224" s="27">
+        <v>200</v>
+      </c>
+      <c r="B224" s="11"/>
+      <c r="C224" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="D224" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="E224" s="22">
         <v>1310.0</v>
       </c>
-      <c r="F223" s="14">
-[...24 lines deleted...]
-      <c r="G224" s="17">
+      <c r="F224" s="14">
+        <v>0</v>
+      </c>
+      <c r="G224" s="18">
         <f>E224*F224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A225" s="25">
         <v>201</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
         <v>435</v>
       </c>
       <c r="D225" s="9" t="s">
         <v>436</v>
       </c>
       <c r="E225" s="21">
-        <v>3100.0</v>
+        <v>6200.0</v>
       </c>
       <c r="F225" s="10">
         <v>0</v>
       </c>
       <c r="G225" s="17">
         <f>E225*F225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A226" s="27">
         <v>202</v>
       </c>
       <c r="B226" s="11"/>
       <c r="C226" s="12" t="s">
         <v>437</v>
       </c>
       <c r="D226" s="13" t="s">
         <v>438</v>
       </c>
       <c r="E226" s="22">
-        <v>1550.0</v>
+        <v>3100.0</v>
       </c>
       <c r="F226" s="14">
         <v>0</v>
       </c>
       <c r="G226" s="18">
         <f>E226*F226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A227" s="27">
         <v>203</v>
       </c>
       <c r="B227" s="11"/>
       <c r="C227" s="12" t="s">
         <v>439</v>
       </c>
       <c r="D227" s="13" t="s">
         <v>440</v>
       </c>
       <c r="E227" s="22">
-        <v>4200.0</v>
+        <v>1550.0</v>
       </c>
       <c r="F227" s="14">
         <v>0</v>
       </c>
       <c r="G227" s="18">
         <f>E227*F227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A228" s="25">
+      <c r="A228" s="27">
         <v>204</v>
       </c>
-      <c r="B228" s="7"/>
-      <c r="C228" s="8" t="s">
+      <c r="B228" s="11"/>
+      <c r="C228" s="12" t="s">
         <v>441</v>
       </c>
-      <c r="D228" s="9" t="s">
+      <c r="D228" s="13" t="s">
         <v>442</v>
       </c>
-      <c r="E228" s="21">
-[...5 lines deleted...]
-      <c r="G228" s="17">
+      <c r="E228" s="22">
+        <v>4200.0</v>
+      </c>
+      <c r="F228" s="14">
+        <v>0</v>
+      </c>
+      <c r="G228" s="18">
         <f>E228*F228</f>
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A229" s="27">
         <v>205</v>
       </c>
       <c r="B229" s="11"/>
       <c r="C229" s="12" t="s">
         <v>443</v>
       </c>
       <c r="D229" s="13" t="s">
         <v>444</v>
       </c>
       <c r="E229" s="22">
-        <v>1050.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F229" s="14">
         <v>0</v>
       </c>
       <c r="G229" s="18">
         <f>E229*F229</f>
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A230" s="27">
         <v>206</v>
       </c>
       <c r="B230" s="11"/>
       <c r="C230" s="12" t="s">
         <v>445</v>
       </c>
       <c r="D230" s="13" t="s">
         <v>446</v>
       </c>
       <c r="E230" s="22">
-        <v>4800.0</v>
+        <v>1050.0</v>
       </c>
       <c r="F230" s="14">
         <v>0</v>
       </c>
       <c r="G230" s="18">
         <f>E230*F230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A231" s="27">
         <v>207</v>
       </c>
       <c r="B231" s="11"/>
       <c r="C231" s="12" t="s">
         <v>447</v>
       </c>
       <c r="D231" s="13" t="s">
         <v>448</v>
       </c>
       <c r="E231" s="22">
-        <v>2400.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F231" s="14">
         <v>0</v>
       </c>
       <c r="G231" s="18">
         <f>E231*F231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A232" s="27">
         <v>208</v>
       </c>
       <c r="B232" s="11"/>
       <c r="C232" s="12" t="s">
         <v>449</v>
       </c>
       <c r="D232" s="13" t="s">
         <v>450</v>
       </c>
       <c r="E232" s="22">
-        <v>1200.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F232" s="14">
         <v>0</v>
       </c>
       <c r="G232" s="18">
         <f>E232*F232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A233" s="27">
         <v>209</v>
       </c>
       <c r="B233" s="11"/>
       <c r="C233" s="12" t="s">
         <v>451</v>
       </c>
       <c r="D233" s="13" t="s">
         <v>452</v>
       </c>
       <c r="E233" s="22">
-        <v>3790.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F233" s="14">
         <v>0</v>
       </c>
       <c r="G233" s="18">
         <f>E233*F233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A234" s="27">
         <v>210</v>
       </c>
       <c r="B234" s="11"/>
       <c r="C234" s="12" t="s">
         <v>453</v>
       </c>
       <c r="D234" s="13" t="s">
         <v>454</v>
       </c>
       <c r="E234" s="22">
-        <v>1890.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F234" s="14">
         <v>0</v>
       </c>
       <c r="G234" s="18">
         <f>E234*F234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A235" s="27">
         <v>211</v>
       </c>
       <c r="B235" s="11"/>
       <c r="C235" s="12" t="s">
         <v>455</v>
       </c>
       <c r="D235" s="13" t="s">
         <v>456</v>
       </c>
       <c r="E235" s="22">
-        <v>950.0</v>
+        <v>1890.0</v>
       </c>
       <c r="F235" s="14">
         <v>0</v>
       </c>
       <c r="G235" s="18">
         <f>E235*F235</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A236" s="27">
         <v>212</v>
       </c>
       <c r="B236" s="11"/>
       <c r="C236" s="12" t="s">
         <v>457</v>
       </c>
       <c r="D236" s="13" t="s">
         <v>458</v>
       </c>
       <c r="E236" s="22">
-        <v>4330.0</v>
+        <v>950.0</v>
       </c>
       <c r="F236" s="14">
         <v>0</v>
       </c>
       <c r="G236" s="18">
         <f>E236*F236</f>
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A237" s="27">
         <v>213</v>
       </c>
       <c r="B237" s="11"/>
       <c r="C237" s="12" t="s">
         <v>459</v>
       </c>
       <c r="D237" s="13" t="s">
         <v>460</v>
       </c>
       <c r="E237" s="22">
-        <v>2170.0</v>
+        <v>4330.0</v>
       </c>
       <c r="F237" s="14">
         <v>0</v>
       </c>
       <c r="G237" s="18">
         <f>E237*F237</f>
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A238" s="27">
         <v>214</v>
       </c>
       <c r="B238" s="11"/>
       <c r="C238" s="12" t="s">
         <v>461</v>
       </c>
       <c r="D238" s="13" t="s">
         <v>462</v>
       </c>
       <c r="E238" s="22">
-        <v>1080.0</v>
+        <v>2170.0</v>
       </c>
       <c r="F238" s="14">
         <v>0</v>
       </c>
       <c r="G238" s="18">
         <f>E238*F238</f>
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A239" s="25">
+      <c r="A239" s="27">
         <v>215</v>
       </c>
-      <c r="B239" s="7"/>
-      <c r="C239" s="8" t="s">
+      <c r="B239" s="11"/>
+      <c r="C239" s="12" t="s">
         <v>463</v>
       </c>
-      <c r="D239" s="9" t="s">
+      <c r="D239" s="13" t="s">
         <v>464</v>
       </c>
-      <c r="E239" s="21">
+      <c r="E239" s="22">
+        <v>1080.0</v>
+      </c>
+      <c r="F239" s="14">
+        <v>0</v>
+      </c>
+      <c r="G239" s="18">
+        <f>E239*F239</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A240" s="25">
+        <v>216</v>
+      </c>
+      <c r="B240" s="7"/>
+      <c r="C240" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="D240" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="E240" s="21">
         <v>3680.0</v>
       </c>
-      <c r="F239" s="10">
-[...18 lines deleted...]
-      <c r="E240" s="22">
+      <c r="F240" s="10">
+        <v>0</v>
+      </c>
+      <c r="G240" s="17">
+        <f>E240*F240</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A241" s="27">
+        <v>217</v>
+      </c>
+      <c r="B241" s="11"/>
+      <c r="C241" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="D241" s="13" t="s">
+        <v>468</v>
+      </c>
+      <c r="E241" s="22">
         <v>1840.0</v>
       </c>
-      <c r="F240" s="14">
-[...24 lines deleted...]
-      <c r="G241" s="17">
+      <c r="F241" s="14">
+        <v>0</v>
+      </c>
+      <c r="G241" s="18">
         <f>E241*F241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A242" s="25">
         <v>218</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
         <v>469</v>
       </c>
       <c r="D242" s="9" t="s">
         <v>470</v>
       </c>
       <c r="E242" s="21">
-        <v>7150.0</v>
+        <v>920.0</v>
       </c>
       <c r="F242" s="10">
         <v>0</v>
       </c>
       <c r="G242" s="17">
         <f>E242*F242</f>
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A243" s="27">
+      <c r="A243" s="25">
         <v>219</v>
       </c>
-      <c r="B243" s="11"/>
-      <c r="C243" s="12" t="s">
+      <c r="B243" s="7"/>
+      <c r="C243" s="8" t="s">
         <v>471</v>
       </c>
-      <c r="D243" s="13" t="s">
+      <c r="D243" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="E243" s="22">
-[...5 lines deleted...]
-      <c r="G243" s="18">
+      <c r="E243" s="21">
+        <v>7150.0</v>
+      </c>
+      <c r="F243" s="10">
+        <v>0</v>
+      </c>
+      <c r="G243" s="17">
         <f>E243*F243</f>
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A244" s="27">
         <v>220</v>
       </c>
       <c r="B244" s="11"/>
       <c r="C244" s="12" t="s">
         <v>473</v>
       </c>
       <c r="D244" s="13" t="s">
         <v>474</v>
       </c>
       <c r="E244" s="22">
-        <v>1790.0</v>
+        <v>3570.0</v>
       </c>
       <c r="F244" s="14">
         <v>0</v>
       </c>
       <c r="G244" s="18">
         <f>E244*F244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A245" s="27">
+      <c r="A245" s="25">
         <v>221</v>
       </c>
-      <c r="B245" s="11"/>
-      <c r="C245" s="12" t="s">
+      <c r="B245" s="7"/>
+      <c r="C245" s="8" t="s">
         <v>475</v>
       </c>
-      <c r="D245" s="13" t="s">
+      <c r="D245" s="9" t="s">
         <v>476</v>
       </c>
-      <c r="E245" s="22">
-[...5 lines deleted...]
-      <c r="G245" s="18">
+      <c r="E245" s="21">
+        <v>1790.0</v>
+      </c>
+      <c r="F245" s="10">
+        <v>0</v>
+      </c>
+      <c r="G245" s="17">
         <f>E245*F245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A246" s="27">
+      <c r="A246" s="25">
         <v>222</v>
       </c>
-      <c r="B246" s="11"/>
-      <c r="C246" s="12" t="s">
+      <c r="B246" s="7"/>
+      <c r="C246" s="8" t="s">
         <v>477</v>
       </c>
-      <c r="D246" s="13" t="s">
+      <c r="D246" s="9" t="s">
         <v>478</v>
       </c>
-      <c r="E246" s="22">
-[...5 lines deleted...]
-      <c r="G246" s="18">
+      <c r="E246" s="21">
+        <v>1160.0</v>
+      </c>
+      <c r="F246" s="10">
+        <v>0</v>
+      </c>
+      <c r="G246" s="17">
         <f>E246*F246</f>
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A247" s="27">
         <v>223</v>
       </c>
       <c r="B247" s="11"/>
       <c r="C247" s="12" t="s">
         <v>479</v>
       </c>
       <c r="D247" s="13" t="s">
         <v>480</v>
       </c>
       <c r="E247" s="22">
-        <v>1730.0</v>
+        <v>6940.0</v>
       </c>
       <c r="F247" s="14">
         <v>0</v>
       </c>
       <c r="G247" s="18">
         <f>E247*F247</f>
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A248" s="25">
+      <c r="A248" s="27">
         <v>224</v>
       </c>
-      <c r="B248" s="7"/>
-      <c r="C248" s="8" t="s">
+      <c r="B248" s="11"/>
+      <c r="C248" s="12" t="s">
         <v>481</v>
       </c>
-      <c r="D248" s="9" t="s">
+      <c r="D248" s="13" t="s">
         <v>482</v>
       </c>
-      <c r="E248" s="21">
+      <c r="E248" s="22">
+        <v>3470.0</v>
+      </c>
+      <c r="F248" s="14">
+        <v>0</v>
+      </c>
+      <c r="G248" s="18">
+        <f>E248*F248</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A249" s="27">
+        <v>225</v>
+      </c>
+      <c r="B249" s="11"/>
+      <c r="C249" s="12" t="s">
+        <v>483</v>
+      </c>
+      <c r="D249" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="E249" s="22">
+        <v>1730.0</v>
+      </c>
+      <c r="F249" s="14">
+        <v>0</v>
+      </c>
+      <c r="G249" s="18">
+        <f>E249*F249</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A250" s="25">
+        <v>226</v>
+      </c>
+      <c r="B250" s="7"/>
+      <c r="C250" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="E250" s="21">
         <v>4750.0</v>
       </c>
-      <c r="F248" s="10">
-[...18 lines deleted...]
-      <c r="E249" s="21">
+      <c r="F250" s="10">
+        <v>0</v>
+      </c>
+      <c r="G250" s="17">
+        <f>E250*F250</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A251" s="27">
+        <v>227</v>
+      </c>
+      <c r="B251" s="11"/>
+      <c r="C251" s="12" t="s">
+        <v>487</v>
+      </c>
+      <c r="D251" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="E251" s="22">
         <v>2380.0</v>
       </c>
-      <c r="F249" s="10">
-[...46 lines deleted...]
-      <c r="G251" s="17">
+      <c r="F251" s="14">
+        <v>0</v>
+      </c>
+      <c r="G251" s="18">
         <f>E251*F251</f>
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A252" s="27">
         <v>228</v>
       </c>
       <c r="B252" s="11"/>
       <c r="C252" s="12" t="s">
         <v>489</v>
       </c>
       <c r="D252" s="13" t="s">
         <v>490</v>
       </c>
       <c r="E252" s="22">
-        <v>2890.0</v>
+        <v>1190.0</v>
       </c>
       <c r="F252" s="14">
         <v>0</v>
       </c>
       <c r="G252" s="18">
         <f>E252*F252</f>
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A253" s="27">
+      <c r="A253" s="25">
         <v>229</v>
       </c>
-      <c r="B253" s="11"/>
-      <c r="C253" s="12" t="s">
+      <c r="B253" s="7"/>
+      <c r="C253" s="8" t="s">
         <v>491</v>
       </c>
-      <c r="D253" s="13" t="s">
+      <c r="D253" s="9" t="s">
         <v>492</v>
       </c>
-      <c r="E253" s="22">
+      <c r="E253" s="21">
+        <v>5780.0</v>
+      </c>
+      <c r="F253" s="10">
+        <v>0</v>
+      </c>
+      <c r="G253" s="17">
+        <f>E253*F253</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A254" s="27">
+        <v>230</v>
+      </c>
+      <c r="B254" s="11"/>
+      <c r="C254" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="D254" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="E254" s="22">
+        <v>2890.0</v>
+      </c>
+      <c r="F254" s="14">
+        <v>0</v>
+      </c>
+      <c r="G254" s="18">
+        <f>E254*F254</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A255" s="27">
+        <v>231</v>
+      </c>
+      <c r="B255" s="11"/>
+      <c r="C255" s="12" t="s">
+        <v>495</v>
+      </c>
+      <c r="D255" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="E255" s="22">
         <v>1450.0</v>
       </c>
-      <c r="F253" s="14">
-[...46 lines deleted...]
-      <c r="G255" s="17">
+      <c r="F255" s="14">
+        <v>0</v>
+      </c>
+      <c r="G255" s="18">
         <f>E255*F255</f>
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A256" s="27">
         <v>232</v>
       </c>
       <c r="B256" s="11"/>
       <c r="C256" s="12" t="s">
         <v>497</v>
       </c>
       <c r="D256" s="13" t="s">
         <v>498</v>
       </c>
       <c r="E256" s="22">
-        <v>1200.0</v>
+        <v>4800.0</v>
       </c>
       <c r="F256" s="14">
         <v>0</v>
       </c>
       <c r="G256" s="18">
         <f>E256*F256</f>
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A257" s="25">
         <v>233</v>
       </c>
       <c r="B257" s="7"/>
       <c r="C257" s="8" t="s">
         <v>499</v>
       </c>
       <c r="D257" s="9" t="s">
         <v>500</v>
       </c>
       <c r="E257" s="21">
-        <v>7250.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F257" s="10">
         <v>0</v>
       </c>
       <c r="G257" s="17">
         <f>E257*F257</f>
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A258" s="25">
+      <c r="A258" s="27">
         <v>234</v>
       </c>
-      <c r="B258" s="7"/>
-      <c r="C258" s="8" t="s">
+      <c r="B258" s="11"/>
+      <c r="C258" s="12" t="s">
         <v>501</v>
       </c>
-      <c r="D258" s="9" t="s">
+      <c r="D258" s="13" t="s">
         <v>502</v>
       </c>
-      <c r="E258" s="21">
+      <c r="E258" s="22">
+        <v>1200.0</v>
+      </c>
+      <c r="F258" s="14">
+        <v>0</v>
+      </c>
+      <c r="G258" s="18">
+        <f>E258*F258</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A259" s="25">
+        <v>235</v>
+      </c>
+      <c r="B259" s="7"/>
+      <c r="C259" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>504</v>
+      </c>
+      <c r="E259" s="21">
+        <v>7250.0</v>
+      </c>
+      <c r="F259" s="10">
+        <v>0</v>
+      </c>
+      <c r="G259" s="17">
+        <f>E259*F259</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A260" s="27">
+        <v>236</v>
+      </c>
+      <c r="B260" s="11"/>
+      <c r="C260" s="12" t="s">
+        <v>505</v>
+      </c>
+      <c r="D260" s="13" t="s">
+        <v>506</v>
+      </c>
+      <c r="E260" s="22">
         <v>3620.0</v>
       </c>
-      <c r="F258" s="10">
-[...46 lines deleted...]
-      <c r="G260" s="17">
+      <c r="F260" s="14">
+        <v>0</v>
+      </c>
+      <c r="G260" s="18">
         <f>E260*F260</f>
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A261" s="27">
         <v>237</v>
       </c>
       <c r="B261" s="11"/>
       <c r="C261" s="12" t="s">
         <v>507</v>
       </c>
       <c r="D261" s="13" t="s">
         <v>508</v>
       </c>
       <c r="E261" s="22">
-        <v>2260.0</v>
+        <v>1810.0</v>
       </c>
       <c r="F261" s="14">
         <v>0</v>
       </c>
       <c r="G261" s="18">
         <f>E261*F261</f>
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A262" s="27">
+      <c r="A262" s="25">
         <v>238</v>
       </c>
-      <c r="B262" s="11"/>
-      <c r="C262" s="12" t="s">
+      <c r="B262" s="7"/>
+      <c r="C262" s="8" t="s">
         <v>509</v>
       </c>
-      <c r="D262" s="13" t="s">
+      <c r="D262" s="9" t="s">
         <v>510</v>
       </c>
-      <c r="E262" s="22">
-[...5 lines deleted...]
-      <c r="G262" s="18">
+      <c r="E262" s="21">
+        <v>4520.0</v>
+      </c>
+      <c r="F262" s="10">
+        <v>0</v>
+      </c>
+      <c r="G262" s="17">
         <f>E262*F262</f>
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A263" s="27">
         <v>239</v>
       </c>
       <c r="B263" s="11"/>
       <c r="C263" s="12" t="s">
         <v>511</v>
       </c>
       <c r="D263" s="13" t="s">
         <v>512</v>
       </c>
       <c r="E263" s="22">
-        <v>4420.0</v>
+        <v>2260.0</v>
       </c>
       <c r="F263" s="14">
         <v>0</v>
       </c>
       <c r="G263" s="18">
         <f>E263*F263</f>
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A264" s="27">
         <v>240</v>
       </c>
       <c r="B264" s="11"/>
       <c r="C264" s="12" t="s">
         <v>513</v>
       </c>
       <c r="D264" s="13" t="s">
         <v>514</v>
       </c>
       <c r="E264" s="22">
-        <v>2210.0</v>
+        <v>1130.0</v>
       </c>
       <c r="F264" s="14">
         <v>0</v>
       </c>
       <c r="G264" s="18">
         <f>E264*F264</f>
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A265" s="27">
         <v>241</v>
       </c>
       <c r="B265" s="11"/>
       <c r="C265" s="12" t="s">
         <v>515</v>
       </c>
       <c r="D265" s="13" t="s">
         <v>516</v>
       </c>
       <c r="E265" s="22">
-        <v>1100.0</v>
+        <v>4420.0</v>
       </c>
       <c r="F265" s="14">
         <v>0</v>
       </c>
       <c r="G265" s="18">
         <f>E265*F265</f>
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A266" s="25">
+      <c r="A266" s="27">
         <v>242</v>
       </c>
-      <c r="B266" s="7"/>
-      <c r="C266" s="8" t="s">
+      <c r="B266" s="11"/>
+      <c r="C266" s="12" t="s">
         <v>517</v>
       </c>
-      <c r="D266" s="9" t="s">
+      <c r="D266" s="13" t="s">
         <v>518</v>
       </c>
-      <c r="E266" s="21">
-[...5 lines deleted...]
-      <c r="G266" s="17">
+      <c r="E266" s="22">
+        <v>2210.0</v>
+      </c>
+      <c r="F266" s="14">
+        <v>0</v>
+      </c>
+      <c r="G266" s="18">
         <f>E266*F266</f>
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A267" s="27">
         <v>243</v>
       </c>
       <c r="B267" s="11"/>
       <c r="C267" s="12" t="s">
         <v>519</v>
       </c>
       <c r="D267" s="13" t="s">
         <v>520</v>
       </c>
       <c r="E267" s="22">
-        <v>5000.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F267" s="14">
         <v>0</v>
       </c>
       <c r="G267" s="18">
         <f>E267*F267</f>
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A268" s="27">
+      <c r="A268" s="25">
         <v>244</v>
       </c>
-      <c r="B268" s="11"/>
-      <c r="C268" s="12" t="s">
+      <c r="B268" s="7"/>
+      <c r="C268" s="8" t="s">
         <v>521</v>
       </c>
-      <c r="D268" s="13" t="s">
+      <c r="D268" s="9" t="s">
         <v>522</v>
       </c>
-      <c r="E268" s="22">
-[...5 lines deleted...]
-      <c r="G268" s="18">
+      <c r="E268" s="21">
+        <v>10000.0</v>
+      </c>
+      <c r="F268" s="10">
+        <v>0</v>
+      </c>
+      <c r="G268" s="17">
         <f>E268*F268</f>
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A269" s="25">
         <v>245</v>
       </c>
       <c r="B269" s="7"/>
       <c r="C269" s="8" t="s">
         <v>523</v>
       </c>
       <c r="D269" s="9" t="s">
         <v>524</v>
       </c>
       <c r="E269" s="21">
-        <v>6520.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F269" s="10">
         <v>0</v>
       </c>
       <c r="G269" s="17">
         <f>E269*F269</f>
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A270" s="25">
+      <c r="A270" s="27">
         <v>246</v>
       </c>
-      <c r="B270" s="7"/>
-      <c r="C270" s="8" t="s">
+      <c r="B270" s="11"/>
+      <c r="C270" s="12" t="s">
         <v>525</v>
       </c>
-      <c r="D270" s="9" t="s">
+      <c r="D270" s="13" t="s">
         <v>526</v>
       </c>
-      <c r="E270" s="21">
-[...5 lines deleted...]
-      <c r="G270" s="17">
+      <c r="E270" s="22">
+        <v>2500.0</v>
+      </c>
+      <c r="F270" s="14">
+        <v>0</v>
+      </c>
+      <c r="G270" s="18">
         <f>E270*F270</f>
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A271" s="27">
+      <c r="A271" s="25">
         <v>247</v>
       </c>
-      <c r="B271" s="11"/>
-      <c r="C271" s="12" t="s">
+      <c r="B271" s="7"/>
+      <c r="C271" s="8" t="s">
         <v>527</v>
       </c>
-      <c r="D271" s="13" t="s">
+      <c r="D271" s="9" t="s">
         <v>528</v>
       </c>
-      <c r="E271" s="22">
-[...5 lines deleted...]
-      <c r="G271" s="18">
+      <c r="E271" s="21">
+        <v>6520.0</v>
+      </c>
+      <c r="F271" s="10">
+        <v>0</v>
+      </c>
+      <c r="G271" s="17">
         <f>E271*F271</f>
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A272" s="25">
         <v>248</v>
       </c>
       <c r="B272" s="7"/>
       <c r="C272" s="8" t="s">
         <v>529</v>
       </c>
       <c r="D272" s="9" t="s">
         <v>530</v>
       </c>
       <c r="E272" s="21">
-        <v>4100.0</v>
+        <v>3260.0</v>
       </c>
       <c r="F272" s="10">
         <v>0</v>
       </c>
       <c r="G272" s="17">
         <f>E272*F272</f>
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A273" s="25">
+      <c r="A273" s="27">
         <v>249</v>
       </c>
-      <c r="B273" s="7"/>
-      <c r="C273" s="8" t="s">
+      <c r="B273" s="11"/>
+      <c r="C273" s="12" t="s">
         <v>531</v>
       </c>
-      <c r="D273" s="9" t="s">
+      <c r="D273" s="13" t="s">
         <v>532</v>
       </c>
-      <c r="E273" s="21">
-[...5 lines deleted...]
-      <c r="G273" s="17">
+      <c r="E273" s="22">
+        <v>1630.0</v>
+      </c>
+      <c r="F273" s="14">
+        <v>0</v>
+      </c>
+      <c r="G273" s="18">
         <f>E273*F273</f>
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A274" s="25">
         <v>250</v>
       </c>
       <c r="B274" s="7"/>
       <c r="C274" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D274" s="9" t="s">
         <v>534</v>
       </c>
       <c r="E274" s="21">
-        <v>970.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F274" s="10">
         <v>0</v>
       </c>
       <c r="G274" s="17">
         <f>E274*F274</f>
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A275" s="25">
         <v>251</v>
       </c>
       <c r="B275" s="7"/>
       <c r="C275" s="8" t="s">
         <v>535</v>
       </c>
       <c r="D275" s="9" t="s">
         <v>536</v>
       </c>
       <c r="E275" s="21">
-        <v>4100.0</v>
+        <v>1950.0</v>
       </c>
       <c r="F275" s="10">
         <v>0</v>
       </c>
       <c r="G275" s="17">
         <f>E275*F275</f>
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A276" s="25">
         <v>252</v>
       </c>
       <c r="B276" s="7"/>
       <c r="C276" s="8" t="s">
         <v>537</v>
       </c>
       <c r="D276" s="9" t="s">
         <v>538</v>
       </c>
       <c r="E276" s="21">
-        <v>2250.0</v>
+        <v>970.0</v>
       </c>
       <c r="F276" s="10">
         <v>0</v>
       </c>
       <c r="G276" s="17">
         <f>E276*F276</f>
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A277" s="25">
         <v>253</v>
       </c>
       <c r="B277" s="7"/>
       <c r="C277" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D277" s="9" t="s">
         <v>540</v>
       </c>
       <c r="E277" s="21">
-        <v>1130.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F277" s="10">
         <v>0</v>
       </c>
       <c r="G277" s="17">
         <f>E277*F277</f>
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A278" s="25">
         <v>254</v>
       </c>
       <c r="B278" s="7"/>
       <c r="C278" s="8" t="s">
         <v>541</v>
       </c>
       <c r="D278" s="9" t="s">
         <v>542</v>
       </c>
       <c r="E278" s="21">
-        <v>7360.0</v>
+        <v>2250.0</v>
       </c>
       <c r="F278" s="10">
         <v>0</v>
       </c>
       <c r="G278" s="17">
         <f>E278*F278</f>
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A279" s="27">
         <v>255</v>
       </c>
       <c r="B279" s="11"/>
       <c r="C279" s="12" t="s">
         <v>543</v>
       </c>
       <c r="D279" s="13" t="s">
         <v>544</v>
       </c>
       <c r="E279" s="22">
-        <v>3680.0</v>
+        <v>1130.0</v>
       </c>
       <c r="F279" s="14">
         <v>0</v>
       </c>
       <c r="G279" s="18">
         <f>E279*F279</f>
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A280" s="27">
+      <c r="A280" s="25">
         <v>256</v>
       </c>
-      <c r="B280" s="11"/>
-      <c r="C280" s="12" t="s">
+      <c r="B280" s="7"/>
+      <c r="C280" s="8" t="s">
         <v>545</v>
       </c>
-      <c r="D280" s="13" t="s">
+      <c r="D280" s="9" t="s">
         <v>546</v>
       </c>
-      <c r="E280" s="22">
-[...5 lines deleted...]
-      <c r="G280" s="18">
+      <c r="E280" s="21">
+        <v>7360.0</v>
+      </c>
+      <c r="F280" s="10">
+        <v>0</v>
+      </c>
+      <c r="G280" s="17">
         <f>E280*F280</f>
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A281" s="25">
+      <c r="A281" s="27">
         <v>257</v>
       </c>
-      <c r="B281" s="7"/>
-      <c r="C281" s="8" t="s">
+      <c r="B281" s="11"/>
+      <c r="C281" s="12" t="s">
         <v>547</v>
       </c>
-      <c r="D281" s="9" t="s">
+      <c r="D281" s="13" t="s">
         <v>548</v>
       </c>
-      <c r="E281" s="21">
-[...5 lines deleted...]
-      <c r="G281" s="17">
+      <c r="E281" s="22">
+        <v>3680.0</v>
+      </c>
+      <c r="F281" s="14">
+        <v>0</v>
+      </c>
+      <c r="G281" s="18">
         <f>E281*F281</f>
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A282" s="25">
         <v>258</v>
       </c>
       <c r="B282" s="7"/>
       <c r="C282" s="8" t="s">
         <v>549</v>
       </c>
       <c r="D282" s="9" t="s">
         <v>550</v>
       </c>
       <c r="E282" s="21">
-        <v>1050.0</v>
+        <v>1840.0</v>
       </c>
       <c r="F282" s="10">
         <v>0</v>
       </c>
       <c r="G282" s="17">
         <f>E282*F282</f>
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A283" s="27">
+      <c r="A283" s="25">
         <v>259</v>
       </c>
-      <c r="B283" s="11"/>
-      <c r="C283" s="12" t="s">
+      <c r="B283" s="7"/>
+      <c r="C283" s="8" t="s">
         <v>551</v>
       </c>
-      <c r="D283" s="13" t="s">
+      <c r="D283" s="9" t="s">
         <v>552</v>
       </c>
-      <c r="E283" s="22">
-[...5 lines deleted...]
-      <c r="G283" s="18">
+      <c r="E283" s="21">
+        <v>4200.0</v>
+      </c>
+      <c r="F283" s="10">
+        <v>0</v>
+      </c>
+      <c r="G283" s="17">
         <f>E283*F283</f>
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A284" s="25">
+      <c r="A284" s="27">
         <v>260</v>
       </c>
-      <c r="B284" s="7"/>
-      <c r="C284" s="8" t="s">
+      <c r="B284" s="11"/>
+      <c r="C284" s="12" t="s">
         <v>553</v>
       </c>
-      <c r="D284" s="9" t="s">
+      <c r="D284" s="13" t="s">
         <v>554</v>
       </c>
-      <c r="E284" s="21">
-[...5 lines deleted...]
-      <c r="G284" s="17">
+      <c r="E284" s="22">
+        <v>2100.0</v>
+      </c>
+      <c r="F284" s="14">
+        <v>0</v>
+      </c>
+      <c r="G284" s="18">
         <f>E284*F284</f>
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A285" s="27">
+      <c r="A285" s="25">
         <v>261</v>
       </c>
-      <c r="B285" s="11"/>
-      <c r="C285" s="12" t="s">
+      <c r="B285" s="7"/>
+      <c r="C285" s="8" t="s">
         <v>555</v>
       </c>
-      <c r="D285" s="13" t="s">
+      <c r="D285" s="9" t="s">
         <v>556</v>
       </c>
-      <c r="E285" s="22">
-[...5 lines deleted...]
-      <c r="G285" s="18">
+      <c r="E285" s="21">
+        <v>1050.0</v>
+      </c>
+      <c r="F285" s="10">
+        <v>0</v>
+      </c>
+      <c r="G285" s="17">
         <f>E285*F285</f>
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A286" s="27">
         <v>262</v>
       </c>
       <c r="B286" s="11"/>
       <c r="C286" s="12" t="s">
         <v>557</v>
       </c>
       <c r="D286" s="13" t="s">
         <v>558</v>
       </c>
       <c r="E286" s="22">
-        <v>8400.0</v>
+        <v>2130.0</v>
       </c>
       <c r="F286" s="14">
         <v>0</v>
       </c>
       <c r="G286" s="18">
         <f>E286*F286</f>
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A287" s="27">
+      <c r="A287" s="25">
         <v>263</v>
       </c>
-      <c r="B287" s="11"/>
-      <c r="C287" s="12" t="s">
+      <c r="B287" s="7"/>
+      <c r="C287" s="8" t="s">
         <v>559</v>
       </c>
-      <c r="D287" s="13" t="s">
+      <c r="D287" s="9" t="s">
         <v>560</v>
       </c>
-      <c r="E287" s="22">
-[...5 lines deleted...]
-      <c r="G287" s="18">
+      <c r="E287" s="21">
+        <v>7500.0</v>
+      </c>
+      <c r="F287" s="10">
+        <v>0</v>
+      </c>
+      <c r="G287" s="17">
         <f>E287*F287</f>
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A288" s="27">
         <v>264</v>
       </c>
       <c r="B288" s="11"/>
       <c r="C288" s="12" t="s">
         <v>561</v>
       </c>
       <c r="D288" s="13" t="s">
         <v>562</v>
       </c>
       <c r="E288" s="22">
-        <v>2100.0</v>
+        <v>4250.0</v>
       </c>
       <c r="F288" s="14">
         <v>0</v>
       </c>
       <c r="G288" s="18">
         <f>E288*F288</f>
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A289" s="25">
+      <c r="A289" s="27">
         <v>265</v>
       </c>
-      <c r="B289" s="7"/>
-      <c r="C289" s="8" t="s">
+      <c r="B289" s="11"/>
+      <c r="C289" s="12" t="s">
         <v>563</v>
       </c>
-      <c r="D289" s="9" t="s">
+      <c r="D289" s="13" t="s">
         <v>564</v>
       </c>
-      <c r="E289" s="21">
-[...5 lines deleted...]
-      <c r="G289" s="17">
+      <c r="E289" s="22">
+        <v>8400.0</v>
+      </c>
+      <c r="F289" s="14">
+        <v>0</v>
+      </c>
+      <c r="G289" s="18">
         <f>E289*F289</f>
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A290" s="27">
         <v>266</v>
       </c>
       <c r="B290" s="11"/>
       <c r="C290" s="12" t="s">
         <v>565</v>
       </c>
       <c r="D290" s="13" t="s">
         <v>566</v>
       </c>
       <c r="E290" s="22">
-        <v>4450.0</v>
+        <v>4210.0</v>
       </c>
       <c r="F290" s="14">
         <v>0</v>
       </c>
       <c r="G290" s="18">
         <f>E290*F290</f>
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A291" s="25">
+      <c r="A291" s="27">
         <v>267</v>
       </c>
-      <c r="B291" s="7"/>
-      <c r="C291" s="8" t="s">
+      <c r="B291" s="11"/>
+      <c r="C291" s="12" t="s">
         <v>567</v>
       </c>
-      <c r="D291" s="9" t="s">
+      <c r="D291" s="13" t="s">
         <v>568</v>
       </c>
-      <c r="E291" s="21">
-[...5 lines deleted...]
-      <c r="G291" s="17">
+      <c r="E291" s="22">
+        <v>2100.0</v>
+      </c>
+      <c r="F291" s="14">
+        <v>0</v>
+      </c>
+      <c r="G291" s="18">
         <f>E291*F291</f>
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A292" s="25">
         <v>268</v>
       </c>
       <c r="B292" s="7"/>
       <c r="C292" s="8" t="s">
         <v>569</v>
       </c>
       <c r="D292" s="9" t="s">
         <v>570</v>
       </c>
       <c r="E292" s="21">
-        <v>3160.0</v>
+        <v>8900.0</v>
       </c>
       <c r="F292" s="10">
         <v>0</v>
       </c>
       <c r="G292" s="17">
         <f>E292*F292</f>
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A293" s="27">
         <v>269</v>
       </c>
       <c r="B293" s="11"/>
       <c r="C293" s="12" t="s">
         <v>571</v>
       </c>
       <c r="D293" s="13" t="s">
         <v>572</v>
       </c>
       <c r="E293" s="22">
-        <v>1580.0</v>
+        <v>4450.0</v>
       </c>
       <c r="F293" s="14">
         <v>0</v>
       </c>
       <c r="G293" s="18">
         <f>E293*F293</f>
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A294" s="25">
+      <c r="A294" s="27">
         <v>270</v>
       </c>
-      <c r="B294" s="7"/>
-      <c r="C294" s="8" t="s">
+      <c r="B294" s="11"/>
+      <c r="C294" s="12" t="s">
         <v>573</v>
       </c>
-      <c r="D294" s="9" t="s">
+      <c r="D294" s="13" t="s">
         <v>574</v>
       </c>
-      <c r="E294" s="21">
-[...5 lines deleted...]
-      <c r="G294" s="17">
+      <c r="E294" s="22">
+        <v>2230.0</v>
+      </c>
+      <c r="F294" s="14">
+        <v>0</v>
+      </c>
+      <c r="G294" s="18">
         <f>E294*F294</f>
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A295" s="25">
         <v>271</v>
       </c>
       <c r="B295" s="7"/>
       <c r="C295" s="8" t="s">
         <v>575</v>
       </c>
       <c r="D295" s="9" t="s">
         <v>576</v>
       </c>
       <c r="E295" s="21">
-        <v>6100.0</v>
+        <v>3160.0</v>
       </c>
       <c r="F295" s="10">
         <v>0</v>
       </c>
       <c r="G295" s="17">
         <f>E295*F295</f>
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A296" s="27">
         <v>272</v>
       </c>
       <c r="B296" s="11"/>
       <c r="C296" s="12" t="s">
         <v>577</v>
       </c>
       <c r="D296" s="13" t="s">
         <v>578</v>
       </c>
       <c r="E296" s="22">
-        <v>3050.0</v>
+        <v>1580.0</v>
       </c>
       <c r="F296" s="14">
         <v>0</v>
       </c>
       <c r="G296" s="18">
         <f>E296*F296</f>
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A297" s="27">
+      <c r="A297" s="25">
         <v>273</v>
       </c>
-      <c r="B297" s="11"/>
-      <c r="C297" s="12" t="s">
+      <c r="B297" s="7"/>
+      <c r="C297" s="8" t="s">
         <v>579</v>
       </c>
-      <c r="D297" s="13" t="s">
+      <c r="D297" s="9" t="s">
         <v>580</v>
       </c>
-      <c r="E297" s="22">
-[...5 lines deleted...]
-      <c r="G297" s="18">
+      <c r="E297" s="21">
+        <v>790.0</v>
+      </c>
+      <c r="F297" s="10">
+        <v>0</v>
+      </c>
+      <c r="G297" s="17">
         <f>E297*F297</f>
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A298" s="27">
+      <c r="A298" s="25">
         <v>274</v>
       </c>
-      <c r="B298" s="11"/>
-      <c r="C298" s="12" t="s">
+      <c r="B298" s="7"/>
+      <c r="C298" s="8" t="s">
         <v>581</v>
       </c>
-      <c r="D298" s="13" t="s">
+      <c r="D298" s="9" t="s">
         <v>582</v>
       </c>
-      <c r="E298" s="22">
-[...5 lines deleted...]
-      <c r="G298" s="18">
+      <c r="E298" s="21">
+        <v>6100.0</v>
+      </c>
+      <c r="F298" s="10">
+        <v>0</v>
+      </c>
+      <c r="G298" s="17">
         <f>E298*F298</f>
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A299" s="27">
         <v>275</v>
       </c>
       <c r="B299" s="11"/>
       <c r="C299" s="12" t="s">
         <v>583</v>
       </c>
       <c r="D299" s="13" t="s">
         <v>584</v>
       </c>
       <c r="E299" s="22">
-        <v>1890.0</v>
+        <v>3050.0</v>
       </c>
       <c r="F299" s="14">
         <v>0</v>
       </c>
       <c r="G299" s="18">
         <f>E299*F299</f>
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A300" s="27">
         <v>276</v>
       </c>
       <c r="B300" s="11"/>
       <c r="C300" s="12" t="s">
         <v>585</v>
       </c>
       <c r="D300" s="13" t="s">
         <v>586</v>
       </c>
       <c r="E300" s="22">
-        <v>950.0</v>
+        <v>1530.0</v>
       </c>
       <c r="F300" s="14">
         <v>0</v>
       </c>
       <c r="G300" s="18">
         <f>E300*F300</f>
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A301" s="27">
         <v>277</v>
       </c>
       <c r="B301" s="11"/>
       <c r="C301" s="12" t="s">
         <v>587</v>
       </c>
       <c r="D301" s="13" t="s">
         <v>588</v>
       </c>
       <c r="E301" s="22">
-        <v>4100.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F301" s="14">
         <v>0</v>
       </c>
       <c r="G301" s="18">
         <f>E301*F301</f>
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A302" s="27">
         <v>278</v>
       </c>
       <c r="B302" s="11"/>
       <c r="C302" s="12" t="s">
         <v>589</v>
       </c>
       <c r="D302" s="13" t="s">
         <v>590</v>
       </c>
       <c r="E302" s="22">
-        <v>2049.0</v>
+        <v>1890.0</v>
       </c>
       <c r="F302" s="14">
         <v>0</v>
       </c>
       <c r="G302" s="18">
         <f>E302*F302</f>
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A303" s="27">
         <v>279</v>
       </c>
       <c r="B303" s="11"/>
       <c r="C303" s="12" t="s">
         <v>591</v>
       </c>
       <c r="D303" s="13" t="s">
         <v>592</v>
       </c>
       <c r="E303" s="22">
-        <v>1020.0</v>
+        <v>950.0</v>
       </c>
       <c r="F303" s="14">
         <v>0</v>
       </c>
       <c r="G303" s="18">
         <f>E303*F303</f>
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A304" s="25">
+      <c r="A304" s="27">
         <v>280</v>
       </c>
-      <c r="B304" s="7"/>
-      <c r="C304" s="8" t="s">
+      <c r="B304" s="11"/>
+      <c r="C304" s="12" t="s">
         <v>593</v>
       </c>
-      <c r="D304" s="9" t="s">
+      <c r="D304" s="13" t="s">
         <v>594</v>
       </c>
-      <c r="E304" s="21">
-[...5 lines deleted...]
-      <c r="G304" s="17">
+      <c r="E304" s="22">
+        <v>4100.0</v>
+      </c>
+      <c r="F304" s="14">
+        <v>0</v>
+      </c>
+      <c r="G304" s="18">
         <f>E304*F304</f>
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A305" s="27">
         <v>281</v>
       </c>
       <c r="B305" s="11"/>
       <c r="C305" s="12" t="s">
         <v>595</v>
       </c>
       <c r="D305" s="13" t="s">
         <v>596</v>
       </c>
       <c r="E305" s="22">
-        <v>2940.0</v>
+        <v>2049.0</v>
       </c>
       <c r="F305" s="14">
         <v>0</v>
       </c>
       <c r="G305" s="18">
         <f>E305*F305</f>
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A306" s="27">
         <v>282</v>
       </c>
       <c r="B306" s="11"/>
       <c r="C306" s="12" t="s">
         <v>597</v>
       </c>
       <c r="D306" s="13" t="s">
         <v>598</v>
       </c>
       <c r="E306" s="22">
-        <v>1470.0</v>
+        <v>1020.0</v>
       </c>
       <c r="F306" s="14">
         <v>0</v>
       </c>
       <c r="G306" s="18">
         <f>E306*F306</f>
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A307" s="25">
         <v>283</v>
       </c>
       <c r="B307" s="7"/>
       <c r="C307" s="8" t="s">
         <v>599</v>
       </c>
       <c r="D307" s="9" t="s">
         <v>600</v>
       </c>
       <c r="E307" s="21">
-        <v>4600.0</v>
+        <v>5890.0</v>
       </c>
       <c r="F307" s="10">
         <v>0</v>
       </c>
       <c r="G307" s="17">
         <f>E307*F307</f>
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A308" s="25">
+      <c r="A308" s="27">
         <v>284</v>
       </c>
-      <c r="B308" s="7"/>
-      <c r="C308" s="8" t="s">
+      <c r="B308" s="11"/>
+      <c r="C308" s="12" t="s">
         <v>601</v>
       </c>
-      <c r="D308" s="9" t="s">
+      <c r="D308" s="13" t="s">
         <v>602</v>
       </c>
-      <c r="E308" s="21">
-[...5 lines deleted...]
-      <c r="G308" s="17">
+      <c r="E308" s="22">
+        <v>2940.0</v>
+      </c>
+      <c r="F308" s="14">
+        <v>0</v>
+      </c>
+      <c r="G308" s="18">
         <f>E308*F308</f>
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A309" s="25">
+      <c r="A309" s="27">
         <v>285</v>
       </c>
-      <c r="B309" s="7"/>
-      <c r="C309" s="8" t="s">
+      <c r="B309" s="11"/>
+      <c r="C309" s="12" t="s">
         <v>603</v>
       </c>
-      <c r="D309" s="9" t="s">
+      <c r="D309" s="13" t="s">
         <v>604</v>
       </c>
-      <c r="E309" s="21">
-[...5 lines deleted...]
-      <c r="G309" s="17">
+      <c r="E309" s="22">
+        <v>1470.0</v>
+      </c>
+      <c r="F309" s="14">
+        <v>0</v>
+      </c>
+      <c r="G309" s="18">
         <f>E309*F309</f>
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A310" s="27">
+      <c r="A310" s="25">
         <v>286</v>
       </c>
-      <c r="B310" s="11"/>
-      <c r="C310" s="12" t="s">
+      <c r="B310" s="7"/>
+      <c r="C310" s="8" t="s">
         <v>605</v>
       </c>
-      <c r="D310" s="13" t="s">
+      <c r="D310" s="9" t="s">
         <v>606</v>
       </c>
-      <c r="E310" s="22">
-[...5 lines deleted...]
-      <c r="G310" s="18">
+      <c r="E310" s="21">
+        <v>4600.0</v>
+      </c>
+      <c r="F310" s="10">
+        <v>0</v>
+      </c>
+      <c r="G310" s="17">
         <f>E310*F310</f>
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A311" s="25">
         <v>287</v>
       </c>
       <c r="B311" s="7"/>
       <c r="C311" s="8" t="s">
         <v>607</v>
       </c>
       <c r="D311" s="9" t="s">
         <v>608</v>
       </c>
       <c r="E311" s="21">
-        <v>4100.0</v>
+        <v>0.0</v>
       </c>
       <c r="F311" s="10">
         <v>0</v>
       </c>
       <c r="G311" s="17">
         <f>E311*F311</f>
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A312" s="25">
         <v>288</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
         <v>609</v>
       </c>
       <c r="D312" s="9" t="s">
         <v>610</v>
       </c>
       <c r="E312" s="21">
-        <v>1900.0</v>
+        <v>3890.0</v>
       </c>
       <c r="F312" s="10">
         <v>0</v>
       </c>
       <c r="G312" s="17">
         <f>E312*F312</f>
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A313" s="27">
         <v>289</v>
       </c>
       <c r="B313" s="11"/>
       <c r="C313" s="12" t="s">
         <v>611</v>
       </c>
       <c r="D313" s="13" t="s">
         <v>612</v>
       </c>
       <c r="E313" s="22">
-        <v>950.0</v>
+        <v>1950.0</v>
       </c>
       <c r="F313" s="14">
         <v>0</v>
       </c>
       <c r="G313" s="18">
         <f>E313*F313</f>
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A314" s="25">
+      <c r="A314" s="27">
         <v>290</v>
       </c>
-      <c r="B314" s="7"/>
-      <c r="C314" s="8" t="s">
+      <c r="B314" s="11"/>
+      <c r="C314" s="12" t="s">
         <v>613</v>
       </c>
-      <c r="D314" s="9" t="s">
+      <c r="D314" s="13" t="s">
         <v>614</v>
       </c>
-      <c r="E314" s="21">
-[...5 lines deleted...]
-      <c r="G314" s="17">
+      <c r="E314" s="22">
+        <v>970.0</v>
+      </c>
+      <c r="F314" s="14">
+        <v>0</v>
+      </c>
+      <c r="G314" s="18">
         <f>E314*F314</f>
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A315" s="25">
+      <c r="A315" s="27">
         <v>291</v>
       </c>
-      <c r="B315" s="7"/>
-      <c r="C315" s="8" t="s">
+      <c r="B315" s="11"/>
+      <c r="C315" s="12" t="s">
         <v>615</v>
       </c>
-      <c r="D315" s="9" t="s">
+      <c r="D315" s="13" t="s">
         <v>616</v>
       </c>
-      <c r="E315" s="21">
-[...5 lines deleted...]
-      <c r="G315" s="17">
+      <c r="E315" s="22">
+        <v>4100.0</v>
+      </c>
+      <c r="F315" s="14">
+        <v>0</v>
+      </c>
+      <c r="G315" s="18">
         <f>E315*F315</f>
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A316" s="25">
+      <c r="A316" s="27">
         <v>292</v>
       </c>
-      <c r="B316" s="7"/>
-      <c r="C316" s="8" t="s">
+      <c r="B316" s="11"/>
+      <c r="C316" s="12" t="s">
         <v>617</v>
       </c>
-      <c r="D316" s="9" t="s">
+      <c r="D316" s="13" t="s">
         <v>618</v>
       </c>
-      <c r="E316" s="21">
-[...5 lines deleted...]
-      <c r="G316" s="17">
+      <c r="E316" s="22">
+        <v>1900.0</v>
+      </c>
+      <c r="F316" s="14">
+        <v>0</v>
+      </c>
+      <c r="G316" s="18">
         <f>E316*F316</f>
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A317" s="25">
+      <c r="A317" s="27">
         <v>293</v>
       </c>
-      <c r="B317" s="7"/>
-      <c r="C317" s="8" t="s">
+      <c r="B317" s="11"/>
+      <c r="C317" s="12" t="s">
         <v>619</v>
       </c>
-      <c r="D317" s="9" t="s">
+      <c r="D317" s="13" t="s">
         <v>620</v>
       </c>
-      <c r="E317" s="21">
-[...5 lines deleted...]
-      <c r="G317" s="17">
+      <c r="E317" s="22">
+        <v>950.0</v>
+      </c>
+      <c r="F317" s="14">
+        <v>0</v>
+      </c>
+      <c r="G317" s="18">
         <f>E317*F317</f>
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A318" s="25">
         <v>294</v>
       </c>
       <c r="B318" s="7"/>
       <c r="C318" s="8" t="s">
         <v>621</v>
       </c>
       <c r="D318" s="9" t="s">
         <v>622</v>
       </c>
       <c r="E318" s="21">
-        <v>5250.0</v>
+        <v>7360.0</v>
       </c>
       <c r="F318" s="10">
         <v>0</v>
       </c>
       <c r="G318" s="17">
         <f>E318*F318</f>
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A319" s="25">
         <v>295</v>
       </c>
       <c r="B319" s="7"/>
       <c r="C319" s="8" t="s">
         <v>623</v>
       </c>
       <c r="D319" s="9" t="s">
         <v>624</v>
       </c>
       <c r="E319" s="21">
-        <v>2630.0</v>
+        <v>3680.0</v>
       </c>
       <c r="F319" s="10">
         <v>0</v>
       </c>
       <c r="G319" s="17">
         <f>E319*F319</f>
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A320" s="25">
         <v>296</v>
       </c>
       <c r="B320" s="7"/>
       <c r="C320" s="8" t="s">
         <v>625</v>
       </c>
       <c r="D320" s="9" t="s">
         <v>626</v>
       </c>
       <c r="E320" s="21">
-        <v>3900.0</v>
+        <v>1840.0</v>
       </c>
       <c r="F320" s="10">
         <v>0</v>
       </c>
       <c r="G320" s="17">
         <f>E320*F320</f>
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A321" s="27">
+      <c r="A321" s="25">
         <v>297</v>
       </c>
-      <c r="B321" s="11"/>
-      <c r="C321" s="12" t="s">
+      <c r="B321" s="7"/>
+      <c r="C321" s="8" t="s">
         <v>627</v>
       </c>
-      <c r="D321" s="13" t="s">
+      <c r="D321" s="9" t="s">
         <v>628</v>
       </c>
-      <c r="E321" s="22">
-[...5 lines deleted...]
-      <c r="G321" s="18">
+      <c r="E321" s="21">
+        <v>8500.0</v>
+      </c>
+      <c r="F321" s="10">
+        <v>0</v>
+      </c>
+      <c r="G321" s="17">
         <f>E321*F321</f>
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A322" s="27">
+      <c r="A322" s="25">
         <v>298</v>
       </c>
-      <c r="B322" s="11"/>
-      <c r="C322" s="12" t="s">
+      <c r="B322" s="7"/>
+      <c r="C322" s="8" t="s">
         <v>629</v>
       </c>
-      <c r="D322" s="13" t="s">
+      <c r="D322" s="9" t="s">
         <v>630</v>
       </c>
-      <c r="E322" s="22">
-[...5 lines deleted...]
-      <c r="G322" s="18">
+      <c r="E322" s="21">
+        <v>5250.0</v>
+      </c>
+      <c r="F322" s="10">
+        <v>0</v>
+      </c>
+      <c r="G322" s="17">
         <f>E322*F322</f>
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A323" s="25">
         <v>299</v>
       </c>
       <c r="B323" s="7"/>
       <c r="C323" s="8" t="s">
         <v>631</v>
       </c>
       <c r="D323" s="9" t="s">
         <v>632</v>
       </c>
       <c r="E323" s="21">
-        <v>4730.0</v>
+        <v>2630.0</v>
       </c>
       <c r="F323" s="10">
         <v>0</v>
       </c>
       <c r="G323" s="17">
         <f>E323*F323</f>
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A324" s="25">
         <v>300</v>
       </c>
       <c r="B324" s="7"/>
       <c r="C324" s="8" t="s">
         <v>633</v>
       </c>
       <c r="D324" s="9" t="s">
         <v>634</v>
       </c>
       <c r="E324" s="21">
-        <v>2360.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F324" s="10">
         <v>0</v>
       </c>
       <c r="G324" s="17">
         <f>E324*F324</f>
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A325" s="25">
+      <c r="A325" s="27">
         <v>301</v>
       </c>
-      <c r="B325" s="7"/>
-      <c r="C325" s="8" t="s">
+      <c r="B325" s="11"/>
+      <c r="C325" s="12" t="s">
         <v>635</v>
       </c>
-      <c r="D325" s="9" t="s">
+      <c r="D325" s="13" t="s">
         <v>636</v>
       </c>
-      <c r="E325" s="21">
-[...5 lines deleted...]
-      <c r="G325" s="17">
+      <c r="E325" s="22">
+        <v>2350.0</v>
+      </c>
+      <c r="F325" s="14">
+        <v>0</v>
+      </c>
+      <c r="G325" s="18">
         <f>E325*F325</f>
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A326" s="27">
         <v>302</v>
       </c>
       <c r="B326" s="11"/>
       <c r="C326" s="12" t="s">
         <v>637</v>
       </c>
       <c r="D326" s="13" t="s">
         <v>638</v>
       </c>
       <c r="E326" s="22">
-        <v>7300.0</v>
+        <v>1180.0</v>
       </c>
       <c r="F326" s="14">
         <v>0</v>
       </c>
       <c r="G326" s="18">
         <f>E326*F326</f>
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A327" s="27">
+      <c r="A327" s="25">
         <v>303</v>
       </c>
-      <c r="B327" s="11"/>
-      <c r="C327" s="12" t="s">
+      <c r="B327" s="7"/>
+      <c r="C327" s="8" t="s">
         <v>639</v>
       </c>
-      <c r="D327" s="13" t="s">
+      <c r="D327" s="9" t="s">
         <v>640</v>
       </c>
-      <c r="E327" s="22">
-[...5 lines deleted...]
-      <c r="G327" s="18">
+      <c r="E327" s="21">
+        <v>4730.0</v>
+      </c>
+      <c r="F327" s="10">
+        <v>0</v>
+      </c>
+      <c r="G327" s="17">
         <f>E327*F327</f>
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A328" s="27">
         <v>304</v>
       </c>
       <c r="B328" s="11"/>
       <c r="C328" s="12" t="s">
         <v>641</v>
       </c>
       <c r="D328" s="13" t="s">
         <v>642</v>
       </c>
       <c r="E328" s="22">
-        <v>1830.0</v>
+        <v>2360.0</v>
       </c>
       <c r="F328" s="14">
         <v>0</v>
       </c>
       <c r="G328" s="18">
         <f>E328*F328</f>
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A329" s="25">
+      <c r="A329" s="27">
         <v>305</v>
       </c>
-      <c r="B329" s="7"/>
-      <c r="C329" s="8" t="s">
+      <c r="B329" s="11"/>
+      <c r="C329" s="12" t="s">
         <v>643</v>
       </c>
-      <c r="D329" s="9" t="s">
+      <c r="D329" s="13" t="s">
         <v>644</v>
       </c>
-      <c r="E329" s="21">
-[...5 lines deleted...]
-      <c r="G329" s="17">
+      <c r="E329" s="22">
+        <v>1180.0</v>
+      </c>
+      <c r="F329" s="14">
+        <v>0</v>
+      </c>
+      <c r="G329" s="18">
         <f>E329*F329</f>
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A330" s="25">
+      <c r="A330" s="27">
         <v>306</v>
       </c>
-      <c r="B330" s="7"/>
-      <c r="C330" s="8" t="s">
+      <c r="B330" s="11"/>
+      <c r="C330" s="12" t="s">
         <v>645</v>
       </c>
-      <c r="D330" s="9" t="s">
+      <c r="D330" s="13" t="s">
         <v>646</v>
       </c>
-      <c r="E330" s="21">
-[...5 lines deleted...]
-      <c r="G330" s="17">
+      <c r="E330" s="22">
+        <v>7300.0</v>
+      </c>
+      <c r="F330" s="14">
+        <v>0</v>
+      </c>
+      <c r="G330" s="18">
         <f>E330*F330</f>
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A331" s="25">
+      <c r="A331" s="27">
         <v>307</v>
       </c>
-      <c r="B331" s="7"/>
-      <c r="C331" s="8" t="s">
+      <c r="B331" s="11"/>
+      <c r="C331" s="12" t="s">
         <v>647</v>
       </c>
-      <c r="D331" s="9" t="s">
+      <c r="D331" s="13" t="s">
         <v>648</v>
       </c>
-      <c r="E331" s="21">
-[...5 lines deleted...]
-      <c r="G331" s="17">
+      <c r="E331" s="22">
+        <v>3650.0</v>
+      </c>
+      <c r="F331" s="14">
+        <v>0</v>
+      </c>
+      <c r="G331" s="18">
         <f>E331*F331</f>
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A332" s="27">
         <v>308</v>
       </c>
       <c r="B332" s="11"/>
       <c r="C332" s="12" t="s">
         <v>649</v>
       </c>
       <c r="D332" s="13" t="s">
         <v>650</v>
       </c>
       <c r="E332" s="22">
-        <v>4520.0</v>
+        <v>1830.0</v>
       </c>
       <c r="F332" s="14">
         <v>0</v>
       </c>
       <c r="G332" s="18">
         <f>E332*F332</f>
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A333" s="25">
         <v>309</v>
       </c>
       <c r="B333" s="7"/>
       <c r="C333" s="8" t="s">
         <v>651</v>
       </c>
       <c r="D333" s="9" t="s">
         <v>652</v>
       </c>
       <c r="E333" s="21">
-        <v>2260.0</v>
+        <v>5360.0</v>
       </c>
       <c r="F333" s="10">
         <v>0</v>
       </c>
       <c r="G333" s="17">
         <f>E333*F333</f>
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A334" s="27">
+      <c r="A334" s="25">
         <v>310</v>
       </c>
-      <c r="B334" s="11"/>
-      <c r="C334" s="12" t="s">
+      <c r="B334" s="7"/>
+      <c r="C334" s="8" t="s">
         <v>653</v>
       </c>
-      <c r="D334" s="13" t="s">
+      <c r="D334" s="9" t="s">
         <v>654</v>
       </c>
-      <c r="E334" s="22">
-[...5 lines deleted...]
-      <c r="G334" s="18">
+      <c r="E334" s="21">
+        <v>2680.0</v>
+      </c>
+      <c r="F334" s="10">
+        <v>0</v>
+      </c>
+      <c r="G334" s="17">
         <f>E334*F334</f>
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A335" s="27">
+      <c r="A335" s="25">
         <v>311</v>
       </c>
-      <c r="B335" s="11"/>
-      <c r="C335" s="12" t="s">
+      <c r="B335" s="7"/>
+      <c r="C335" s="8" t="s">
         <v>655</v>
       </c>
-      <c r="D335" s="13" t="s">
+      <c r="D335" s="9" t="s">
         <v>656</v>
       </c>
-      <c r="E335" s="22">
-[...5 lines deleted...]
-      <c r="G335" s="18">
+      <c r="E335" s="21">
+        <v>1340.0</v>
+      </c>
+      <c r="F335" s="10">
+        <v>0</v>
+      </c>
+      <c r="G335" s="17">
         <f>E335*F335</f>
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A336" s="27">
         <v>312</v>
       </c>
       <c r="B336" s="11"/>
       <c r="C336" s="12" t="s">
         <v>657</v>
       </c>
       <c r="D336" s="13" t="s">
         <v>658</v>
       </c>
       <c r="E336" s="22">
-        <v>2050.0</v>
+        <v>4520.0</v>
       </c>
       <c r="F336" s="14">
         <v>0</v>
       </c>
       <c r="G336" s="18">
         <f>E336*F336</f>
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A337" s="27">
+      <c r="A337" s="25">
         <v>313</v>
       </c>
-      <c r="B337" s="11"/>
-      <c r="C337" s="12" t="s">
+      <c r="B337" s="7"/>
+      <c r="C337" s="8" t="s">
         <v>659</v>
       </c>
-      <c r="D337" s="13" t="s">
+      <c r="D337" s="9" t="s">
         <v>660</v>
       </c>
-      <c r="E337" s="22">
-[...5 lines deleted...]
-      <c r="G337" s="18">
+      <c r="E337" s="21">
+        <v>2260.0</v>
+      </c>
+      <c r="F337" s="10">
+        <v>0</v>
+      </c>
+      <c r="G337" s="17">
         <f>E337*F337</f>
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A338" s="25">
+      <c r="A338" s="27">
         <v>314</v>
       </c>
-      <c r="B338" s="7"/>
-      <c r="C338" s="8" t="s">
+      <c r="B338" s="11"/>
+      <c r="C338" s="12" t="s">
         <v>661</v>
       </c>
-      <c r="D338" s="9" t="s">
+      <c r="D338" s="13" t="s">
         <v>662</v>
       </c>
-      <c r="E338" s="21">
-[...5 lines deleted...]
-      <c r="G338" s="17">
+      <c r="E338" s="22">
+        <v>1130.0</v>
+      </c>
+      <c r="F338" s="14">
+        <v>0</v>
+      </c>
+      <c r="G338" s="18">
         <f>E338*F338</f>
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A339" s="27">
         <v>315</v>
       </c>
       <c r="B339" s="11"/>
       <c r="C339" s="12" t="s">
         <v>663</v>
       </c>
       <c r="D339" s="13" t="s">
         <v>664</v>
       </c>
       <c r="E339" s="22">
-        <v>3050.0</v>
+        <v>4100.0</v>
       </c>
       <c r="F339" s="14">
         <v>0</v>
       </c>
       <c r="G339" s="18">
         <f>E339*F339</f>
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A340" s="27">
         <v>316</v>
       </c>
       <c r="B340" s="11"/>
       <c r="C340" s="12" t="s">
         <v>665</v>
       </c>
       <c r="D340" s="13" t="s">
         <v>666</v>
       </c>
       <c r="E340" s="22">
-        <v>1520.0</v>
+        <v>2050.0</v>
       </c>
       <c r="F340" s="14">
         <v>0</v>
       </c>
       <c r="G340" s="18">
         <f>E340*F340</f>
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A341" s="25">
+      <c r="A341" s="27">
         <v>317</v>
       </c>
-      <c r="B341" s="7"/>
-      <c r="C341" s="8" t="s">
+      <c r="B341" s="11"/>
+      <c r="C341" s="12" t="s">
         <v>667</v>
       </c>
-      <c r="D341" s="9" t="s">
+      <c r="D341" s="13" t="s">
         <v>668</v>
       </c>
-      <c r="E341" s="21">
-[...5 lines deleted...]
-      <c r="G341" s="17">
+      <c r="E341" s="22">
+        <v>1020.0</v>
+      </c>
+      <c r="F341" s="14">
+        <v>0</v>
+      </c>
+      <c r="G341" s="18">
         <f>E341*F341</f>
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A342" s="25">
         <v>318</v>
       </c>
       <c r="B342" s="7"/>
       <c r="C342" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D342" s="9" t="s">
         <v>670</v>
       </c>
       <c r="E342" s="21">
-        <v>3000.0</v>
+        <v>6100.0</v>
       </c>
       <c r="F342" s="10">
         <v>0</v>
       </c>
       <c r="G342" s="17">
         <f>E342*F342</f>
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A343" s="27">
         <v>319</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="12" t="s">
         <v>671</v>
       </c>
       <c r="D343" s="13" t="s">
         <v>672</v>
       </c>
       <c r="E343" s="22">
-        <v>1500.0</v>
+        <v>3050.0</v>
       </c>
       <c r="F343" s="14">
         <v>0</v>
       </c>
       <c r="G343" s="18">
         <f>E343*F343</f>
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A344" s="25">
+      <c r="A344" s="27">
         <v>320</v>
       </c>
-      <c r="B344" s="7"/>
-      <c r="C344" s="8" t="s">
+      <c r="B344" s="11"/>
+      <c r="C344" s="12" t="s">
         <v>673</v>
       </c>
-      <c r="D344" s="9" t="s">
+      <c r="D344" s="13" t="s">
         <v>674</v>
       </c>
-      <c r="E344" s="21">
+      <c r="E344" s="22">
+        <v>1520.0</v>
+      </c>
+      <c r="F344" s="14">
+        <v>0</v>
+      </c>
+      <c r="G344" s="18">
+        <f>E344*F344</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A345" s="27">
+        <v>321</v>
+      </c>
+      <c r="B345" s="11"/>
+      <c r="C345" s="12" t="s">
+        <v>675</v>
+      </c>
+      <c r="D345" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="E345" s="22">
+        <v>5990.0</v>
+      </c>
+      <c r="F345" s="14">
+        <v>0</v>
+      </c>
+      <c r="G345" s="18">
+        <f>E345*F345</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A346" s="27">
+        <v>322</v>
+      </c>
+      <c r="B346" s="11"/>
+      <c r="C346" s="12" t="s">
+        <v>677</v>
+      </c>
+      <c r="D346" s="13" t="s">
+        <v>678</v>
+      </c>
+      <c r="E346" s="22">
+        <v>3000.0</v>
+      </c>
+      <c r="F346" s="14">
+        <v>0</v>
+      </c>
+      <c r="G346" s="18">
+        <f>E346*F346</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A347" s="27">
+        <v>323</v>
+      </c>
+      <c r="B347" s="11"/>
+      <c r="C347" s="12" t="s">
+        <v>679</v>
+      </c>
+      <c r="D347" s="13" t="s">
+        <v>680</v>
+      </c>
+      <c r="E347" s="22">
+        <v>1500.0</v>
+      </c>
+      <c r="F347" s="14">
+        <v>0</v>
+      </c>
+      <c r="G347" s="18">
+        <f>E347*F347</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A348" s="25">
+        <v>324</v>
+      </c>
+      <c r="B348" s="7"/>
+      <c r="C348" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="D348" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="E348" s="21">
         <v>4630.0</v>
       </c>
-      <c r="F344" s="10">
-[...90 lines deleted...]
-      <c r="G348" s="18">
+      <c r="F348" s="10">
+        <v>0</v>
+      </c>
+      <c r="G348" s="17">
         <f>E348*F348</f>
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A349" s="25">
         <v>325</v>
       </c>
       <c r="B349" s="7"/>
       <c r="C349" s="8" t="s">
         <v>683</v>
       </c>
       <c r="D349" s="9" t="s">
         <v>684</v>
       </c>
       <c r="E349" s="21">
-        <v>1020.0</v>
+        <v>2320.0</v>
       </c>
       <c r="F349" s="10">
         <v>0</v>
       </c>
       <c r="G349" s="17">
         <f>E349*F349</f>
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A350" s="25">
         <v>326</v>
       </c>
       <c r="B350" s="7"/>
       <c r="C350" s="8" t="s">
         <v>685</v>
       </c>
       <c r="D350" s="9" t="s">
         <v>686</v>
       </c>
       <c r="E350" s="21">
-        <v>6300.0</v>
+        <v>1160.0</v>
       </c>
       <c r="F350" s="10">
         <v>0</v>
       </c>
       <c r="G350" s="17">
         <f>E350*F350</f>
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A351" s="27">
+      <c r="A351" s="25">
         <v>327</v>
       </c>
-      <c r="B351" s="11"/>
-      <c r="C351" s="12" t="s">
+      <c r="B351" s="7"/>
+      <c r="C351" s="8" t="s">
         <v>687</v>
       </c>
-      <c r="D351" s="13" t="s">
+      <c r="D351" s="9" t="s">
         <v>688</v>
       </c>
-      <c r="E351" s="22">
-[...5 lines deleted...]
-      <c r="G351" s="18">
+      <c r="E351" s="21">
+        <v>4100.0</v>
+      </c>
+      <c r="F351" s="10">
+        <v>0</v>
+      </c>
+      <c r="G351" s="17">
         <f>E351*F351</f>
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A352" s="27">
         <v>328</v>
       </c>
       <c r="B352" s="11"/>
       <c r="C352" s="12" t="s">
         <v>689</v>
       </c>
       <c r="D352" s="13" t="s">
         <v>690</v>
       </c>
       <c r="E352" s="22">
-        <v>1580.0</v>
+        <v>2050.0</v>
       </c>
       <c r="F352" s="14">
         <v>0</v>
       </c>
       <c r="G352" s="18">
         <f>E352*F352</f>
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A353" s="25">
+      <c r="A353" s="27">
         <v>329</v>
       </c>
-      <c r="B353" s="7"/>
-      <c r="C353" s="8" t="s">
+      <c r="B353" s="11"/>
+      <c r="C353" s="12" t="s">
         <v>691</v>
       </c>
-      <c r="D353" s="9" t="s">
+      <c r="D353" s="13" t="s">
         <v>692</v>
       </c>
-      <c r="E353" s="21">
-[...5 lines deleted...]
-      <c r="G353" s="17">
+      <c r="E353" s="22">
+        <v>1020.0</v>
+      </c>
+      <c r="F353" s="14">
+        <v>0</v>
+      </c>
+      <c r="G353" s="18">
         <f>E353*F353</f>
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A354" s="25">
         <v>330</v>
       </c>
       <c r="B354" s="7"/>
       <c r="C354" s="8" t="s">
         <v>693</v>
       </c>
       <c r="D354" s="9" t="s">
         <v>694</v>
       </c>
       <c r="E354" s="21">
-        <v>2150.0</v>
+        <v>6300.0</v>
       </c>
       <c r="F354" s="10">
         <v>0</v>
       </c>
       <c r="G354" s="17">
         <f>E354*F354</f>
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A355" s="27">
         <v>331</v>
       </c>
       <c r="B355" s="11"/>
       <c r="C355" s="12" t="s">
         <v>695</v>
       </c>
       <c r="D355" s="13" t="s">
         <v>696</v>
       </c>
       <c r="E355" s="22">
-        <v>1080.0</v>
+        <v>3150.0</v>
       </c>
       <c r="F355" s="14">
         <v>0</v>
       </c>
       <c r="G355" s="18">
         <f>E355*F355</f>
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A356" s="25">
         <v>332</v>
       </c>
       <c r="B356" s="7"/>
       <c r="C356" s="8" t="s">
         <v>697</v>
       </c>
       <c r="D356" s="9" t="s">
         <v>698</v>
       </c>
       <c r="E356" s="21">
-        <v>4000.0</v>
+        <v>1580.0</v>
       </c>
       <c r="F356" s="10">
         <v>0</v>
       </c>
       <c r="G356" s="17">
         <f>E356*F356</f>
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A357" s="27">
+      <c r="A357" s="25">
         <v>333</v>
       </c>
-      <c r="B357" s="11"/>
-      <c r="C357" s="12" t="s">
+      <c r="B357" s="7"/>
+      <c r="C357" s="8" t="s">
         <v>699</v>
       </c>
-      <c r="D357" s="13" t="s">
+      <c r="D357" s="9" t="s">
         <v>700</v>
       </c>
-      <c r="E357" s="22">
-[...5 lines deleted...]
-      <c r="G357" s="18">
+      <c r="E357" s="21">
+        <v>4310.0</v>
+      </c>
+      <c r="F357" s="10">
+        <v>0</v>
+      </c>
+      <c r="G357" s="17">
         <f>E357*F357</f>
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A358" s="27">
+      <c r="A358" s="25">
         <v>334</v>
       </c>
-      <c r="B358" s="11"/>
-      <c r="C358" s="12" t="s">
+      <c r="B358" s="7"/>
+      <c r="C358" s="8" t="s">
         <v>701</v>
       </c>
-      <c r="D358" s="13" t="s">
+      <c r="D358" s="9" t="s">
         <v>702</v>
       </c>
-      <c r="E358" s="22">
-[...5 lines deleted...]
-      <c r="G358" s="18">
+      <c r="E358" s="21">
+        <v>2150.0</v>
+      </c>
+      <c r="F358" s="10">
+        <v>0</v>
+      </c>
+      <c r="G358" s="17">
         <f>E358*F358</f>
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A359" s="27">
         <v>335</v>
       </c>
       <c r="B359" s="11"/>
       <c r="C359" s="12" t="s">
         <v>703</v>
       </c>
       <c r="D359" s="13" t="s">
         <v>704</v>
       </c>
       <c r="E359" s="22">
-        <v>3790.0</v>
+        <v>1080.0</v>
       </c>
       <c r="F359" s="14">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <f>E359*F359</f>
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A360" s="27">
+      <c r="A360" s="25">
         <v>336</v>
       </c>
-      <c r="B360" s="11"/>
-      <c r="C360" s="12" t="s">
+      <c r="B360" s="7"/>
+      <c r="C360" s="8" t="s">
         <v>705</v>
       </c>
-      <c r="D360" s="13" t="s">
+      <c r="D360" s="9" t="s">
         <v>706</v>
       </c>
-      <c r="E360" s="22">
-[...5 lines deleted...]
-      <c r="G360" s="18">
+      <c r="E360" s="21">
+        <v>4000.0</v>
+      </c>
+      <c r="F360" s="10">
+        <v>0</v>
+      </c>
+      <c r="G360" s="17">
         <f>E360*F360</f>
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A361" s="27">
         <v>337</v>
       </c>
       <c r="B361" s="11"/>
       <c r="C361" s="12" t="s">
         <v>707</v>
       </c>
       <c r="D361" s="13" t="s">
         <v>708</v>
       </c>
       <c r="E361" s="22">
-        <v>950.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F361" s="14">
         <v>0</v>
       </c>
       <c r="G361" s="18">
         <f>E361*F361</f>
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A362" s="27">
         <v>338</v>
       </c>
       <c r="B362" s="11"/>
       <c r="C362" s="12" t="s">
         <v>709</v>
       </c>
       <c r="D362" s="13" t="s">
         <v>710</v>
       </c>
       <c r="E362" s="22">
-        <v>7150.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F362" s="14">
         <v>0</v>
       </c>
       <c r="G362" s="18">
         <f>E362*F362</f>
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A363" s="27">
         <v>339</v>
       </c>
       <c r="B363" s="11"/>
       <c r="C363" s="12" t="s">
         <v>711</v>
       </c>
       <c r="D363" s="13" t="s">
         <v>712</v>
       </c>
       <c r="E363" s="22">
-        <v>3580.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F363" s="14">
         <v>0</v>
       </c>
       <c r="G363" s="18">
         <f>E363*F363</f>
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A364" s="27">
         <v>340</v>
       </c>
       <c r="B364" s="11"/>
       <c r="C364" s="12" t="s">
         <v>713</v>
       </c>
       <c r="D364" s="13" t="s">
         <v>714</v>
       </c>
       <c r="E364" s="22">
-        <v>1790.0</v>
+        <v>1890.0</v>
       </c>
       <c r="F364" s="14">
         <v>0</v>
       </c>
       <c r="G364" s="18">
         <f>E364*F364</f>
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A365" s="25">
+      <c r="A365" s="27">
         <v>341</v>
       </c>
-      <c r="B365" s="7"/>
-      <c r="C365" s="8" t="s">
+      <c r="B365" s="11"/>
+      <c r="C365" s="12" t="s">
         <v>715</v>
       </c>
-      <c r="D365" s="9" t="s">
+      <c r="D365" s="13" t="s">
         <v>716</v>
       </c>
-      <c r="E365" s="21">
-[...5 lines deleted...]
-      <c r="G365" s="17">
+      <c r="E365" s="22">
+        <v>950.0</v>
+      </c>
+      <c r="F365" s="14">
+        <v>0</v>
+      </c>
+      <c r="G365" s="18">
         <f>E365*F365</f>
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A366" s="27">
         <v>342</v>
       </c>
       <c r="B366" s="11"/>
       <c r="C366" s="12" t="s">
         <v>717</v>
       </c>
       <c r="D366" s="13" t="s">
         <v>718</v>
       </c>
       <c r="E366" s="22">
-        <v>4000.0</v>
+        <v>7150.0</v>
       </c>
       <c r="F366" s="14">
         <v>0</v>
       </c>
       <c r="G366" s="18">
         <f>E366*F366</f>
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A367" s="27">
         <v>343</v>
       </c>
       <c r="B367" s="11"/>
       <c r="C367" s="12" t="s">
         <v>719</v>
       </c>
       <c r="D367" s="13" t="s">
         <v>720</v>
       </c>
       <c r="E367" s="22">
-        <v>2000.0</v>
+        <v>3580.0</v>
       </c>
       <c r="F367" s="14">
         <v>0</v>
       </c>
       <c r="G367" s="18">
         <f>E367*F367</f>
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A368" s="25">
+      <c r="A368" s="27">
         <v>344</v>
       </c>
-      <c r="B368" s="7"/>
-      <c r="C368" s="8" t="s">
+      <c r="B368" s="11"/>
+      <c r="C368" s="12" t="s">
         <v>721</v>
       </c>
-      <c r="D368" s="9" t="s">
+      <c r="D368" s="13" t="s">
         <v>722</v>
       </c>
-      <c r="E368" s="21">
-[...5 lines deleted...]
-      <c r="G368" s="17">
+      <c r="E368" s="22">
+        <v>1790.0</v>
+      </c>
+      <c r="F368" s="14">
+        <v>0</v>
+      </c>
+      <c r="G368" s="18">
         <f>E368*F368</f>
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A369" s="25">
         <v>345</v>
       </c>
       <c r="B369" s="7"/>
       <c r="C369" s="8" t="s">
         <v>723</v>
       </c>
       <c r="D369" s="9" t="s">
         <v>724</v>
       </c>
       <c r="E369" s="21">
-        <v>1900.0</v>
+        <v>8000.0</v>
       </c>
       <c r="F369" s="10">
         <v>0</v>
       </c>
       <c r="G369" s="17">
         <f>E369*F369</f>
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A370" s="27">
         <v>346</v>
       </c>
       <c r="B370" s="11"/>
       <c r="C370" s="12" t="s">
         <v>725</v>
       </c>
       <c r="D370" s="13" t="s">
         <v>726</v>
       </c>
       <c r="E370" s="22">
-        <v>950.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F370" s="14">
         <v>0</v>
       </c>
       <c r="G370" s="18">
         <f>E370*F370</f>
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A371" s="25">
+      <c r="A371" s="27">
         <v>347</v>
       </c>
-      <c r="B371" s="7"/>
-      <c r="C371" s="8" t="s">
+      <c r="B371" s="11"/>
+      <c r="C371" s="12" t="s">
         <v>727</v>
       </c>
-      <c r="D371" s="9" t="s">
+      <c r="D371" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="E371" s="21">
-[...5 lines deleted...]
-      <c r="G371" s="17">
+      <c r="E371" s="22">
+        <v>2000.0</v>
+      </c>
+      <c r="F371" s="14">
+        <v>0</v>
+      </c>
+      <c r="G371" s="18">
         <f>E371*F371</f>
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A372" s="25">
         <v>348</v>
       </c>
       <c r="B372" s="7"/>
       <c r="C372" s="8" t="s">
         <v>729</v>
       </c>
       <c r="D372" s="9" t="s">
         <v>730</v>
       </c>
       <c r="E372" s="21">
-        <v>2000.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F372" s="10">
         <v>0</v>
       </c>
       <c r="G372" s="17">
         <f>E372*F372</f>
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A373" s="27">
+      <c r="A373" s="25">
         <v>349</v>
       </c>
-      <c r="B373" s="11"/>
-      <c r="C373" s="12" t="s">
+      <c r="B373" s="7"/>
+      <c r="C373" s="8" t="s">
         <v>731</v>
       </c>
-      <c r="D373" s="13" t="s">
+      <c r="D373" s="9" t="s">
         <v>732</v>
       </c>
-      <c r="E373" s="22">
-[...5 lines deleted...]
-      <c r="G373" s="18">
+      <c r="E373" s="21">
+        <v>1900.0</v>
+      </c>
+      <c r="F373" s="10">
+        <v>0</v>
+      </c>
+      <c r="G373" s="17">
         <f>E373*F373</f>
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A374" s="27">
         <v>350</v>
       </c>
       <c r="B374" s="11"/>
       <c r="C374" s="12" t="s">
         <v>733</v>
       </c>
       <c r="D374" s="13" t="s">
         <v>734</v>
       </c>
       <c r="E374" s="22">
-        <v>3790.0</v>
+        <v>950.0</v>
       </c>
       <c r="F374" s="14">
         <v>0</v>
       </c>
       <c r="G374" s="18">
         <f>E374*F374</f>
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A375" s="27">
+      <c r="A375" s="25">
         <v>351</v>
       </c>
-      <c r="B375" s="11"/>
-      <c r="C375" s="12" t="s">
+      <c r="B375" s="7"/>
+      <c r="C375" s="8" t="s">
         <v>735</v>
       </c>
-      <c r="D375" s="13" t="s">
+      <c r="D375" s="9" t="s">
         <v>736</v>
       </c>
-      <c r="E375" s="22">
-[...5 lines deleted...]
-      <c r="G375" s="18">
+      <c r="E375" s="21">
+        <v>4000.0</v>
+      </c>
+      <c r="F375" s="10">
+        <v>0</v>
+      </c>
+      <c r="G375" s="17">
         <f>E375*F375</f>
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A376" s="27">
         <v>352</v>
       </c>
       <c r="B376" s="11"/>
       <c r="C376" s="12" t="s">
         <v>737</v>
       </c>
       <c r="D376" s="13" t="s">
         <v>738</v>
       </c>
       <c r="E376" s="22">
-        <v>950.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F376" s="14">
         <v>0</v>
       </c>
       <c r="G376" s="18">
         <f>E376*F376</f>
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A377" s="25">
+      <c r="A377" s="27">
         <v>353</v>
       </c>
-      <c r="B377" s="7"/>
-      <c r="C377" s="8" t="s">
+      <c r="B377" s="11"/>
+      <c r="C377" s="12" t="s">
         <v>739</v>
       </c>
-      <c r="D377" s="9" t="s">
+      <c r="D377" s="13" t="s">
         <v>740</v>
       </c>
-      <c r="E377" s="21">
-[...5 lines deleted...]
-      <c r="G377" s="17">
+      <c r="E377" s="22">
+        <v>1000.0</v>
+      </c>
+      <c r="F377" s="14">
+        <v>0</v>
+      </c>
+      <c r="G377" s="18">
         <f>E377*F377</f>
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A378" s="27">
         <v>354</v>
       </c>
       <c r="B378" s="11"/>
       <c r="C378" s="12" t="s">
         <v>741</v>
       </c>
       <c r="D378" s="13" t="s">
         <v>742</v>
       </c>
       <c r="E378" s="22">
-        <v>1890.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F378" s="14">
         <v>0</v>
       </c>
       <c r="G378" s="18">
         <f>E378*F378</f>
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A379" s="27">
         <v>355</v>
       </c>
       <c r="B379" s="11"/>
       <c r="C379" s="12" t="s">
         <v>743</v>
       </c>
       <c r="D379" s="13" t="s">
         <v>744</v>
       </c>
       <c r="E379" s="22">
-        <v>950.0</v>
+        <v>1890.0</v>
       </c>
       <c r="F379" s="14">
         <v>0</v>
       </c>
       <c r="G379" s="18">
         <f>E379*F379</f>
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A380" s="25">
+      <c r="A380" s="27">
         <v>356</v>
       </c>
-      <c r="B380" s="7"/>
-      <c r="C380" s="8" t="s">
+      <c r="B380" s="11"/>
+      <c r="C380" s="12" t="s">
         <v>745</v>
       </c>
-      <c r="D380" s="9" t="s">
+      <c r="D380" s="13" t="s">
         <v>746</v>
       </c>
-      <c r="E380" s="21">
-[...5 lines deleted...]
-      <c r="G380" s="17">
+      <c r="E380" s="22">
+        <v>950.0</v>
+      </c>
+      <c r="F380" s="14">
+        <v>0</v>
+      </c>
+      <c r="G380" s="18">
         <f>E380*F380</f>
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A381" s="27">
+      <c r="A381" s="25">
         <v>357</v>
       </c>
-      <c r="B381" s="11"/>
-      <c r="C381" s="12" t="s">
+      <c r="B381" s="7"/>
+      <c r="C381" s="8" t="s">
         <v>747</v>
       </c>
-      <c r="D381" s="13" t="s">
+      <c r="D381" s="9" t="s">
         <v>748</v>
       </c>
-      <c r="E381" s="22">
-[...5 lines deleted...]
-      <c r="G381" s="18">
+      <c r="E381" s="21">
+        <v>3790.0</v>
+      </c>
+      <c r="F381" s="10">
+        <v>0</v>
+      </c>
+      <c r="G381" s="17">
         <f>E381*F381</f>
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A382" s="25">
+      <c r="A382" s="27">
         <v>358</v>
       </c>
-      <c r="B382" s="7"/>
-      <c r="C382" s="8" t="s">
+      <c r="B382" s="11"/>
+      <c r="C382" s="12" t="s">
         <v>749</v>
       </c>
-      <c r="D382" s="9" t="s">
+      <c r="D382" s="13" t="s">
         <v>750</v>
       </c>
-      <c r="E382" s="21">
-[...5 lines deleted...]
-      <c r="G382" s="17">
+      <c r="E382" s="22">
+        <v>1890.0</v>
+      </c>
+      <c r="F382" s="14">
+        <v>0</v>
+      </c>
+      <c r="G382" s="18">
         <f>E382*F382</f>
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A383" s="25">
+      <c r="A383" s="27">
         <v>359</v>
       </c>
-      <c r="B383" s="7"/>
-      <c r="C383" s="8" t="s">
+      <c r="B383" s="11"/>
+      <c r="C383" s="12" t="s">
         <v>751</v>
       </c>
-      <c r="D383" s="9" t="s">
+      <c r="D383" s="13" t="s">
         <v>752</v>
       </c>
-      <c r="E383" s="21">
-[...5 lines deleted...]
-      <c r="G383" s="17">
+      <c r="E383" s="22">
+        <v>950.0</v>
+      </c>
+      <c r="F383" s="14">
+        <v>0</v>
+      </c>
+      <c r="G383" s="18">
         <f>E383*F383</f>
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A384" s="25">
         <v>360</v>
       </c>
       <c r="B384" s="7"/>
       <c r="C384" s="8" t="s">
         <v>753</v>
       </c>
       <c r="D384" s="9" t="s">
         <v>754</v>
       </c>
       <c r="E384" s="21">
-        <v>4210.0</v>
+        <v>7500.0</v>
       </c>
       <c r="F384" s="10">
         <v>0</v>
       </c>
       <c r="G384" s="17">
         <f>E384*F384</f>
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A385" s="25">
+      <c r="A385" s="27">
         <v>361</v>
       </c>
-      <c r="B385" s="7"/>
-      <c r="C385" s="8" t="s">
+      <c r="B385" s="11"/>
+      <c r="C385" s="12" t="s">
         <v>755</v>
       </c>
-      <c r="D385" s="9" t="s">
+      <c r="D385" s="13" t="s">
         <v>756</v>
       </c>
-      <c r="E385" s="21">
-[...5 lines deleted...]
-      <c r="G385" s="17">
+      <c r="E385" s="22">
+        <v>4940.0</v>
+      </c>
+      <c r="F385" s="14">
+        <v>0</v>
+      </c>
+      <c r="G385" s="18">
         <f>E385*F385</f>
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A386" s="27">
+      <c r="A386" s="25">
         <v>362</v>
       </c>
-      <c r="B386" s="11"/>
-      <c r="C386" s="12" t="s">
+      <c r="B386" s="7"/>
+      <c r="C386" s="8" t="s">
         <v>757</v>
       </c>
-      <c r="D386" s="13" t="s">
+      <c r="D386" s="9" t="s">
         <v>758</v>
       </c>
-      <c r="E386" s="22">
-[...5 lines deleted...]
-      <c r="G386" s="18">
+      <c r="E386" s="21">
+        <v>6500.0</v>
+      </c>
+      <c r="F386" s="10">
+        <v>0</v>
+      </c>
+      <c r="G386" s="17">
         <f>E386*F386</f>
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A387" s="27">
+      <c r="A387" s="25">
         <v>363</v>
       </c>
-      <c r="B387" s="11"/>
-      <c r="C387" s="12" t="s">
+      <c r="B387" s="7"/>
+      <c r="C387" s="8" t="s">
         <v>759</v>
       </c>
-      <c r="D387" s="13" t="s">
+      <c r="D387" s="9" t="s">
         <v>760</v>
       </c>
-      <c r="E387" s="22">
-[...5 lines deleted...]
-      <c r="G387" s="18">
+      <c r="E387" s="21">
+        <v>3250.0</v>
+      </c>
+      <c r="F387" s="10">
+        <v>0</v>
+      </c>
+      <c r="G387" s="17">
         <f>E387*F387</f>
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A388" s="25">
         <v>364</v>
       </c>
       <c r="B388" s="7"/>
       <c r="C388" s="8" t="s">
         <v>761</v>
       </c>
       <c r="D388" s="9" t="s">
         <v>762</v>
       </c>
       <c r="E388" s="21">
-        <v>1630.0</v>
+        <v>4210.0</v>
       </c>
       <c r="F388" s="10">
         <v>0</v>
       </c>
       <c r="G388" s="17">
         <f>E388*F388</f>
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A389" s="25">
+      <c r="A389" s="27">
         <v>365</v>
       </c>
-      <c r="B389" s="7"/>
-      <c r="C389" s="8" t="s">
+      <c r="B389" s="11"/>
+      <c r="C389" s="12" t="s">
         <v>763</v>
       </c>
-      <c r="D389" s="9" t="s">
+      <c r="D389" s="13" t="s">
         <v>764</v>
       </c>
-      <c r="E389" s="21">
-[...5 lines deleted...]
-      <c r="G389" s="17">
+      <c r="E389" s="22">
+        <v>2105.0</v>
+      </c>
+      <c r="F389" s="14">
+        <v>0</v>
+      </c>
+      <c r="G389" s="18">
         <f>E389*F389</f>
         <v>0</v>
       </c>
     </row>
-    <row r="390" spans="1:7" outlineLevel="2">
-      <c r="A390" s="26" t="s">
+    <row r="390" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A390" s="27">
+        <v>366</v>
+      </c>
+      <c r="B390" s="11"/>
+      <c r="C390" s="12" t="s">
         <v>765</v>
       </c>
-      <c r="B390" s="2"/>
-[...26 lines deleted...]
-        <v>14</v>
+      <c r="D390" s="13" t="s">
+        <v>766</v>
+      </c>
+      <c r="E390" s="22">
+        <v>2470.0</v>
+      </c>
+      <c r="F390" s="14">
+        <v>0</v>
+      </c>
+      <c r="G390" s="18">
+        <f>E390*F390</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A391" s="27">
+        <v>367</v>
+      </c>
+      <c r="B391" s="11"/>
+      <c r="C391" s="12" t="s">
+        <v>767</v>
+      </c>
+      <c r="D391" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="E391" s="22">
+        <v>1240.0</v>
+      </c>
+      <c r="F391" s="14">
+        <v>0</v>
+      </c>
+      <c r="G391" s="18">
+        <f>E391*F391</f>
+        <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A392" s="27">
-[...15 lines deleted...]
-      <c r="G392" s="18">
+      <c r="A392" s="25">
+        <v>368</v>
+      </c>
+      <c r="B392" s="7"/>
+      <c r="C392" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="D392" s="9" t="s">
+        <v>770</v>
+      </c>
+      <c r="E392" s="21">
+        <v>1630.0</v>
+      </c>
+      <c r="F392" s="10">
+        <v>0</v>
+      </c>
+      <c r="G392" s="17">
         <f>E392*F392</f>
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A393" s="25">
-        <v>2</v>
+        <v>369</v>
       </c>
       <c r="B393" s="7"/>
       <c r="C393" s="8" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="D393" s="9" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="E393" s="21">
-        <v>9460.0</v>
+        <v>4400.0</v>
       </c>
       <c r="F393" s="10">
         <v>0</v>
       </c>
       <c r="G393" s="17">
         <f>E393*F393</f>
         <v>0</v>
       </c>
     </row>
-    <row r="394" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...29 lines deleted...]
-      <c r="D395" s="13" t="s">
+    <row r="394" spans="1:7" outlineLevel="2">
+      <c r="A394" s="26" t="s">
         <v>773</v>
       </c>
-      <c r="E395" s="22">
-[...7 lines deleted...]
-        <v>0</v>
+      <c r="B394" s="2"/>
+      <c r="C394" s="2"/>
+      <c r="D394" s="2"/>
+      <c r="E394" s="15"/>
+      <c r="F394" s="2"/>
+      <c r="G394" s="15"/>
+    </row>
+    <row r="395" spans="1:7" outlineLevel="3">
+      <c r="A395" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B395" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D395" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F395" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G395" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="396" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A396" s="27">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B396" s="11"/>
       <c r="C396" s="12" t="s">
         <v>774</v>
       </c>
       <c r="D396" s="13" t="s">
         <v>775</v>
       </c>
       <c r="E396" s="22">
-        <v>1840.0</v>
+        <v>6830.0</v>
       </c>
       <c r="F396" s="14">
         <v>0</v>
       </c>
       <c r="G396" s="18">
         <f>E396*F396</f>
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A397" s="27">
-[...3 lines deleted...]
-      <c r="C397" s="12" t="s">
+      <c r="A397" s="25">
+        <v>2</v>
+      </c>
+      <c r="B397" s="7"/>
+      <c r="C397" s="8" t="s">
         <v>776</v>
       </c>
-      <c r="D397" s="13" t="s">
+      <c r="D397" s="9" t="s">
         <v>777</v>
       </c>
-      <c r="E397" s="22">
-[...5 lines deleted...]
-      <c r="G397" s="18">
+      <c r="E397" s="21">
+        <v>9460.0</v>
+      </c>
+      <c r="F397" s="10">
+        <v>0</v>
+      </c>
+      <c r="G397" s="17">
         <f>E397*F397</f>
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A398" s="25">
-[...3 lines deleted...]
-      <c r="C398" s="8" t="s">
+      <c r="A398" s="27">
+        <v>3</v>
+      </c>
+      <c r="B398" s="11"/>
+      <c r="C398" s="12" t="s">
         <v>778</v>
       </c>
-      <c r="D398" s="9" t="s">
+      <c r="D398" s="13" t="s">
         <v>779</v>
       </c>
-      <c r="E398" s="21">
-[...5 lines deleted...]
-      <c r="G398" s="17">
+      <c r="E398" s="22">
+        <v>5780.0</v>
+      </c>
+      <c r="F398" s="14">
+        <v>0</v>
+      </c>
+      <c r="G398" s="18">
         <f>E398*F398</f>
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A399" s="25">
-[...3 lines deleted...]
-      <c r="C399" s="8" t="s">
+      <c r="A399" s="27">
+        <v>4</v>
+      </c>
+      <c r="B399" s="11"/>
+      <c r="C399" s="12" t="s">
         <v>780</v>
       </c>
-      <c r="D399" s="9" t="s">
+      <c r="D399" s="13" t="s">
         <v>781</v>
       </c>
-      <c r="E399" s="21">
-[...5 lines deleted...]
-      <c r="G399" s="17">
+      <c r="E399" s="22">
+        <v>4200.0</v>
+      </c>
+      <c r="F399" s="14">
+        <v>0</v>
+      </c>
+      <c r="G399" s="18">
         <f>E399*F399</f>
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A400" s="27">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B400" s="11"/>
       <c r="C400" s="12" t="s">
         <v>782</v>
       </c>
       <c r="D400" s="13" t="s">
         <v>783</v>
       </c>
       <c r="E400" s="22">
-        <v>4200.0</v>
+        <v>1840.0</v>
       </c>
       <c r="F400" s="14">
         <v>0</v>
       </c>
       <c r="G400" s="18">
         <f>E400*F400</f>
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A401" s="25">
-[...3 lines deleted...]
-      <c r="C401" s="8" t="s">
+      <c r="A401" s="27">
+        <v>6</v>
+      </c>
+      <c r="B401" s="11"/>
+      <c r="C401" s="12" t="s">
         <v>784</v>
       </c>
-      <c r="D401" s="9" t="s">
+      <c r="D401" s="13" t="s">
         <v>785</v>
       </c>
-      <c r="E401" s="21">
-[...5 lines deleted...]
-      <c r="G401" s="17">
+      <c r="E401" s="22">
+        <v>1790.0</v>
+      </c>
+      <c r="F401" s="14">
+        <v>0</v>
+      </c>
+      <c r="G401" s="18">
         <f>E401*F401</f>
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A402" s="27">
-[...3 lines deleted...]
-      <c r="C402" s="12" t="s">
+      <c r="A402" s="25">
+        <v>7</v>
+      </c>
+      <c r="B402" s="7"/>
+      <c r="C402" s="8" t="s">
         <v>786</v>
       </c>
-      <c r="D402" s="13" t="s">
+      <c r="D402" s="9" t="s">
         <v>787</v>
       </c>
-      <c r="E402" s="22">
-[...5 lines deleted...]
-      <c r="G402" s="18">
+      <c r="E402" s="21">
+        <v>1700.0</v>
+      </c>
+      <c r="F402" s="10">
+        <v>0</v>
+      </c>
+      <c r="G402" s="17">
         <f>E402*F402</f>
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A403" s="27">
-[...3 lines deleted...]
-      <c r="C403" s="12" t="s">
+      <c r="A403" s="25">
+        <v>8</v>
+      </c>
+      <c r="B403" s="7"/>
+      <c r="C403" s="8" t="s">
         <v>788</v>
       </c>
-      <c r="D403" s="13" t="s">
+      <c r="D403" s="9" t="s">
         <v>789</v>
       </c>
-      <c r="E403" s="22">
-[...5 lines deleted...]
-      <c r="G403" s="18">
+      <c r="E403" s="21">
+        <v>2350.0</v>
+      </c>
+      <c r="F403" s="10">
+        <v>0</v>
+      </c>
+      <c r="G403" s="17">
         <f>E403*F403</f>
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A404" s="27">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B404" s="11"/>
       <c r="C404" s="12" t="s">
         <v>790</v>
       </c>
       <c r="D404" s="13" t="s">
         <v>791</v>
       </c>
       <c r="E404" s="22">
-        <v>3410.0</v>
+        <v>4200.0</v>
       </c>
       <c r="F404" s="14">
         <v>0</v>
       </c>
       <c r="G404" s="18">
         <f>E404*F404</f>
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A405" s="25">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B405" s="7"/>
       <c r="C405" s="8" t="s">
         <v>792</v>
       </c>
       <c r="D405" s="9" t="s">
         <v>793</v>
       </c>
       <c r="E405" s="21">
-        <v>4200.0</v>
+        <v>3420.0</v>
       </c>
       <c r="F405" s="10">
         <v>0</v>
       </c>
       <c r="G405" s="17">
         <f>E405*F405</f>
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A406" s="27">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B406" s="11"/>
       <c r="C406" s="12" t="s">
         <v>794</v>
       </c>
       <c r="D406" s="13" t="s">
         <v>795</v>
       </c>
       <c r="E406" s="22">
-        <v>3680.0</v>
+        <v>2630.0</v>
       </c>
       <c r="F406" s="14">
         <v>0</v>
       </c>
       <c r="G406" s="18">
         <f>E406*F406</f>
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A407" s="25">
-[...3 lines deleted...]
-      <c r="C407" s="8" t="s">
+      <c r="A407" s="27">
+        <v>12</v>
+      </c>
+      <c r="B407" s="11"/>
+      <c r="C407" s="12" t="s">
         <v>796</v>
       </c>
-      <c r="D407" s="9" t="s">
+      <c r="D407" s="13" t="s">
         <v>797</v>
       </c>
-      <c r="E407" s="21">
-[...5 lines deleted...]
-      <c r="G407" s="17">
+      <c r="E407" s="22">
+        <v>1050.0</v>
+      </c>
+      <c r="F407" s="14">
+        <v>0</v>
+      </c>
+      <c r="G407" s="18">
         <f>E407*F407</f>
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A408" s="25">
-[...3 lines deleted...]
-      <c r="C408" s="8" t="s">
+      <c r="A408" s="27">
+        <v>13</v>
+      </c>
+      <c r="B408" s="11"/>
+      <c r="C408" s="12" t="s">
         <v>798</v>
       </c>
-      <c r="D408" s="9" t="s">
+      <c r="D408" s="13" t="s">
         <v>799</v>
       </c>
-      <c r="E408" s="21">
-[...5 lines deleted...]
-      <c r="G408" s="17">
+      <c r="E408" s="22">
+        <v>3410.0</v>
+      </c>
+      <c r="F408" s="14">
+        <v>0</v>
+      </c>
+      <c r="G408" s="18">
         <f>E408*F408</f>
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A409" s="25">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B409" s="7"/>
       <c r="C409" s="8" t="s">
         <v>800</v>
       </c>
       <c r="D409" s="9" t="s">
         <v>801</v>
       </c>
       <c r="E409" s="21">
-        <v>1530.0</v>
+        <v>4200.0</v>
       </c>
       <c r="F409" s="10">
         <v>0</v>
       </c>
       <c r="G409" s="17">
         <f>E409*F409</f>
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A410" s="25">
+      <c r="A410" s="27">
+        <v>15</v>
+      </c>
+      <c r="B410" s="11"/>
+      <c r="C410" s="12" t="s">
+        <v>802</v>
+      </c>
+      <c r="D410" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="E410" s="22">
+        <v>3680.0</v>
+      </c>
+      <c r="F410" s="14">
+        <v>0</v>
+      </c>
+      <c r="G410" s="18">
+        <f>E410*F410</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A411" s="25">
+        <v>16</v>
+      </c>
+      <c r="B411" s="7"/>
+      <c r="C411" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="D411" s="9" t="s">
+        <v>805</v>
+      </c>
+      <c r="E411" s="21">
+        <v>2100.0</v>
+      </c>
+      <c r="F411" s="10">
+        <v>0</v>
+      </c>
+      <c r="G411" s="17">
+        <f>E411*F411</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A412" s="25">
+        <v>17</v>
+      </c>
+      <c r="B412" s="7"/>
+      <c r="C412" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="D412" s="9" t="s">
+        <v>807</v>
+      </c>
+      <c r="E412" s="21">
+        <v>2100.0</v>
+      </c>
+      <c r="F412" s="10">
+        <v>0</v>
+      </c>
+      <c r="G412" s="17">
+        <f>E412*F412</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A413" s="25">
+        <v>18</v>
+      </c>
+      <c r="B413" s="7"/>
+      <c r="C413" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="D413" s="9" t="s">
+        <v>809</v>
+      </c>
+      <c r="E413" s="21">
+        <v>1530.0</v>
+      </c>
+      <c r="F413" s="10">
+        <v>0</v>
+      </c>
+      <c r="G413" s="17">
+        <f>E413*F413</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A414" s="25">
         <v>19</v>
       </c>
-      <c r="B410" s="7"/>
-[...6 lines deleted...]
-      <c r="E410" s="21">
+      <c r="B414" s="7"/>
+      <c r="C414" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="D414" s="9" t="s">
+        <v>811</v>
+      </c>
+      <c r="E414" s="21">
         <v>3050.0</v>
       </c>
-      <c r="F410" s="10">
-[...8 lines deleted...]
-      <c r="A411" s="27">
+      <c r="F414" s="10">
+        <v>0</v>
+      </c>
+      <c r="G414" s="17">
+        <f>E414*F414</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A415" s="27">
         <v>20</v>
       </c>
-      <c r="B411" s="11"/>
-[...6 lines deleted...]
-      <c r="E411" s="22">
+      <c r="B415" s="11"/>
+      <c r="C415" s="12" t="s">
+        <v>812</v>
+      </c>
+      <c r="D415" s="13" t="s">
+        <v>813</v>
+      </c>
+      <c r="E415" s="22">
         <v>2360.0</v>
       </c>
-      <c r="F411" s="14">
-[...90 lines deleted...]
-      <c r="G415" s="17">
+      <c r="F415" s="14">
+        <v>0</v>
+      </c>
+      <c r="G415" s="18">
         <f>E415*F415</f>
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A416" s="27">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B416" s="11"/>
       <c r="C416" s="12" t="s">
         <v>814</v>
       </c>
       <c r="D416" s="13" t="s">
         <v>815</v>
       </c>
       <c r="E416" s="22">
-        <v>1320.0</v>
+        <v>1180.0</v>
       </c>
       <c r="F416" s="14">
         <v>0</v>
       </c>
       <c r="G416" s="18">
         <f>E416*F416</f>
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A417" s="27">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B417" s="11"/>
       <c r="C417" s="12" t="s">
         <v>816</v>
       </c>
       <c r="D417" s="13" t="s">
         <v>817</v>
       </c>
       <c r="E417" s="22">
-        <v>4730.0</v>
+        <v>2890.0</v>
       </c>
       <c r="F417" s="14">
         <v>0</v>
       </c>
       <c r="G417" s="18">
         <f>E417*F417</f>
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A418" s="25">
-[...3 lines deleted...]
-      <c r="C418" s="8" t="s">
+      <c r="A418" s="27">
+        <v>23</v>
+      </c>
+      <c r="B418" s="11"/>
+      <c r="C418" s="12" t="s">
         <v>818</v>
       </c>
-      <c r="D418" s="9" t="s">
+      <c r="D418" s="13" t="s">
         <v>819</v>
       </c>
-      <c r="E418" s="21">
-[...5 lines deleted...]
-      <c r="G418" s="17">
+      <c r="E418" s="22">
+        <v>3580.0</v>
+      </c>
+      <c r="F418" s="14">
+        <v>0</v>
+      </c>
+      <c r="G418" s="18">
         <f>E418*F418</f>
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A419" s="25">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B419" s="7"/>
       <c r="C419" s="8" t="s">
         <v>820</v>
       </c>
       <c r="D419" s="9" t="s">
         <v>821</v>
       </c>
       <c r="E419" s="21">
-        <v>1710.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F419" s="10">
         <v>0</v>
       </c>
       <c r="G419" s="17">
         <f>E419*F419</f>
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A420" s="27">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B420" s="11"/>
       <c r="C420" s="12" t="s">
         <v>822</v>
       </c>
       <c r="D420" s="13" t="s">
         <v>823</v>
       </c>
       <c r="E420" s="22">
-        <v>1710.0</v>
+        <v>1320.0</v>
       </c>
       <c r="F420" s="14">
         <v>0</v>
       </c>
       <c r="G420" s="18">
         <f>E420*F420</f>
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A421" s="25">
+      <c r="A421" s="27">
+        <v>26</v>
+      </c>
+      <c r="B421" s="11"/>
+      <c r="C421" s="12" t="s">
+        <v>824</v>
+      </c>
+      <c r="D421" s="13" t="s">
+        <v>825</v>
+      </c>
+      <c r="E421" s="22">
+        <v>4730.0</v>
+      </c>
+      <c r="F421" s="14">
+        <v>0</v>
+      </c>
+      <c r="G421" s="18">
+        <f>E421*F421</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A422" s="25">
+        <v>27</v>
+      </c>
+      <c r="B422" s="7"/>
+      <c r="C422" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="D422" s="9" t="s">
+        <v>827</v>
+      </c>
+      <c r="E422" s="21">
+        <v>4700.0</v>
+      </c>
+      <c r="F422" s="10">
+        <v>0</v>
+      </c>
+      <c r="G422" s="17">
+        <f>E422*F422</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A423" s="25">
+        <v>28</v>
+      </c>
+      <c r="B423" s="7"/>
+      <c r="C423" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="D423" s="9" t="s">
+        <v>829</v>
+      </c>
+      <c r="E423" s="21">
+        <v>1710.0</v>
+      </c>
+      <c r="F423" s="10">
+        <v>0</v>
+      </c>
+      <c r="G423" s="17">
+        <f>E423*F423</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A424" s="27">
+        <v>29</v>
+      </c>
+      <c r="B424" s="11"/>
+      <c r="C424" s="12" t="s">
+        <v>830</v>
+      </c>
+      <c r="D424" s="13" t="s">
+        <v>831</v>
+      </c>
+      <c r="E424" s="22">
+        <v>1710.0</v>
+      </c>
+      <c r="F424" s="14">
+        <v>0</v>
+      </c>
+      <c r="G424" s="18">
+        <f>E424*F424</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A425" s="25">
         <v>30</v>
       </c>
-      <c r="B421" s="7"/>
-[...6 lines deleted...]
-      <c r="E421" s="21">
+      <c r="B425" s="7"/>
+      <c r="C425" s="8" t="s">
+        <v>832</v>
+      </c>
+      <c r="D425" s="9" t="s">
+        <v>833</v>
+      </c>
+      <c r="E425" s="21">
         <v>3400.0</v>
       </c>
-      <c r="F421" s="10">
-[...8 lines deleted...]
-      <c r="A422" s="27">
+      <c r="F425" s="10">
+        <v>0</v>
+      </c>
+      <c r="G425" s="17">
+        <f>E425*F425</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A426" s="27">
         <v>31</v>
       </c>
-      <c r="B422" s="11"/>
-[...6 lines deleted...]
-      <c r="E422" s="22">
+      <c r="B426" s="11"/>
+      <c r="C426" s="12" t="s">
+        <v>834</v>
+      </c>
+      <c r="D426" s="13" t="s">
+        <v>835</v>
+      </c>
+      <c r="E426" s="22">
         <v>7360.0</v>
       </c>
-      <c r="F422" s="14">
-[...8 lines deleted...]
-      <c r="A423" s="27">
+      <c r="F426" s="14">
+        <v>0</v>
+      </c>
+      <c r="G426" s="18">
+        <f>E426*F426</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A427" s="27">
         <v>32</v>
       </c>
-      <c r="B423" s="11"/>
-[...6 lines deleted...]
-      <c r="E423" s="22">
+      <c r="B427" s="11"/>
+      <c r="C427" s="12" t="s">
+        <v>836</v>
+      </c>
+      <c r="D427" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="E427" s="22">
         <v>11560.0</v>
       </c>
-      <c r="F423" s="14">
-[...90 lines deleted...]
-      <c r="G427" s="17">
+      <c r="F427" s="14">
+        <v>0</v>
+      </c>
+      <c r="G427" s="18">
         <f>E427*F427</f>
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A428" s="25">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B428" s="7"/>
       <c r="C428" s="8" t="s">
         <v>838</v>
       </c>
       <c r="D428" s="9" t="s">
         <v>839</v>
       </c>
       <c r="E428" s="21">
-        <v>8400.0</v>
+        <v>11500.0</v>
       </c>
       <c r="F428" s="10">
         <v>0</v>
       </c>
       <c r="G428" s="17">
         <f>E428*F428</f>
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A429" s="25">
-[...3 lines deleted...]
-      <c r="C429" s="8" t="s">
+      <c r="A429" s="27">
+        <v>34</v>
+      </c>
+      <c r="B429" s="11"/>
+      <c r="C429" s="12" t="s">
         <v>840</v>
       </c>
-      <c r="D429" s="9" t="s">
+      <c r="D429" s="13" t="s">
         <v>841</v>
       </c>
-      <c r="E429" s="21">
-[...5 lines deleted...]
-      <c r="G429" s="17">
+      <c r="E429" s="22">
+        <v>8400.0</v>
+      </c>
+      <c r="F429" s="14">
+        <v>0</v>
+      </c>
+      <c r="G429" s="18">
         <f>E429*F429</f>
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A430" s="25">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B430" s="7"/>
       <c r="C430" s="8" t="s">
         <v>842</v>
       </c>
       <c r="D430" s="9" t="s">
         <v>843</v>
       </c>
       <c r="E430" s="21">
-        <v>6800.0</v>
+        <v>6830.0</v>
       </c>
       <c r="F430" s="10">
         <v>0</v>
       </c>
       <c r="G430" s="17">
         <f>E430*F430</f>
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A431" s="27">
-[...3 lines deleted...]
-      <c r="C431" s="12" t="s">
+      <c r="A431" s="25">
+        <v>36</v>
+      </c>
+      <c r="B431" s="7"/>
+      <c r="C431" s="8" t="s">
         <v>844</v>
       </c>
-      <c r="D431" s="13" t="s">
+      <c r="D431" s="9" t="s">
         <v>845</v>
       </c>
-      <c r="E431" s="22">
+      <c r="E431" s="21">
+        <v>6100.0</v>
+      </c>
+      <c r="F431" s="10">
+        <v>0</v>
+      </c>
+      <c r="G431" s="17">
+        <f>E431*F431</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A432" s="25">
+        <v>37</v>
+      </c>
+      <c r="B432" s="7"/>
+      <c r="C432" s="8" t="s">
+        <v>846</v>
+      </c>
+      <c r="D432" s="9" t="s">
+        <v>847</v>
+      </c>
+      <c r="E432" s="21">
         <v>8400.0</v>
       </c>
-      <c r="F431" s="14">
-[...24 lines deleted...]
-      <c r="G432" s="18">
+      <c r="F432" s="10">
+        <v>0</v>
+      </c>
+      <c r="G432" s="17">
         <f>E432*F432</f>
         <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A433" s="27">
-[...3 lines deleted...]
-      <c r="C433" s="12" t="s">
+      <c r="A433" s="25">
+        <v>38</v>
+      </c>
+      <c r="B433" s="7"/>
+      <c r="C433" s="8" t="s">
         <v>848</v>
       </c>
-      <c r="D433" s="13" t="s">
+      <c r="D433" s="9" t="s">
         <v>849</v>
       </c>
-      <c r="E433" s="22">
-[...5 lines deleted...]
-      <c r="G433" s="18">
+      <c r="E433" s="21">
+        <v>5260.0</v>
+      </c>
+      <c r="F433" s="10">
+        <v>0</v>
+      </c>
+      <c r="G433" s="17">
         <f>E433*F433</f>
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A434" s="25">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B434" s="7"/>
       <c r="C434" s="8" t="s">
         <v>850</v>
       </c>
       <c r="D434" s="9" t="s">
         <v>851</v>
       </c>
       <c r="E434" s="21">
-        <v>855.0</v>
+        <v>6800.0</v>
       </c>
       <c r="F434" s="10">
         <v>0</v>
       </c>
       <c r="G434" s="17">
         <f>E434*F434</f>
         <v>0</v>
       </c>
     </row>
-    <row r="435" spans="1:7" outlineLevel="2">
-      <c r="A435" s="26" t="s">
+    <row r="435" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A435" s="27">
+        <v>40</v>
+      </c>
+      <c r="B435" s="11"/>
+      <c r="C435" s="12" t="s">
         <v>852</v>
       </c>
-      <c r="B435" s="2"/>
-[...26 lines deleted...]
-        <v>14</v>
+      <c r="D435" s="13" t="s">
+        <v>853</v>
+      </c>
+      <c r="E435" s="22">
+        <v>8400.0</v>
+      </c>
+      <c r="F435" s="14">
+        <v>0</v>
+      </c>
+      <c r="G435" s="18">
+        <f>E435*F435</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A436" s="27">
+        <v>41</v>
+      </c>
+      <c r="B436" s="11"/>
+      <c r="C436" s="12" t="s">
+        <v>854</v>
+      </c>
+      <c r="D436" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="E436" s="22">
+        <v>7150.0</v>
+      </c>
+      <c r="F436" s="14">
+        <v>0</v>
+      </c>
+      <c r="G436" s="18">
+        <f>E436*F436</f>
+        <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A437" s="25">
-[...15 lines deleted...]
-      <c r="G437" s="17">
+      <c r="A437" s="27">
+        <v>42</v>
+      </c>
+      <c r="B437" s="11"/>
+      <c r="C437" s="12" t="s">
+        <v>856</v>
+      </c>
+      <c r="D437" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="E437" s="22">
+        <v>9400.0</v>
+      </c>
+      <c r="F437" s="14">
+        <v>0</v>
+      </c>
+      <c r="G437" s="18">
         <f>E437*F437</f>
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A438" s="25">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="B438" s="7"/>
       <c r="C438" s="8" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D438" s="9" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="E438" s="21">
-        <v>19000.0</v>
+        <v>855.0</v>
       </c>
       <c r="F438" s="10">
         <v>0</v>
       </c>
       <c r="G438" s="17">
         <f>E438*F438</f>
         <v>0</v>
       </c>
     </row>
-    <row r="439" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...29 lines deleted...]
-      <c r="D440" s="9" t="s">
+    <row r="439" spans="1:7" outlineLevel="2">
+      <c r="A439" s="26" t="s">
         <v>860</v>
       </c>
-      <c r="E440" s="21">
-[...7 lines deleted...]
-        <v>0</v>
+      <c r="B439" s="2"/>
+      <c r="C439" s="2"/>
+      <c r="D439" s="2"/>
+      <c r="E439" s="15"/>
+      <c r="F439" s="2"/>
+      <c r="G439" s="15"/>
+    </row>
+    <row r="440" spans="1:7" outlineLevel="3">
+      <c r="A440" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B440" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D440" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E440" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F440" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G440" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="441" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A441" s="25">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B441" s="7"/>
       <c r="C441" s="8" t="s">
         <v>861</v>
       </c>
       <c r="D441" s="9" t="s">
         <v>862</v>
       </c>
       <c r="E441" s="21">
-        <v>9980.0</v>
+        <v>19000.0</v>
       </c>
       <c r="F441" s="10">
         <v>0</v>
       </c>
       <c r="G441" s="17">
         <f>E441*F441</f>
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A442" s="25">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B442" s="7"/>
       <c r="C442" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D442" s="9" t="s">
         <v>864</v>
       </c>
       <c r="E442" s="21">
-        <v>5470.0</v>
+        <v>19000.0</v>
       </c>
       <c r="F442" s="10">
         <v>0</v>
       </c>
       <c r="G442" s="17">
         <f>E442*F442</f>
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A443" s="25">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B443" s="7"/>
       <c r="C443" s="8" t="s">
         <v>865</v>
       </c>
       <c r="D443" s="9" t="s">
         <v>866</v>
       </c>
       <c r="E443" s="21">
-        <v>3680.0</v>
+        <v>35000.0</v>
       </c>
       <c r="F443" s="10">
         <v>0</v>
       </c>
       <c r="G443" s="17">
         <f>E443*F443</f>
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A444" s="25">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B444" s="7"/>
       <c r="C444" s="8" t="s">
         <v>867</v>
       </c>
       <c r="D444" s="9" t="s">
         <v>868</v>
       </c>
       <c r="E444" s="21">
-        <v>6590.0</v>
+        <v>12610.0</v>
       </c>
       <c r="F444" s="10">
         <v>0</v>
       </c>
       <c r="G444" s="17">
         <f>E444*F444</f>
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A445" s="25">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B445" s="7"/>
       <c r="C445" s="8" t="s">
         <v>869</v>
       </c>
       <c r="D445" s="9" t="s">
         <v>870</v>
       </c>
       <c r="E445" s="21">
-        <v>9500.0</v>
+        <v>5470.0</v>
       </c>
       <c r="F445" s="10">
         <v>0</v>
       </c>
       <c r="G445" s="17">
         <f>E445*F445</f>
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A446" s="25">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B446" s="7"/>
       <c r="C446" s="8" t="s">
         <v>871</v>
       </c>
       <c r="D446" s="9" t="s">
         <v>872</v>
       </c>
       <c r="E446" s="21">
-        <v>9500.0</v>
+        <v>3680.0</v>
       </c>
       <c r="F446" s="10">
         <v>0</v>
       </c>
       <c r="G446" s="17">
         <f>E446*F446</f>
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A447" s="27">
-[...3 lines deleted...]
-      <c r="C447" s="12" t="s">
+      <c r="A447" s="25">
+        <v>7</v>
+      </c>
+      <c r="B447" s="7"/>
+      <c r="C447" s="8" t="s">
         <v>873</v>
       </c>
-      <c r="D447" s="13" t="s">
+      <c r="D447" s="9" t="s">
         <v>874</v>
       </c>
-      <c r="E447" s="22">
-[...5 lines deleted...]
-      <c r="G447" s="18">
+      <c r="E447" s="21">
+        <v>1450.0</v>
+      </c>
+      <c r="F447" s="10">
+        <v>0</v>
+      </c>
+      <c r="G447" s="17">
         <f>E447*F447</f>
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A448" s="27">
-[...3 lines deleted...]
-      <c r="C448" s="12" t="s">
+      <c r="A448" s="25">
+        <v>8</v>
+      </c>
+      <c r="B448" s="7"/>
+      <c r="C448" s="8" t="s">
         <v>875</v>
       </c>
-      <c r="D448" s="13" t="s">
+      <c r="D448" s="9" t="s">
         <v>876</v>
       </c>
-      <c r="E448" s="22">
-[...5 lines deleted...]
-      <c r="G448" s="18">
+      <c r="E448" s="21">
+        <v>9500.0</v>
+      </c>
+      <c r="F448" s="10">
+        <v>0</v>
+      </c>
+      <c r="G448" s="17">
         <f>E448*F448</f>
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A449" s="25">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B449" s="7"/>
       <c r="C449" s="8" t="s">
         <v>877</v>
       </c>
       <c r="D449" s="9" t="s">
         <v>878</v>
       </c>
       <c r="E449" s="21">
-        <v>9000.0</v>
+        <v>9500.0</v>
       </c>
       <c r="F449" s="10">
         <v>0</v>
       </c>
       <c r="G449" s="17">
         <f>E449*F449</f>
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A450" s="25">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B450" s="7"/>
       <c r="C450" s="8" t="s">
         <v>879</v>
       </c>
       <c r="D450" s="9" t="s">
         <v>880</v>
       </c>
       <c r="E450" s="21">
-        <v>35000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="F450" s="10">
         <v>0</v>
       </c>
       <c r="G450" s="17">
         <f>E450*F450</f>
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A451" s="25">
-[...3 lines deleted...]
-      <c r="C451" s="8" t="s">
+      <c r="A451" s="27">
+        <v>11</v>
+      </c>
+      <c r="B451" s="11"/>
+      <c r="C451" s="12" t="s">
         <v>881</v>
       </c>
-      <c r="D451" s="9" t="s">
+      <c r="D451" s="13" t="s">
         <v>882</v>
       </c>
-      <c r="E451" s="21">
+      <c r="E451" s="22">
+        <v>35000.0</v>
+      </c>
+      <c r="F451" s="14">
+        <v>0</v>
+      </c>
+      <c r="G451" s="18">
+        <f>E451*F451</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A452" s="25">
+        <v>12</v>
+      </c>
+      <c r="B452" s="7"/>
+      <c r="C452" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="D452" s="9" t="s">
+        <v>884</v>
+      </c>
+      <c r="E452" s="21">
         <v>2917.0</v>
       </c>
-      <c r="F451" s="10">
-[...19 lines deleted...]
-      <c r="A453" s="3" t="s">
+      <c r="F452" s="10">
+        <v>0</v>
+      </c>
+      <c r="G452" s="17">
+        <f>E452*F452</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" outlineLevel="1">
+      <c r="A453" s="24" t="s">
+        <v>885</v>
+      </c>
+      <c r="B453" s="2"/>
+      <c r="C453" s="2"/>
+      <c r="D453" s="2"/>
+      <c r="E453" s="15"/>
+      <c r="F453" s="2"/>
+      <c r="G453" s="15"/>
+    </row>
+    <row r="454" spans="1:7" outlineLevel="2">
+      <c r="A454" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B453" s="4" t="s">
+      <c r="B454" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C453" s="4" t="s">
+      <c r="C454" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D453" s="5" t="s">
+      <c r="D454" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E453" s="20" t="s">
+      <c r="E454" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="F453" s="5" t="s">
+      <c r="F454" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="G453" s="16" t="s">
+      <c r="G454" s="16" t="s">
         <v>14</v>
-      </c>
-[...20 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A455" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B455" s="7"/>
       <c r="C455" s="8" t="s">
         <v>886</v>
       </c>
       <c r="D455" s="9" t="s">
         <v>887</v>
       </c>
       <c r="E455" s="21">
         <v>50.0</v>
       </c>
       <c r="F455" s="10">
         <v>0</v>
       </c>
       <c r="G455" s="17">
         <f>E455*F455</f>
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A456" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B456" s="7"/>
       <c r="C456" s="8" t="s">
         <v>888</v>
       </c>
       <c r="D456" s="9" t="s">
         <v>889</v>
       </c>
       <c r="E456" s="21">
         <v>50.0</v>
       </c>
       <c r="F456" s="10">
         <v>0</v>
       </c>
       <c r="G456" s="17">
         <f>E456*F456</f>
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A457" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B457" s="7"/>
       <c r="C457" s="8" t="s">
         <v>890</v>
       </c>
       <c r="D457" s="9" t="s">
         <v>891</v>
       </c>
       <c r="E457" s="21">
-        <v>290.0</v>
+        <v>50.0</v>
       </c>
       <c r="F457" s="10">
         <v>0</v>
       </c>
       <c r="G457" s="17">
         <f>E457*F457</f>
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A458" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B458" s="7"/>
       <c r="C458" s="8" t="s">
         <v>892</v>
       </c>
       <c r="D458" s="9" t="s">
         <v>893</v>
       </c>
       <c r="E458" s="21">
-        <v>370.0</v>
+        <v>290.0</v>
       </c>
       <c r="F458" s="10">
         <v>0</v>
       </c>
       <c r="G458" s="17">
         <f>E458*F458</f>
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A459" s="25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B459" s="7"/>
       <c r="C459" s="8" t="s">
         <v>894</v>
       </c>
       <c r="D459" s="9" t="s">
         <v>895</v>
       </c>
       <c r="E459" s="21">
-        <v>420.0</v>
+        <v>370.0</v>
       </c>
       <c r="F459" s="10">
         <v>0</v>
       </c>
       <c r="G459" s="17">
         <f>E459*F459</f>
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A460" s="25">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B460" s="7"/>
       <c r="C460" s="8" t="s">
         <v>896</v>
       </c>
       <c r="D460" s="9" t="s">
         <v>897</v>
       </c>
       <c r="E460" s="21">
-        <v>440.0</v>
+        <v>420.0</v>
       </c>
       <c r="F460" s="10">
         <v>0</v>
       </c>
       <c r="G460" s="17">
         <f>E460*F460</f>
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A461" s="25">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B461" s="7"/>
       <c r="C461" s="8" t="s">
         <v>898</v>
       </c>
       <c r="D461" s="9" t="s">
         <v>899</v>
       </c>
       <c r="E461" s="21">
-        <v>480.0</v>
+        <v>440.0</v>
       </c>
       <c r="F461" s="10">
         <v>0</v>
       </c>
       <c r="G461" s="17">
         <f>E461*F461</f>
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A462" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B462" s="7"/>
       <c r="C462" s="8" t="s">
         <v>900</v>
       </c>
       <c r="D462" s="9" t="s">
         <v>901</v>
       </c>
       <c r="E462" s="21">
-        <v>520.0</v>
+        <v>480.0</v>
       </c>
       <c r="F462" s="10">
         <v>0</v>
       </c>
       <c r="G462" s="17">
         <f>E462*F462</f>
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A463" s="25">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B463" s="7"/>
       <c r="C463" s="8" t="s">
         <v>902</v>
       </c>
       <c r="D463" s="9" t="s">
         <v>903</v>
       </c>
       <c r="E463" s="21">
-        <v>610.0</v>
+        <v>520.0</v>
       </c>
       <c r="F463" s="10">
         <v>0</v>
       </c>
       <c r="G463" s="17">
         <f>E463*F463</f>
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A464" s="25">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B464" s="7"/>
       <c r="C464" s="8" t="s">
         <v>904</v>
       </c>
       <c r="D464" s="9" t="s">
         <v>905</v>
       </c>
       <c r="E464" s="21">
-        <v>740.0</v>
+        <v>610.0</v>
       </c>
       <c r="F464" s="10">
         <v>0</v>
       </c>
       <c r="G464" s="17">
         <f>E464*F464</f>
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A465" s="25">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B465" s="7"/>
       <c r="C465" s="8" t="s">
         <v>906</v>
       </c>
       <c r="D465" s="9" t="s">
         <v>907</v>
       </c>
       <c r="E465" s="21">
-        <v>340.0</v>
+        <v>740.0</v>
       </c>
       <c r="F465" s="10">
         <v>0</v>
       </c>
       <c r="G465" s="17">
         <f>E465*F465</f>
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A466" s="25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B466" s="7"/>
       <c r="C466" s="8" t="s">
         <v>908</v>
       </c>
       <c r="D466" s="9" t="s">
         <v>909</v>
       </c>
       <c r="E466" s="21">
-        <v>410.0</v>
+        <v>340.0</v>
       </c>
       <c r="F466" s="10">
         <v>0</v>
       </c>
       <c r="G466" s="17">
         <f>E466*F466</f>
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A467" s="25">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B467" s="7"/>
       <c r="C467" s="8" t="s">
         <v>910</v>
       </c>
       <c r="D467" s="9" t="s">
         <v>911</v>
       </c>
       <c r="E467" s="21">
-        <v>370.0</v>
+        <v>410.0</v>
       </c>
       <c r="F467" s="10">
         <v>0</v>
       </c>
       <c r="G467" s="17">
         <f>E467*F467</f>
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A468" s="25">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B468" s="7"/>
       <c r="C468" s="8" t="s">
         <v>912</v>
       </c>
       <c r="D468" s="9" t="s">
         <v>913</v>
       </c>
       <c r="E468" s="21">
-        <v>450.0</v>
+        <v>370.0</v>
       </c>
       <c r="F468" s="10">
         <v>0</v>
       </c>
       <c r="G468" s="17">
         <f>E468*F468</f>
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A469" s="25">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B469" s="7"/>
       <c r="C469" s="8" t="s">
         <v>914</v>
       </c>
       <c r="D469" s="9" t="s">
         <v>915</v>
       </c>
       <c r="E469" s="21">
-        <v>530.0</v>
+        <v>450.0</v>
       </c>
       <c r="F469" s="10">
         <v>0</v>
       </c>
       <c r="G469" s="17">
         <f>E469*F469</f>
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A470" s="25">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B470" s="7"/>
       <c r="C470" s="8" t="s">
         <v>916</v>
       </c>
       <c r="D470" s="9" t="s">
         <v>917</v>
       </c>
       <c r="E470" s="21">
-        <v>560.0</v>
+        <v>530.0</v>
       </c>
       <c r="F470" s="10">
         <v>0</v>
       </c>
       <c r="G470" s="17">
         <f>E470*F470</f>
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A471" s="25">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B471" s="7"/>
       <c r="C471" s="8" t="s">
         <v>918</v>
       </c>
       <c r="D471" s="9" t="s">
         <v>919</v>
       </c>
       <c r="E471" s="21">
-        <v>630.0</v>
+        <v>560.0</v>
       </c>
       <c r="F471" s="10">
         <v>0</v>
       </c>
       <c r="G471" s="17">
         <f>E471*F471</f>
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A472" s="25">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B472" s="7"/>
       <c r="C472" s="8" t="s">
         <v>920</v>
       </c>
       <c r="D472" s="9" t="s">
         <v>921</v>
       </c>
       <c r="E472" s="21">
-        <v>770.0</v>
+        <v>630.0</v>
       </c>
       <c r="F472" s="10">
         <v>0</v>
       </c>
       <c r="G472" s="17">
         <f>E472*F472</f>
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A473" s="27">
+      <c r="A473" s="25">
+        <v>19</v>
+      </c>
+      <c r="B473" s="7"/>
+      <c r="C473" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="D473" s="9" t="s">
+        <v>923</v>
+      </c>
+      <c r="E473" s="21">
+        <v>770.0</v>
+      </c>
+      <c r="F473" s="10">
+        <v>0</v>
+      </c>
+      <c r="G473" s="17">
+        <f>E473*F473</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A474" s="27">
         <v>20</v>
       </c>
-      <c r="B473" s="11"/>
-[...6 lines deleted...]
-      <c r="E473" s="22">
+      <c r="B474" s="11"/>
+      <c r="C474" s="12" t="s">
+        <v>924</v>
+      </c>
+      <c r="D474" s="13" t="s">
+        <v>925</v>
+      </c>
+      <c r="E474" s="22">
         <v>250.0</v>
       </c>
-      <c r="F473" s="14">
-[...19 lines deleted...]
-      <c r="A475" s="3" t="s">
+      <c r="F474" s="14">
+        <v>0</v>
+      </c>
+      <c r="G474" s="18">
+        <f>E474*F474</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" outlineLevel="1">
+      <c r="A475" s="24" t="s">
+        <v>926</v>
+      </c>
+      <c r="B475" s="2"/>
+      <c r="C475" s="2"/>
+      <c r="D475" s="2"/>
+      <c r="E475" s="15"/>
+      <c r="F475" s="2"/>
+      <c r="G475" s="15"/>
+    </row>
+    <row r="476" spans="1:7" outlineLevel="2">
+      <c r="A476" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B475" s="4" t="s">
+      <c r="B476" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C475" s="4" t="s">
+      <c r="C476" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D475" s="5" t="s">
+      <c r="D476" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E475" s="20" t="s">
+      <c r="E476" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="F475" s="5" t="s">
+      <c r="F476" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="G475" s="16" t="s">
+      <c r="G476" s="16" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="476" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A476" s="25">
+    <row r="477" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A477" s="25">
         <v>1</v>
       </c>
-      <c r="B476" s="7"/>
-[...6 lines deleted...]
-      <c r="E476" s="21">
+      <c r="B477" s="7"/>
+      <c r="C477" s="8" t="s">
+        <v>927</v>
+      </c>
+      <c r="D477" s="9" t="s">
+        <v>928</v>
+      </c>
+      <c r="E477" s="21">
         <v>1400.0</v>
       </c>
-      <c r="F476" s="10">
-[...24 lines deleted...]
-      <c r="G477" s="18">
+      <c r="F477" s="10">
+        <v>0</v>
+      </c>
+      <c r="G477" s="17">
         <f>E477*F477</f>
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A478" s="27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B478" s="11"/>
       <c r="C478" s="12" t="s">
         <v>929</v>
       </c>
       <c r="D478" s="13" t="s">
         <v>930</v>
       </c>
       <c r="E478" s="22">
         <v>0.0</v>
       </c>
       <c r="F478" s="14">
         <v>0</v>
       </c>
       <c r="G478" s="18">
         <f>E478*F478</f>
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A479" s="27">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B479" s="11"/>
       <c r="C479" s="12" t="s">
         <v>931</v>
       </c>
       <c r="D479" s="13" t="s">
         <v>932</v>
       </c>
       <c r="E479" s="22">
-        <v>1900.0</v>
+        <v>0.0</v>
       </c>
       <c r="F479" s="14">
         <v>0</v>
       </c>
       <c r="G479" s="18">
         <f>E479*F479</f>
         <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A480" s="25">
-[...3 lines deleted...]
-      <c r="C480" s="8" t="s">
+      <c r="A480" s="27">
+        <v>4</v>
+      </c>
+      <c r="B480" s="11"/>
+      <c r="C480" s="12" t="s">
         <v>933</v>
       </c>
-      <c r="D480" s="9" t="s">
+      <c r="D480" s="13" t="s">
         <v>934</v>
       </c>
-      <c r="E480" s="21">
-[...5 lines deleted...]
-      <c r="G480" s="17">
+      <c r="E480" s="22">
+        <v>1900.0</v>
+      </c>
+      <c r="F480" s="14">
+        <v>0</v>
+      </c>
+      <c r="G480" s="18">
         <f>E480*F480</f>
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A481" s="27">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B481" s="11"/>
       <c r="C481" s="12" t="s">
         <v>935</v>
       </c>
       <c r="D481" s="13" t="s">
         <v>936</v>
       </c>
       <c r="E481" s="22">
         <v>670.0</v>
       </c>
       <c r="F481" s="14">
         <v>0</v>
       </c>
       <c r="G481" s="18">
         <f>E481*F481</f>
         <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:7" outlineLevel="1">
       <c r="A482" s="24" t="s">
         <v>937</v>
       </c>
       <c r="B482" s="2"/>
       <c r="C482" s="2"/>
@@ -43320,7273 +40855,5989 @@
     </row>
     <row r="484" spans="1:7" outlineLevel="3">
       <c r="A484" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C484" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E484" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F484" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="485" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A485" s="27">
+      <c r="A485" s="25">
         <v>1</v>
       </c>
-      <c r="B485" s="11"/>
-      <c r="C485" s="12" t="s">
+      <c r="B485" s="7"/>
+      <c r="C485" s="8" t="s">
         <v>939</v>
       </c>
-      <c r="D485" s="13" t="s">
+      <c r="D485" s="9" t="s">
         <v>940</v>
       </c>
-      <c r="E485" s="22">
-[...5 lines deleted...]
-      <c r="G485" s="18">
+      <c r="E485" s="21">
+        <v>1600.0</v>
+      </c>
+      <c r="F485" s="10">
+        <v>0</v>
+      </c>
+      <c r="G485" s="17">
         <f>E485*F485</f>
         <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A486" s="25">
         <v>2</v>
       </c>
       <c r="B486" s="7"/>
       <c r="C486" s="8" t="s">
         <v>941</v>
       </c>
       <c r="D486" s="9" t="s">
         <v>942</v>
       </c>
       <c r="E486" s="21">
-        <v>1600.0</v>
+        <v>890.0</v>
       </c>
       <c r="F486" s="10">
         <v>0</v>
       </c>
       <c r="G486" s="17">
         <f>E486*F486</f>
         <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A487" s="25">
+      <c r="A487" s="27">
         <v>3</v>
       </c>
-      <c r="B487" s="7"/>
-      <c r="C487" s="8" t="s">
+      <c r="B487" s="11"/>
+      <c r="C487" s="12" t="s">
         <v>943</v>
       </c>
-      <c r="D487" s="9" t="s">
+      <c r="D487" s="13" t="s">
         <v>944</v>
       </c>
-      <c r="E487" s="21">
-[...5 lines deleted...]
-      <c r="G487" s="17">
+      <c r="E487" s="22">
+        <v>900.0</v>
+      </c>
+      <c r="F487" s="14">
+        <v>0</v>
+      </c>
+      <c r="G487" s="18">
         <f>E487*F487</f>
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A488" s="27">
+      <c r="A488" s="25">
         <v>4</v>
       </c>
-      <c r="B488" s="11"/>
-      <c r="C488" s="12" t="s">
+      <c r="B488" s="7"/>
+      <c r="C488" s="8" t="s">
         <v>945</v>
       </c>
-      <c r="D488" s="13" t="s">
+      <c r="D488" s="9" t="s">
         <v>946</v>
       </c>
-      <c r="E488" s="22">
-[...5 lines deleted...]
-      <c r="G488" s="18">
+      <c r="E488" s="21">
+        <v>900.0</v>
+      </c>
+      <c r="F488" s="10">
+        <v>0</v>
+      </c>
+      <c r="G488" s="17">
         <f>E488*F488</f>
         <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A489" s="27">
+      <c r="A489" s="25">
         <v>5</v>
       </c>
-      <c r="B489" s="11"/>
-      <c r="C489" s="12" t="s">
+      <c r="B489" s="7"/>
+      <c r="C489" s="8" t="s">
         <v>947</v>
       </c>
-      <c r="D489" s="13" t="s">
+      <c r="D489" s="9" t="s">
         <v>948</v>
       </c>
-      <c r="E489" s="22">
-[...5 lines deleted...]
-      <c r="G489" s="18">
+      <c r="E489" s="21">
+        <v>1800.0</v>
+      </c>
+      <c r="F489" s="10">
+        <v>0</v>
+      </c>
+      <c r="G489" s="17">
         <f>E489*F489</f>
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A490" s="27">
+      <c r="A490" s="25">
         <v>6</v>
       </c>
-      <c r="B490" s="11"/>
-      <c r="C490" s="12" t="s">
+      <c r="B490" s="7"/>
+      <c r="C490" s="8" t="s">
         <v>949</v>
       </c>
-      <c r="D490" s="13" t="s">
+      <c r="D490" s="9" t="s">
         <v>950</v>
       </c>
-      <c r="E490" s="22">
-[...5 lines deleted...]
-      <c r="G490" s="18">
+      <c r="E490" s="21">
+        <v>1440.0</v>
+      </c>
+      <c r="F490" s="10">
+        <v>0</v>
+      </c>
+      <c r="G490" s="17">
         <f>E490*F490</f>
         <v>0</v>
       </c>
     </row>
     <row r="491" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A491" s="25">
+      <c r="A491" s="27">
         <v>7</v>
       </c>
-      <c r="B491" s="7"/>
-      <c r="C491" s="8" t="s">
+      <c r="B491" s="11"/>
+      <c r="C491" s="12"/>
+      <c r="D491" s="13" t="s">
         <v>951</v>
       </c>
-      <c r="D491" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G491" s="17">
+      <c r="E491" s="22">
+        <v>0.0</v>
+      </c>
+      <c r="F491" s="14">
+        <v>0</v>
+      </c>
+      <c r="G491" s="18">
         <f>E491*F491</f>
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A492" s="25">
         <v>8</v>
       </c>
       <c r="B492" s="7"/>
       <c r="C492" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="D492" s="9" t="s">
         <v>953</v>
       </c>
-      <c r="D492" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E492" s="21">
-        <v>1800.0</v>
+        <v>5900.0</v>
       </c>
       <c r="F492" s="10">
         <v>0</v>
       </c>
       <c r="G492" s="17">
         <f>E492*F492</f>
         <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A493" s="25">
         <v>9</v>
       </c>
       <c r="B493" s="7"/>
       <c r="C493" s="8" t="s">
+        <v>954</v>
+      </c>
+      <c r="D493" s="9" t="s">
         <v>955</v>
       </c>
-      <c r="D493" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E493" s="21">
-        <v>1440.0</v>
+        <v>900.0</v>
       </c>
       <c r="F493" s="10">
         <v>0</v>
       </c>
       <c r="G493" s="17">
         <f>E493*F493</f>
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A494" s="27">
         <v>10</v>
       </c>
       <c r="B494" s="11"/>
       <c r="C494" s="12"/>
       <c r="D494" s="13" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="E494" s="22">
         <v>0.0</v>
       </c>
       <c r="F494" s="14">
         <v>0</v>
       </c>
       <c r="G494" s="18">
         <f>E494*F494</f>
         <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A495" s="25">
         <v>11</v>
       </c>
       <c r="B495" s="7"/>
       <c r="C495" s="8" t="s">
+        <v>957</v>
+      </c>
+      <c r="D495" s="9" t="s">
         <v>958</v>
       </c>
-      <c r="D495" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E495" s="21">
-        <v>5900.0</v>
+        <v>600.0</v>
       </c>
       <c r="F495" s="10">
         <v>0</v>
       </c>
       <c r="G495" s="17">
         <f>E495*F495</f>
         <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A496" s="25">
         <v>12</v>
       </c>
       <c r="B496" s="7"/>
       <c r="C496" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="D496" s="9" t="s">
         <v>960</v>
       </c>
-      <c r="D496" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E496" s="21">
-        <v>900.0</v>
+        <v>670.0</v>
       </c>
       <c r="F496" s="10">
         <v>0</v>
       </c>
       <c r="G496" s="17">
         <f>E496*F496</f>
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A497" s="27">
+      <c r="A497" s="25">
         <v>13</v>
       </c>
-      <c r="B497" s="11"/>
-[...1 lines deleted...]
-      <c r="D497" s="13" t="s">
+      <c r="B497" s="7"/>
+      <c r="C497" s="8" t="s">
+        <v>961</v>
+      </c>
+      <c r="D497" s="9" t="s">
         <v>962</v>
       </c>
-      <c r="E497" s="22">
-[...5 lines deleted...]
-      <c r="G497" s="18">
+      <c r="E497" s="21">
+        <v>340.0</v>
+      </c>
+      <c r="F497" s="10">
+        <v>0</v>
+      </c>
+      <c r="G497" s="17">
         <f>E497*F497</f>
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A498" s="25">
         <v>14</v>
       </c>
       <c r="B498" s="7"/>
       <c r="C498" s="8" t="s">
         <v>963</v>
       </c>
       <c r="D498" s="9" t="s">
         <v>964</v>
       </c>
       <c r="E498" s="21">
-        <v>600.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F498" s="10">
         <v>0</v>
       </c>
       <c r="G498" s="17">
         <f>E498*F498</f>
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A499" s="25">
         <v>15</v>
       </c>
       <c r="B499" s="7"/>
       <c r="C499" s="8" t="s">
         <v>965</v>
       </c>
       <c r="D499" s="9" t="s">
         <v>966</v>
       </c>
       <c r="E499" s="21">
-        <v>670.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F499" s="10">
         <v>0</v>
       </c>
       <c r="G499" s="17">
         <f>E499*F499</f>
         <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A500" s="25">
         <v>16</v>
       </c>
       <c r="B500" s="7"/>
       <c r="C500" s="8" t="s">
         <v>967</v>
       </c>
       <c r="D500" s="9" t="s">
         <v>968</v>
       </c>
       <c r="E500" s="21">
-        <v>340.0</v>
+        <v>670.0</v>
       </c>
       <c r="F500" s="10">
         <v>0</v>
       </c>
       <c r="G500" s="17">
         <f>E500*F500</f>
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A501" s="25">
         <v>17</v>
       </c>
       <c r="B501" s="7"/>
       <c r="C501" s="8" t="s">
         <v>969</v>
       </c>
       <c r="D501" s="9" t="s">
         <v>970</v>
       </c>
       <c r="E501" s="21">
-        <v>1000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F501" s="10">
         <v>0</v>
       </c>
       <c r="G501" s="17">
         <f>E501*F501</f>
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A502" s="25">
         <v>18</v>
       </c>
       <c r="B502" s="7"/>
       <c r="C502" s="8" t="s">
         <v>971</v>
       </c>
       <c r="D502" s="9" t="s">
         <v>972</v>
       </c>
       <c r="E502" s="21">
-        <v>1000.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F502" s="10">
         <v>0</v>
       </c>
       <c r="G502" s="17">
         <f>E502*F502</f>
         <v>0</v>
       </c>
     </row>
     <row r="503" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A503" s="25">
         <v>19</v>
       </c>
       <c r="B503" s="7"/>
       <c r="C503" s="8" t="s">
         <v>973</v>
       </c>
       <c r="D503" s="9" t="s">
         <v>974</v>
       </c>
       <c r="E503" s="21">
-        <v>670.0</v>
+        <v>650.0</v>
       </c>
       <c r="F503" s="10">
         <v>0</v>
       </c>
       <c r="G503" s="17">
         <f>E503*F503</f>
         <v>0</v>
       </c>
     </row>
     <row r="504" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A504" s="25">
         <v>20</v>
       </c>
       <c r="B504" s="7"/>
       <c r="C504" s="8" t="s">
         <v>975</v>
       </c>
       <c r="D504" s="9" t="s">
         <v>976</v>
       </c>
       <c r="E504" s="21">
-        <v>1500.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F504" s="10">
         <v>0</v>
       </c>
       <c r="G504" s="17">
         <f>E504*F504</f>
         <v>0</v>
       </c>
     </row>
     <row r="505" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A505" s="25">
+      <c r="A505" s="27">
         <v>21</v>
       </c>
-      <c r="B505" s="7"/>
-      <c r="C505" s="8" t="s">
+      <c r="B505" s="11"/>
+      <c r="C505" s="12" t="s">
         <v>977</v>
       </c>
-      <c r="D505" s="9" t="s">
+      <c r="D505" s="13" t="s">
         <v>978</v>
       </c>
-      <c r="E505" s="21">
-[...5 lines deleted...]
-      <c r="G505" s="17">
+      <c r="E505" s="22">
+        <v>2200.0</v>
+      </c>
+      <c r="F505" s="14">
+        <v>0</v>
+      </c>
+      <c r="G505" s="18">
         <f>E505*F505</f>
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A506" s="25">
         <v>22</v>
       </c>
       <c r="B506" s="7"/>
       <c r="C506" s="8" t="s">
         <v>979</v>
       </c>
       <c r="D506" s="9" t="s">
         <v>980</v>
       </c>
       <c r="E506" s="21">
-        <v>650.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F506" s="10">
         <v>0</v>
       </c>
       <c r="G506" s="17">
         <f>E506*F506</f>
         <v>0</v>
       </c>
     </row>
     <row r="507" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A507" s="25">
         <v>23</v>
       </c>
       <c r="B507" s="7"/>
       <c r="C507" s="8" t="s">
         <v>981</v>
       </c>
       <c r="D507" s="9" t="s">
         <v>982</v>
       </c>
       <c r="E507" s="21">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="F507" s="10">
         <v>0</v>
       </c>
       <c r="G507" s="17">
         <f>E507*F507</f>
         <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A508" s="27">
+      <c r="A508" s="25">
         <v>24</v>
       </c>
-      <c r="B508" s="11"/>
-      <c r="C508" s="12" t="s">
+      <c r="B508" s="7"/>
+      <c r="C508" s="8" t="s">
         <v>983</v>
       </c>
-      <c r="D508" s="13" t="s">
+      <c r="D508" s="9" t="s">
         <v>984</v>
       </c>
-      <c r="E508" s="22">
-[...5 lines deleted...]
-      <c r="G508" s="18">
+      <c r="E508" s="21">
+        <v>1740.0</v>
+      </c>
+      <c r="F508" s="10">
+        <v>0</v>
+      </c>
+      <c r="G508" s="17">
         <f>E508*F508</f>
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A509" s="25">
+      <c r="A509" s="27">
         <v>25</v>
       </c>
-      <c r="B509" s="7"/>
-      <c r="C509" s="8" t="s">
+      <c r="B509" s="11"/>
+      <c r="C509" s="12" t="s">
         <v>985</v>
       </c>
-      <c r="D509" s="9" t="s">
+      <c r="D509" s="13" t="s">
         <v>986</v>
       </c>
-      <c r="E509" s="21">
-[...5 lines deleted...]
-      <c r="G509" s="17">
+      <c r="E509" s="22">
+        <v>0.0</v>
+      </c>
+      <c r="F509" s="14">
+        <v>0</v>
+      </c>
+      <c r="G509" s="18">
         <f>E509*F509</f>
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A510" s="25">
         <v>26</v>
       </c>
       <c r="B510" s="7"/>
       <c r="C510" s="8" t="s">
         <v>987</v>
       </c>
       <c r="D510" s="9" t="s">
         <v>988</v>
       </c>
       <c r="E510" s="21">
-        <v>100.0</v>
+        <v>1250.0</v>
       </c>
       <c r="F510" s="10">
         <v>0</v>
       </c>
       <c r="G510" s="17">
         <f>E510*F510</f>
         <v>0</v>
       </c>
     </row>
     <row r="511" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A511" s="27">
+      <c r="A511" s="25">
         <v>27</v>
       </c>
-      <c r="B511" s="11"/>
-      <c r="C511" s="12" t="s">
+      <c r="B511" s="7"/>
+      <c r="C511" s="8" t="s">
         <v>989</v>
       </c>
-      <c r="D511" s="13" t="s">
+      <c r="D511" s="9" t="s">
         <v>990</v>
       </c>
-      <c r="E511" s="22">
-[...5 lines deleted...]
-      <c r="G511" s="18">
+      <c r="E511" s="21">
+        <v>1000.0</v>
+      </c>
+      <c r="F511" s="10">
+        <v>0</v>
+      </c>
+      <c r="G511" s="17">
         <f>E511*F511</f>
         <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A512" s="27">
+      <c r="A512" s="25">
         <v>28</v>
       </c>
-      <c r="B512" s="11"/>
-      <c r="C512" s="12" t="s">
+      <c r="B512" s="7"/>
+      <c r="C512" s="8" t="s">
         <v>991</v>
       </c>
-      <c r="D512" s="13" t="s">
+      <c r="D512" s="9" t="s">
         <v>992</v>
       </c>
-      <c r="E512" s="22">
-[...5 lines deleted...]
-      <c r="G512" s="18">
+      <c r="E512" s="21">
+        <v>80.0</v>
+      </c>
+      <c r="F512" s="10">
+        <v>0</v>
+      </c>
+      <c r="G512" s="17">
         <f>E512*F512</f>
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C513" s="8" t="s">
+    <row r="513" spans="1:7" outlineLevel="2">
+      <c r="A513" s="26" t="s">
         <v>993</v>
       </c>
-      <c r="D513" s="9" t="s">
+      <c r="B513" s="2"/>
+      <c r="C513" s="2"/>
+      <c r="D513" s="2"/>
+      <c r="E513" s="15"/>
+      <c r="F513" s="2"/>
+      <c r="G513" s="15"/>
+    </row>
+    <row r="514" spans="1:7" outlineLevel="3">
+      <c r="A514" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B514" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D514" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E514" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F514" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G514" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A515" s="27">
+        <v>1</v>
+      </c>
+      <c r="B515" s="11"/>
+      <c r="C515" s="12"/>
+      <c r="D515" s="13" t="s">
         <v>994</v>
       </c>
-      <c r="E513" s="21">
-[...15 lines deleted...]
-      <c r="C514" s="8" t="s">
+      <c r="E515" s="22">
+        <v>80.0</v>
+      </c>
+      <c r="F515" s="14">
+        <v>0</v>
+      </c>
+      <c r="G515" s="18">
+        <f>E515*F515</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A516" s="25">
+        <v>2</v>
+      </c>
+      <c r="B516" s="7"/>
+      <c r="C516" s="8" t="s">
         <v>995</v>
       </c>
-      <c r="D514" s="9" t="s">
+      <c r="D516" s="9" t="s">
         <v>996</v>
       </c>
-      <c r="E514" s="21">
-[...15 lines deleted...]
-      <c r="C515" s="8" t="s">
+      <c r="E516" s="21">
+        <v>2300.0</v>
+      </c>
+      <c r="F516" s="10">
+        <v>0</v>
+      </c>
+      <c r="G516" s="17">
+        <f>E516*F516</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A517" s="25">
+        <v>3</v>
+      </c>
+      <c r="B517" s="7"/>
+      <c r="C517" s="8" t="s">
         <v>997</v>
       </c>
-      <c r="D515" s="9" t="s">
+      <c r="D517" s="9" t="s">
         <v>998</v>
       </c>
-      <c r="E515" s="21">
-[...11 lines deleted...]
-      <c r="A516" s="26" t="s">
+      <c r="E517" s="21">
+        <v>800.0</v>
+      </c>
+      <c r="F517" s="10">
+        <v>0</v>
+      </c>
+      <c r="G517" s="17">
+        <f>E517*F517</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A518" s="25">
+        <v>4</v>
+      </c>
+      <c r="B518" s="7"/>
+      <c r="C518" s="8" t="s">
         <v>999</v>
       </c>
-      <c r="B516" s="2"/>
-[...35 lines deleted...]
-      <c r="D518" s="13" t="s">
+      <c r="D518" s="9" t="s">
         <v>1000</v>
       </c>
-      <c r="E518" s="22">
-[...5 lines deleted...]
-      <c r="G518" s="18">
+      <c r="E518" s="21">
+        <v>800.0</v>
+      </c>
+      <c r="F518" s="10">
+        <v>0</v>
+      </c>
+      <c r="G518" s="17">
         <f>E518*F518</f>
         <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A519" s="25">
-[...3 lines deleted...]
-      <c r="C519" s="8" t="s">
+      <c r="A519" s="27">
+        <v>5</v>
+      </c>
+      <c r="B519" s="11"/>
+      <c r="C519" s="12" t="s">
         <v>1001</v>
       </c>
-      <c r="D519" s="9" t="s">
+      <c r="D519" s="13" t="s">
         <v>1002</v>
       </c>
-      <c r="E519" s="21">
-[...5 lines deleted...]
-      <c r="G519" s="17">
+      <c r="E519" s="22">
+        <v>5000.0</v>
+      </c>
+      <c r="F519" s="14">
+        <v>0</v>
+      </c>
+      <c r="G519" s="18">
         <f>E519*F519</f>
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A520" s="25">
-[...3 lines deleted...]
-      <c r="C520" s="8" t="s">
+      <c r="A520" s="27">
+        <v>6</v>
+      </c>
+      <c r="B520" s="11"/>
+      <c r="C520" s="12" t="s">
         <v>1003</v>
       </c>
-      <c r="D520" s="9" t="s">
+      <c r="D520" s="13" t="s">
         <v>1004</v>
       </c>
-      <c r="E520" s="21">
-[...5 lines deleted...]
-      <c r="G520" s="17">
+      <c r="E520" s="22">
+        <v>3180.0</v>
+      </c>
+      <c r="F520" s="14">
+        <v>0</v>
+      </c>
+      <c r="G520" s="18">
         <f>E520*F520</f>
         <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A521" s="25">
-[...3 lines deleted...]
-      <c r="C521" s="8" t="s">
+      <c r="A521" s="27">
+        <v>7</v>
+      </c>
+      <c r="B521" s="11"/>
+      <c r="C521" s="12" t="s">
         <v>1005</v>
       </c>
-      <c r="D521" s="9" t="s">
+      <c r="D521" s="13" t="s">
         <v>1006</v>
       </c>
-      <c r="E521" s="21">
-[...5 lines deleted...]
-      <c r="G521" s="17">
+      <c r="E521" s="22">
+        <v>1300.0</v>
+      </c>
+      <c r="F521" s="14">
+        <v>0</v>
+      </c>
+      <c r="G521" s="18">
         <f>E521*F521</f>
         <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A522" s="27">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B522" s="11"/>
       <c r="C522" s="12" t="s">
         <v>1007</v>
       </c>
       <c r="D522" s="13" t="s">
         <v>1008</v>
       </c>
       <c r="E522" s="22">
-        <v>4500.0</v>
+        <v>2760.0</v>
       </c>
       <c r="F522" s="14">
         <v>0</v>
       </c>
       <c r="G522" s="18">
         <f>E522*F522</f>
         <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A523" s="25">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B523" s="7"/>
       <c r="C523" s="8" t="s">
         <v>1009</v>
       </c>
       <c r="D523" s="9" t="s">
         <v>1010</v>
       </c>
       <c r="E523" s="21">
-        <v>5000.0</v>
+        <v>80.0</v>
       </c>
       <c r="F523" s="10">
         <v>0</v>
       </c>
       <c r="G523" s="17">
         <f>E523*F523</f>
         <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A524" s="27">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B524" s="11"/>
-      <c r="C524" s="12" t="s">
+      <c r="C524" s="12"/>
+      <c r="D524" s="13" t="s">
         <v>1011</v>
       </c>
-      <c r="D524" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E524" s="22">
-        <v>600.0</v>
+        <v>0.0</v>
       </c>
       <c r="F524" s="14">
         <v>0</v>
       </c>
       <c r="G524" s="18">
         <f>E524*F524</f>
         <v>0</v>
       </c>
     </row>
     <row r="525" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A525" s="27">
-[...3 lines deleted...]
-      <c r="C525" s="12" t="s">
+      <c r="A525" s="25">
+        <v>11</v>
+      </c>
+      <c r="B525" s="7"/>
+      <c r="C525" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D525" s="9" t="s">
         <v>1013</v>
       </c>
-      <c r="D525" s="13" t="s">
+      <c r="E525" s="21">
+        <v>540.0</v>
+      </c>
+      <c r="F525" s="10">
+        <v>0</v>
+      </c>
+      <c r="G525" s="17">
+        <f>E525*F525</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A526" s="25">
+        <v>12</v>
+      </c>
+      <c r="B526" s="7"/>
+      <c r="C526" s="8" t="s">
         <v>1014</v>
       </c>
-      <c r="E525" s="22">
-[...15 lines deleted...]
-      <c r="C526" s="12" t="s">
+      <c r="D526" s="9" t="s">
         <v>1015</v>
       </c>
-      <c r="D526" s="13" t="s">
+      <c r="E526" s="21">
+        <v>240.0</v>
+      </c>
+      <c r="F526" s="10">
+        <v>0</v>
+      </c>
+      <c r="G526" s="17">
+        <f>E526*F526</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A527" s="25">
+        <v>13</v>
+      </c>
+      <c r="B527" s="7"/>
+      <c r="C527" s="8" t="s">
         <v>1016</v>
       </c>
-      <c r="E526" s="22">
-[...15 lines deleted...]
-      <c r="C527" s="12" t="s">
+      <c r="D527" s="9" t="s">
         <v>1017</v>
       </c>
-      <c r="D527" s="13" t="s">
-[...8 lines deleted...]
-      <c r="G527" s="18">
+      <c r="E527" s="21">
+        <v>60.0</v>
+      </c>
+      <c r="F527" s="10">
+        <v>0</v>
+      </c>
+      <c r="G527" s="17">
         <f>E527*F527</f>
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A528" s="25">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B528" s="7"/>
       <c r="C528" s="8" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D528" s="9" t="s">
         <v>1019</v>
       </c>
-      <c r="D528" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E528" s="21">
-        <v>80.0</v>
+        <v>120.0</v>
       </c>
       <c r="F528" s="10">
         <v>0</v>
       </c>
       <c r="G528" s="17">
         <f>E528*F528</f>
         <v>0</v>
       </c>
     </row>
     <row r="529" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A529" s="27">
-[...4 lines deleted...]
-      <c r="D529" s="13" t="s">
+      <c r="A529" s="25">
+        <v>15</v>
+      </c>
+      <c r="B529" s="7"/>
+      <c r="C529" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D529" s="9" t="s">
         <v>1021</v>
       </c>
-      <c r="E529" s="22">
-[...5 lines deleted...]
-      <c r="G529" s="18">
+      <c r="E529" s="21">
+        <v>780.0</v>
+      </c>
+      <c r="F529" s="10">
+        <v>0</v>
+      </c>
+      <c r="G529" s="17">
         <f>E529*F529</f>
         <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A530" s="25">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B530" s="7"/>
       <c r="C530" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="D530" s="9" t="s">
         <v>1023</v>
       </c>
       <c r="E530" s="21">
-        <v>540.0</v>
+        <v>30.0</v>
       </c>
       <c r="F530" s="10">
         <v>0</v>
       </c>
       <c r="G530" s="17">
         <f>E530*F530</f>
         <v>0</v>
       </c>
     </row>
     <row r="531" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A531" s="25">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B531" s="7"/>
       <c r="C531" s="8" t="s">
         <v>1024</v>
       </c>
       <c r="D531" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="E531" s="21">
-        <v>240.0</v>
+        <v>150.0</v>
       </c>
       <c r="F531" s="10">
         <v>0</v>
       </c>
       <c r="G531" s="17">
         <f>E531*F531</f>
         <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A532" s="25">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B532" s="7"/>
       <c r="C532" s="8" t="s">
         <v>1026</v>
       </c>
       <c r="D532" s="9" t="s">
         <v>1027</v>
       </c>
       <c r="E532" s="21">
-        <v>60.0</v>
+        <v>380.0</v>
       </c>
       <c r="F532" s="10">
         <v>0</v>
       </c>
       <c r="G532" s="17">
         <f>E532*F532</f>
         <v>0</v>
       </c>
     </row>
     <row r="533" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A533" s="25">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B533" s="7"/>
       <c r="C533" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="D533" s="9" t="s">
         <v>1029</v>
       </c>
       <c r="E533" s="21">
-        <v>120.0</v>
+        <v>360.0</v>
       </c>
       <c r="F533" s="10">
         <v>0</v>
       </c>
       <c r="G533" s="17">
         <f>E533*F533</f>
         <v>0</v>
       </c>
     </row>
-    <row r="534" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C534" s="8" t="s">
+    <row r="534" spans="1:7" outlineLevel="2">
+      <c r="A534" s="26" t="s">
         <v>1030</v>
       </c>
-      <c r="D534" s="9" t="s">
-[...32 lines deleted...]
-        <v>0</v>
+      <c r="B534" s="2"/>
+      <c r="C534" s="2"/>
+      <c r="D534" s="2"/>
+      <c r="E534" s="15"/>
+      <c r="F534" s="2"/>
+      <c r="G534" s="15"/>
+    </row>
+    <row r="535" spans="1:7" outlineLevel="3">
+      <c r="A535" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B535" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D535" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F535" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G535" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="536" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A536" s="25">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B536" s="7"/>
       <c r="C536" s="8" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="D536" s="9" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="E536" s="21">
-        <v>150.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F536" s="10">
         <v>0</v>
       </c>
       <c r="G536" s="17">
         <f>E536*F536</f>
         <v>0</v>
       </c>
     </row>
     <row r="537" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A537" s="25">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B537" s="7"/>
       <c r="C537" s="8" t="s">
-        <v>933</v>
+        <v>1033</v>
       </c>
       <c r="D537" s="9" t="s">
-        <v>934</v>
+        <v>1034</v>
       </c>
       <c r="E537" s="21">
-        <v>390.0</v>
+        <v>270.0</v>
       </c>
       <c r="F537" s="10">
         <v>0</v>
       </c>
       <c r="G537" s="17">
         <f>E537*F537</f>
         <v>0</v>
       </c>
     </row>
     <row r="538" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A538" s="25">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="B538" s="7"/>
       <c r="C538" s="8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D538" s="9" t="s">
         <v>1036</v>
       </c>
-      <c r="D538" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E538" s="21">
-        <v>380.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F538" s="10">
         <v>0</v>
       </c>
       <c r="G538" s="17">
         <f>E538*F538</f>
         <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A539" s="25">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="B539" s="7"/>
       <c r="C539" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D539" s="9" t="s">
         <v>1038</v>
       </c>
-      <c r="D539" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E539" s="21">
-        <v>360.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F539" s="10">
         <v>0</v>
       </c>
       <c r="G539" s="17">
         <f>E539*F539</f>
         <v>0</v>
       </c>
     </row>
-    <row r="540" spans="1:7" outlineLevel="2">
-      <c r="A540" s="26" t="s">
+    <row r="540" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A540" s="25">
+        <v>5</v>
+      </c>
+      <c r="B540" s="7"/>
+      <c r="C540" s="8" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D540" s="9" t="s">
         <v>1040</v>
       </c>
-      <c r="B540" s="2"/>
-[...7 lines deleted...]
-      <c r="A541" s="3" t="s">
+      <c r="E540" s="21">
+        <v>1700.0</v>
+      </c>
+      <c r="F540" s="10">
+        <v>0</v>
+      </c>
+      <c r="G540" s="17">
+        <f>E540*F540</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A541" s="25">
+        <v>6</v>
+      </c>
+      <c r="B541" s="7"/>
+      <c r="C541" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="D541" s="9" t="s">
+        <v>992</v>
+      </c>
+      <c r="E541" s="21">
+        <v>80.0</v>
+      </c>
+      <c r="F541" s="10">
+        <v>0</v>
+      </c>
+      <c r="G541" s="17">
+        <f>E541*F541</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A542" s="25">
+        <v>7</v>
+      </c>
+      <c r="B542" s="7"/>
+      <c r="C542" s="8" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D542" s="9" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E542" s="21">
+        <v>60.0</v>
+      </c>
+      <c r="F542" s="10">
+        <v>0</v>
+      </c>
+      <c r="G542" s="17">
+        <f>E542*F542</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A543" s="25">
         <v>8</v>
       </c>
-      <c r="B541" s="4" t="s">
+      <c r="B543" s="7"/>
+      <c r="C543" s="8" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D543" s="9" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E543" s="21">
+        <v>120.0</v>
+      </c>
+      <c r="F543" s="10">
+        <v>0</v>
+      </c>
+      <c r="G543" s="17">
+        <f>E543*F543</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" outlineLevel="2">
+      <c r="A544" s="26" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B544" s="2"/>
+      <c r="C544" s="2"/>
+      <c r="D544" s="2"/>
+      <c r="E544" s="15"/>
+      <c r="F544" s="2"/>
+      <c r="G544" s="15"/>
+    </row>
+    <row r="545" spans="1:7" outlineLevel="3">
+      <c r="A545" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B545" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C541" s="4" t="s">
+      <c r="C545" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D541" s="5" t="s">
+      <c r="D545" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E541" s="20" t="s">
+      <c r="E545" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="F541" s="5" t="s">
+      <c r="F545" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="G541" s="16" t="s">
+      <c r="G545" s="16" t="s">
         <v>14</v>
-      </c>
-[...84 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A546" s="25">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B546" s="7"/>
       <c r="C546" s="8" t="s">
-        <v>1048</v>
+        <v>954</v>
       </c>
       <c r="D546" s="9" t="s">
-        <v>1049</v>
+        <v>955</v>
       </c>
       <c r="E546" s="21">
-        <v>270.0</v>
+        <v>900.0</v>
       </c>
       <c r="F546" s="10">
         <v>0</v>
       </c>
       <c r="G546" s="17">
         <f>E546*F546</f>
         <v>0</v>
       </c>
     </row>
     <row r="547" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A547" s="27">
-[...13 lines deleted...]
-      <c r="G547" s="18">
+      <c r="A547" s="25">
+        <v>2</v>
+      </c>
+      <c r="B547" s="7"/>
+      <c r="C547" s="8" t="s">
+        <v>957</v>
+      </c>
+      <c r="D547" s="9" t="s">
+        <v>958</v>
+      </c>
+      <c r="E547" s="21">
+        <v>600.0</v>
+      </c>
+      <c r="F547" s="10">
+        <v>0</v>
+      </c>
+      <c r="G547" s="17">
         <f>E547*F547</f>
         <v>0</v>
       </c>
     </row>
     <row r="548" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A548" s="27">
-[...13 lines deleted...]
-      <c r="G548" s="18">
+      <c r="A548" s="25">
+        <v>3</v>
+      </c>
+      <c r="B548" s="7"/>
+      <c r="C548" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="D548" s="9" t="s">
+        <v>960</v>
+      </c>
+      <c r="E548" s="21">
+        <v>670.0</v>
+      </c>
+      <c r="F548" s="10">
+        <v>0</v>
+      </c>
+      <c r="G548" s="17">
         <f>E548*F548</f>
         <v>0</v>
       </c>
     </row>
     <row r="549" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A549" s="25">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B549" s="7"/>
       <c r="C549" s="8" t="s">
-        <v>1052</v>
+        <v>961</v>
       </c>
       <c r="D549" s="9" t="s">
-        <v>1053</v>
+        <v>962</v>
       </c>
       <c r="E549" s="21">
-        <v>2900.0</v>
+        <v>340.0</v>
       </c>
       <c r="F549" s="10">
         <v>0</v>
       </c>
       <c r="G549" s="17">
         <f>E549*F549</f>
         <v>0</v>
       </c>
     </row>
     <row r="550" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A550" s="25">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B550" s="7"/>
       <c r="C550" s="8" t="s">
-        <v>1054</v>
+        <v>945</v>
       </c>
       <c r="D550" s="9" t="s">
-        <v>1055</v>
+        <v>946</v>
       </c>
       <c r="E550" s="21">
-        <v>1900.0</v>
+        <v>900.0</v>
       </c>
       <c r="F550" s="10">
         <v>0</v>
       </c>
       <c r="G550" s="17">
         <f>E550*F550</f>
         <v>0</v>
       </c>
     </row>
     <row r="551" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A551" s="25">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B551" s="7"/>
       <c r="C551" s="8" t="s">
-        <v>1056</v>
+        <v>963</v>
       </c>
       <c r="D551" s="9" t="s">
-        <v>1057</v>
+        <v>964</v>
       </c>
       <c r="E551" s="21">
-        <v>1700.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F551" s="10">
         <v>0</v>
       </c>
       <c r="G551" s="17">
         <f>E551*F551</f>
         <v>0</v>
       </c>
     </row>
     <row r="552" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A552" s="25">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B552" s="7"/>
       <c r="C552" s="8" t="s">
-        <v>997</v>
+        <v>965</v>
       </c>
       <c r="D552" s="9" t="s">
-        <v>998</v>
+        <v>966</v>
       </c>
       <c r="E552" s="21">
-        <v>80.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F552" s="10">
         <v>0</v>
       </c>
       <c r="G552" s="17">
         <f>E552*F552</f>
         <v>0</v>
       </c>
     </row>
     <row r="553" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A553" s="25">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B553" s="7"/>
       <c r="C553" s="8" t="s">
-        <v>1026</v>
+        <v>967</v>
       </c>
       <c r="D553" s="9" t="s">
-        <v>1027</v>
+        <v>968</v>
       </c>
       <c r="E553" s="21">
-        <v>60.0</v>
+        <v>670.0</v>
       </c>
       <c r="F553" s="10">
         <v>0</v>
       </c>
       <c r="G553" s="17">
         <f>E553*F553</f>
         <v>0</v>
       </c>
     </row>
     <row r="554" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A554" s="25">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B554" s="7"/>
       <c r="C554" s="8" t="s">
-        <v>1028</v>
+        <v>987</v>
       </c>
       <c r="D554" s="9" t="s">
-        <v>1029</v>
+        <v>988</v>
       </c>
       <c r="E554" s="21">
-        <v>120.0</v>
+        <v>1250.0</v>
       </c>
       <c r="F554" s="10">
         <v>0</v>
       </c>
       <c r="G554" s="17">
         <f>E554*F554</f>
         <v>0</v>
       </c>
     </row>
-    <row r="555" spans="1:7" outlineLevel="2">
-[...11 lines deleted...]
-      <c r="A556" s="3" t="s">
+    <row r="555" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A555" s="25">
+        <v>10</v>
+      </c>
+      <c r="B555" s="7"/>
+      <c r="C555" s="8" t="s">
+        <v>989</v>
+      </c>
+      <c r="D555" s="9" t="s">
+        <v>990</v>
+      </c>
+      <c r="E555" s="21">
+        <v>1000.0</v>
+      </c>
+      <c r="F555" s="10">
+        <v>0</v>
+      </c>
+      <c r="G555" s="17">
+        <f>E555*F555</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A556" s="25">
+        <v>11</v>
+      </c>
+      <c r="B556" s="7"/>
+      <c r="C556" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="D556" s="9" t="s">
+        <v>992</v>
+      </c>
+      <c r="E556" s="21">
+        <v>80.0</v>
+      </c>
+      <c r="F556" s="10">
+        <v>0</v>
+      </c>
+      <c r="G556" s="17">
+        <f>E556*F556</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" outlineLevel="2">
+      <c r="A557" s="26" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B557" s="2"/>
+      <c r="C557" s="2"/>
+      <c r="D557" s="2"/>
+      <c r="E557" s="15"/>
+      <c r="F557" s="2"/>
+      <c r="G557" s="15"/>
+    </row>
+    <row r="558" spans="1:7" outlineLevel="3">
+      <c r="A558" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B556" s="4" t="s">
+      <c r="B558" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C556" s="4" t="s">
+      <c r="C558" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D556" s="5" t="s">
+      <c r="D558" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E556" s="20" t="s">
+      <c r="E558" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="F556" s="5" t="s">
+      <c r="F558" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="G556" s="16" t="s">
+      <c r="G558" s="16" t="s">
         <v>14</v>
-      </c>
-[...42 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="559" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A559" s="25">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B559" s="7"/>
       <c r="C559" s="8" t="s">
-        <v>965</v>
+        <v>1031</v>
       </c>
       <c r="D559" s="9" t="s">
-        <v>966</v>
+        <v>1032</v>
       </c>
       <c r="E559" s="21">
-        <v>670.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F559" s="10">
         <v>0</v>
       </c>
       <c r="G559" s="17">
         <f>E559*F559</f>
         <v>0</v>
       </c>
     </row>
     <row r="560" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A560" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B560" s="7"/>
       <c r="C560" s="8" t="s">
-        <v>967</v>
+        <v>1043</v>
       </c>
       <c r="D560" s="9" t="s">
-        <v>968</v>
+        <v>1044</v>
       </c>
       <c r="E560" s="21">
-        <v>340.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F560" s="10">
         <v>0</v>
       </c>
       <c r="G560" s="17">
         <f>E560*F560</f>
         <v>0</v>
       </c>
     </row>
     <row r="561" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A561" s="27">
-[...15 lines deleted...]
-      <c r="G561" s="18">
+      <c r="A561" s="25">
+        <v>3</v>
+      </c>
+      <c r="B561" s="7"/>
+      <c r="C561" s="8" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D561" s="9" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E561" s="21">
+        <v>1700.0</v>
+      </c>
+      <c r="F561" s="10">
+        <v>0</v>
+      </c>
+      <c r="G561" s="17">
         <f>E561*F561</f>
         <v>0</v>
       </c>
     </row>
-    <row r="562" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...40 lines deleted...]
-        <v>0</v>
+    <row r="562" spans="1:7" outlineLevel="2">
+      <c r="A562" s="26" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B562" s="2"/>
+      <c r="C562" s="2"/>
+      <c r="D562" s="2"/>
+      <c r="E562" s="15"/>
+      <c r="F562" s="2"/>
+      <c r="G562" s="15"/>
+    </row>
+    <row r="563" spans="1:7" outlineLevel="3">
+      <c r="A563" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B563" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D563" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F563" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G563" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="564" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A564" s="25">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B564" s="7"/>
       <c r="C564" s="8" t="s">
-        <v>969</v>
+        <v>1046</v>
       </c>
       <c r="D564" s="9" t="s">
-        <v>970</v>
+        <v>1047</v>
       </c>
       <c r="E564" s="21">
-        <v>1000.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F564" s="10">
         <v>0</v>
       </c>
       <c r="G564" s="17">
         <f>E564*F564</f>
         <v>0</v>
       </c>
     </row>
-    <row r="565" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A565" s="25">
+    <row r="565" spans="1:7" outlineLevel="1">
+      <c r="A565" s="24" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B565" s="2"/>
+      <c r="C565" s="2"/>
+      <c r="D565" s="2"/>
+      <c r="E565" s="15"/>
+      <c r="F565" s="2"/>
+      <c r="G565" s="15"/>
+    </row>
+    <row r="566" spans="1:7" outlineLevel="2">
+      <c r="A566" s="26" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B566" s="2"/>
+      <c r="C566" s="2"/>
+      <c r="D566" s="2"/>
+      <c r="E566" s="15"/>
+      <c r="F566" s="2"/>
+      <c r="G566" s="15"/>
+    </row>
+    <row r="567" spans="1:7" outlineLevel="3">
+      <c r="A567" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B567" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B565" s="7"/>
-[...18 lines deleted...]
-      <c r="A566" s="25">
+      <c r="C567" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B566" s="7"/>
-[...18 lines deleted...]
-      <c r="A567" s="25">
+      <c r="D567" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B567" s="7"/>
-[...14 lines deleted...]
-        <v>0</v>
+      <c r="E567" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F567" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G567" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="568" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A568" s="25">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B568" s="7"/>
       <c r="C568" s="8" t="s">
-        <v>995</v>
+        <v>1049</v>
       </c>
       <c r="D568" s="9" t="s">
-        <v>996</v>
+        <v>1050</v>
       </c>
       <c r="E568" s="21">
-        <v>1000.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F568" s="10">
         <v>0</v>
       </c>
       <c r="G568" s="17">
         <f>E568*F568</f>
         <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A569" s="25">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B569" s="7"/>
       <c r="C569" s="8" t="s">
-        <v>997</v>
+        <v>1051</v>
       </c>
       <c r="D569" s="9" t="s">
-        <v>998</v>
+        <v>1052</v>
       </c>
       <c r="E569" s="21">
-        <v>80.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F569" s="10">
         <v>0</v>
       </c>
       <c r="G569" s="17">
         <f>E569*F569</f>
         <v>0</v>
       </c>
     </row>
-    <row r="570" spans="1:7" outlineLevel="2">
-[...30 lines deleted...]
-        <v>14</v>
+    <row r="570" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A570" s="25">
+        <v>3</v>
+      </c>
+      <c r="B570" s="7"/>
+      <c r="C570" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D570" s="9" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E570" s="21">
+        <v>2700.0</v>
+      </c>
+      <c r="F570" s="10">
+        <v>0</v>
+      </c>
+      <c r="G570" s="17">
+        <f>E570*F570</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A571" s="25">
+        <v>4</v>
+      </c>
+      <c r="B571" s="7"/>
+      <c r="C571" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D571" s="9" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E571" s="21">
+        <v>2700.0</v>
+      </c>
+      <c r="F571" s="10">
+        <v>0</v>
+      </c>
+      <c r="G571" s="17">
+        <f>E571*F571</f>
+        <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A572" s="25">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B572" s="7"/>
       <c r="C572" s="8" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="D572" s="9" t="s">
-        <v>1045</v>
+        <v>1058</v>
       </c>
       <c r="E572" s="21">
-        <v>2400.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F572" s="10">
         <v>0</v>
       </c>
       <c r="G572" s="17">
         <f>E572*F572</f>
         <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A573" s="27">
-[...3 lines deleted...]
-      <c r="C573" s="12" t="s">
+      <c r="A573" s="25">
+        <v>6</v>
+      </c>
+      <c r="B573" s="7"/>
+      <c r="C573" s="8" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D573" s="9" t="s">
         <v>1060</v>
       </c>
-      <c r="D573" s="13" t="s">
-[...8 lines deleted...]
-      <c r="G573" s="18">
+      <c r="E573" s="21">
+        <v>2700.0</v>
+      </c>
+      <c r="F573" s="10">
+        <v>0</v>
+      </c>
+      <c r="G573" s="17">
         <f>E573*F573</f>
         <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A574" s="25">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B574" s="7"/>
       <c r="C574" s="8" t="s">
-        <v>933</v>
+        <v>1061</v>
       </c>
       <c r="D574" s="9" t="s">
-        <v>934</v>
+        <v>1062</v>
       </c>
       <c r="E574" s="21">
-        <v>390.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F574" s="10">
         <v>0</v>
       </c>
       <c r="G574" s="17">
         <f>E574*F574</f>
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A575" s="25">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B575" s="7"/>
       <c r="C575" s="8" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D575" s="9" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E575" s="21">
-        <v>20000.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F575" s="10">
         <v>0</v>
       </c>
       <c r="G575" s="17">
         <f>E575*F575</f>
         <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A576" s="25">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B576" s="7"/>
       <c r="C576" s="8" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="D576" s="9" t="s">
-        <v>1057</v>
+        <v>1066</v>
       </c>
       <c r="E576" s="21">
-        <v>1700.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F576" s="10">
         <v>0</v>
       </c>
       <c r="G576" s="17">
         <f>E576*F576</f>
         <v>0</v>
       </c>
     </row>
-    <row r="577" spans="1:7" outlineLevel="2">
-[...17 lines deleted...]
-      <c r="C578" s="4" t="s">
+    <row r="577" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A577" s="25">
         <v>10</v>
       </c>
-      <c r="D578" s="5" t="s">
+      <c r="B577" s="7"/>
+      <c r="C577" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D577" s="9" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E577" s="21">
+        <v>2900.0</v>
+      </c>
+      <c r="F577" s="10">
+        <v>0</v>
+      </c>
+      <c r="G577" s="17">
+        <f>E577*F577</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A578" s="25">
         <v>11</v>
       </c>
-      <c r="E578" s="20" t="s">
+      <c r="B578" s="7"/>
+      <c r="C578" s="8" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D578" s="9" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E578" s="21">
+        <v>2900.0</v>
+      </c>
+      <c r="F578" s="10">
+        <v>0</v>
+      </c>
+      <c r="G578" s="17">
+        <f>E578*F578</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A579" s="25">
         <v>12</v>
       </c>
-      <c r="F578" s="5" t="s">
+      <c r="B579" s="7"/>
+      <c r="C579" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D579" s="9" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E579" s="21">
+        <v>2900.0</v>
+      </c>
+      <c r="F579" s="10">
+        <v>0</v>
+      </c>
+      <c r="G579" s="17">
+        <f>E579*F579</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A580" s="25">
         <v>13</v>
       </c>
-      <c r="G578" s="16" t="s">
-[...42 lines deleted...]
-      <c r="G580" s="18">
+      <c r="B580" s="7"/>
+      <c r="C580" s="8" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D580" s="9" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E580" s="21">
+        <v>2900.0</v>
+      </c>
+      <c r="F580" s="10">
+        <v>0</v>
+      </c>
+      <c r="G580" s="17">
         <f>E580*F580</f>
         <v>0</v>
       </c>
     </row>
     <row r="581" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A581" s="25">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="B581" s="7"/>
       <c r="C581" s="8" t="s">
-        <v>1065</v>
+        <v>1075</v>
       </c>
       <c r="D581" s="9" t="s">
-        <v>1066</v>
+        <v>1076</v>
       </c>
       <c r="E581" s="21">
-        <v>1900.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F581" s="10">
         <v>0</v>
       </c>
       <c r="G581" s="17">
         <f>E581*F581</f>
         <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A582" s="27">
-[...15 lines deleted...]
-      <c r="G582" s="18">
+      <c r="A582" s="25">
+        <v>15</v>
+      </c>
+      <c r="B582" s="7"/>
+      <c r="C582" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D582" s="9" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E582" s="21">
+        <v>2900.0</v>
+      </c>
+      <c r="F582" s="10">
+        <v>0</v>
+      </c>
+      <c r="G582" s="17">
         <f>E582*F582</f>
         <v>0</v>
       </c>
     </row>
-    <row r="583" spans="1:7" outlineLevel="1">
-[...41 lines deleted...]
-        <v>14</v>
+    <row r="583" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A583" s="25">
+        <v>16</v>
+      </c>
+      <c r="B583" s="7"/>
+      <c r="C583" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D583" s="9" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E583" s="21">
+        <v>2900.0</v>
+      </c>
+      <c r="F583" s="10">
+        <v>0</v>
+      </c>
+      <c r="G583" s="17">
+        <f>E583*F583</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A584" s="25">
+        <v>17</v>
+      </c>
+      <c r="B584" s="7"/>
+      <c r="C584" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D584" s="9" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E584" s="21">
+        <v>2900.0</v>
+      </c>
+      <c r="F584" s="10">
+        <v>0</v>
+      </c>
+      <c r="G584" s="17">
+        <f>E584*F584</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A585" s="25">
+        <v>18</v>
+      </c>
+      <c r="B585" s="7"/>
+      <c r="C585" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D585" s="9" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E585" s="21">
+        <v>2900.0</v>
+      </c>
+      <c r="F585" s="10">
+        <v>0</v>
+      </c>
+      <c r="G585" s="17">
+        <f>E585*F585</f>
+        <v>0</v>
       </c>
     </row>
     <row r="586" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A586" s="27">
-[...15 lines deleted...]
-      <c r="G586" s="18">
+      <c r="A586" s="25">
+        <v>19</v>
+      </c>
+      <c r="B586" s="7"/>
+      <c r="C586" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D586" s="9" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E586" s="21">
+        <v>2900.0</v>
+      </c>
+      <c r="F586" s="10">
+        <v>0</v>
+      </c>
+      <c r="G586" s="17">
         <f>E586*F586</f>
         <v>0</v>
       </c>
     </row>
     <row r="587" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A587" s="25">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B587" s="7"/>
       <c r="C587" s="8" t="s">
-        <v>1072</v>
+        <v>1087</v>
       </c>
       <c r="D587" s="9" t="s">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="E587" s="21">
-        <v>2700.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F587" s="10">
         <v>0</v>
       </c>
       <c r="G587" s="17">
         <f>E587*F587</f>
         <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A588" s="27">
-[...15 lines deleted...]
-      <c r="G588" s="18">
+      <c r="A588" s="25">
+        <v>21</v>
+      </c>
+      <c r="B588" s="7"/>
+      <c r="C588" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D588" s="9" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E588" s="21">
+        <v>1900.0</v>
+      </c>
+      <c r="F588" s="10">
+        <v>0</v>
+      </c>
+      <c r="G588" s="17">
         <f>E588*F588</f>
         <v>0</v>
       </c>
     </row>
     <row r="589" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A589" s="25">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="B589" s="7"/>
       <c r="C589" s="8" t="s">
-        <v>1076</v>
+        <v>1089</v>
       </c>
       <c r="D589" s="9" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="E589" s="21">
-        <v>2700.0</v>
+        <v>1700.0</v>
       </c>
       <c r="F589" s="10">
         <v>0</v>
       </c>
       <c r="G589" s="17">
         <f>E589*F589</f>
         <v>0</v>
       </c>
     </row>
     <row r="590" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A590" s="27">
-[...15 lines deleted...]
-      <c r="G590" s="18">
+      <c r="A590" s="25">
+        <v>23</v>
+      </c>
+      <c r="B590" s="7"/>
+      <c r="C590" s="8" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D590" s="9" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E590" s="21">
+        <v>1320.0</v>
+      </c>
+      <c r="F590" s="10">
+        <v>0</v>
+      </c>
+      <c r="G590" s="17">
         <f>E590*F590</f>
         <v>0</v>
       </c>
     </row>
     <row r="591" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A591" s="27">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B591" s="11"/>
       <c r="C591" s="12" t="s">
-        <v>1080</v>
+        <v>1093</v>
       </c>
       <c r="D591" s="13" t="s">
-        <v>1081</v>
+        <v>1094</v>
       </c>
       <c r="E591" s="22">
-        <v>2700.0</v>
+        <v>290.0</v>
       </c>
       <c r="F591" s="14">
         <v>0</v>
       </c>
       <c r="G591" s="18">
         <f>E591*F591</f>
         <v>0</v>
       </c>
     </row>
     <row r="592" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A592" s="25">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="B592" s="7"/>
       <c r="C592" s="8" t="s">
-        <v>1082</v>
+        <v>1095</v>
       </c>
       <c r="D592" s="9" t="s">
-        <v>1083</v>
+        <v>1096</v>
       </c>
       <c r="E592" s="21">
-        <v>2700.0</v>
+        <v>1450.0</v>
       </c>
       <c r="F592" s="10">
         <v>0</v>
       </c>
       <c r="G592" s="17">
         <f>E592*F592</f>
         <v>0</v>
       </c>
     </row>
     <row r="593" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A593" s="25">
+      <c r="A593" s="27">
+        <v>26</v>
+      </c>
+      <c r="B593" s="11"/>
+      <c r="C593" s="12" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D593" s="13" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E593" s="22">
+        <v>2700.0</v>
+      </c>
+      <c r="F593" s="14">
+        <v>0</v>
+      </c>
+      <c r="G593" s="18">
+        <f>E593*F593</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" outlineLevel="2">
+      <c r="A594" s="26" t="s">
+        <v>993</v>
+      </c>
+      <c r="B594" s="2"/>
+      <c r="C594" s="2"/>
+      <c r="D594" s="2"/>
+      <c r="E594" s="15"/>
+      <c r="F594" s="2"/>
+      <c r="G594" s="15"/>
+    </row>
+    <row r="595" spans="1:7" outlineLevel="3">
+      <c r="A595" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B593" s="7"/>
-[...18 lines deleted...]
-      <c r="A594" s="27">
+      <c r="B595" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B594" s="11"/>
-[...18 lines deleted...]
-      <c r="A595" s="25">
+      <c r="C595" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B595" s="7"/>
-[...14 lines deleted...]
-        <v>0</v>
+      <c r="D595" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E595" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F595" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G595" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="596" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A596" s="27">
-[...15 lines deleted...]
-      <c r="G596" s="18">
+      <c r="A596" s="25">
+        <v>1</v>
+      </c>
+      <c r="B596" s="7"/>
+      <c r="C596" s="8" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D596" s="9" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E596" s="21">
+        <v>3850.0</v>
+      </c>
+      <c r="F596" s="10">
+        <v>0</v>
+      </c>
+      <c r="G596" s="17">
         <f>E596*F596</f>
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A597" s="27">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B597" s="11"/>
       <c r="C597" s="12" t="s">
-        <v>1090</v>
+        <v>1003</v>
       </c>
       <c r="D597" s="13" t="s">
-        <v>1091</v>
+        <v>1004</v>
       </c>
       <c r="E597" s="22">
-        <v>2700.0</v>
+        <v>3180.0</v>
       </c>
       <c r="F597" s="14">
         <v>0</v>
       </c>
       <c r="G597" s="18">
         <f>E597*F597</f>
         <v>0</v>
       </c>
     </row>
     <row r="598" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A598" s="25">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B598" s="7"/>
       <c r="C598" s="8" t="s">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="D598" s="9" t="s">
-        <v>1093</v>
+        <v>1102</v>
       </c>
       <c r="E598" s="21">
-        <v>2700.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F598" s="10">
         <v>0</v>
       </c>
       <c r="G598" s="17">
         <f>E598*F598</f>
         <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A599" s="27">
-[...15 lines deleted...]
-      <c r="G599" s="18">
+      <c r="A599" s="25">
+        <v>4</v>
+      </c>
+      <c r="B599" s="7"/>
+      <c r="C599" s="8" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D599" s="9" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E599" s="21">
+        <v>510.0</v>
+      </c>
+      <c r="F599" s="10">
+        <v>0</v>
+      </c>
+      <c r="G599" s="17">
         <f>E599*F599</f>
         <v>0</v>
       </c>
     </row>
     <row r="600" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A600" s="27">
-[...15 lines deleted...]
-      <c r="G600" s="18">
+      <c r="A600" s="25">
+        <v>5</v>
+      </c>
+      <c r="B600" s="7"/>
+      <c r="C600" s="8" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D600" s="9" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E600" s="21">
+        <v>700.0</v>
+      </c>
+      <c r="F600" s="10">
+        <v>0</v>
+      </c>
+      <c r="G600" s="17">
         <f>E600*F600</f>
         <v>0</v>
       </c>
     </row>
     <row r="601" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A601" s="25">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B601" s="7"/>
       <c r="C601" s="8" t="s">
-        <v>1098</v>
+        <v>1107</v>
       </c>
       <c r="D601" s="9" t="s">
-        <v>1099</v>
+        <v>1108</v>
       </c>
       <c r="E601" s="21">
-        <v>2700.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F601" s="10">
         <v>0</v>
       </c>
       <c r="G601" s="17">
         <f>E601*F601</f>
         <v>0</v>
       </c>
     </row>
     <row r="602" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A602" s="27">
-[...15 lines deleted...]
-      <c r="G602" s="18">
+      <c r="A602" s="25">
+        <v>7</v>
+      </c>
+      <c r="B602" s="7"/>
+      <c r="C602" s="8" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D602" s="9" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E602" s="21">
+        <v>330.0</v>
+      </c>
+      <c r="F602" s="10">
+        <v>0</v>
+      </c>
+      <c r="G602" s="17">
         <f>E602*F602</f>
         <v>0</v>
       </c>
     </row>
     <row r="603" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A603" s="27">
-[...15 lines deleted...]
-      <c r="G603" s="18">
+      <c r="A603" s="25">
+        <v>8</v>
+      </c>
+      <c r="B603" s="7"/>
+      <c r="C603" s="8" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D603" s="9" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E603" s="21">
+        <v>2350.0</v>
+      </c>
+      <c r="F603" s="10">
+        <v>0</v>
+      </c>
+      <c r="G603" s="17">
         <f>E603*F603</f>
         <v>0</v>
       </c>
     </row>
     <row r="604" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A604" s="25">
-[...15 lines deleted...]
-      <c r="G604" s="17">
+      <c r="A604" s="27">
+        <v>9</v>
+      </c>
+      <c r="B604" s="11"/>
+      <c r="C604" s="12" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D604" s="13" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E604" s="22">
+        <v>2760.0</v>
+      </c>
+      <c r="F604" s="14">
+        <v>0</v>
+      </c>
+      <c r="G604" s="18">
         <f>E604*F604</f>
         <v>0</v>
       </c>
     </row>
     <row r="605" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A605" s="27">
-[...15 lines deleted...]
-      <c r="G605" s="18">
+      <c r="A605" s="25">
+        <v>10</v>
+      </c>
+      <c r="B605" s="7"/>
+      <c r="C605" s="8" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D605" s="9" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E605" s="21">
+        <v>280.0</v>
+      </c>
+      <c r="F605" s="10">
+        <v>0</v>
+      </c>
+      <c r="G605" s="17">
         <f>E605*F605</f>
         <v>0</v>
       </c>
     </row>
     <row r="606" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A606" s="27">
-[...15 lines deleted...]
-      <c r="G606" s="18">
+      <c r="A606" s="25">
+        <v>11</v>
+      </c>
+      <c r="B606" s="7"/>
+      <c r="C606" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D606" s="9" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E606" s="21">
+        <v>1850.0</v>
+      </c>
+      <c r="F606" s="10">
+        <v>0</v>
+      </c>
+      <c r="G606" s="17">
         <f>E606*F606</f>
         <v>0</v>
       </c>
     </row>
     <row r="607" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A607" s="25">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="B607" s="7"/>
       <c r="C607" s="8" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="D607" s="9" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="E607" s="21">
-        <v>2700.0</v>
+        <v>230.0</v>
       </c>
       <c r="F607" s="10">
         <v>0</v>
       </c>
       <c r="G607" s="17">
         <f>E607*F607</f>
         <v>0</v>
       </c>
     </row>
-    <row r="608" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...40 lines deleted...]
-        <v>0</v>
+    <row r="608" spans="1:7" outlineLevel="2">
+      <c r="A608" s="26" t="s">
+        <v>938</v>
+      </c>
+      <c r="B608" s="2"/>
+      <c r="C608" s="2"/>
+      <c r="D608" s="2"/>
+      <c r="E608" s="15"/>
+      <c r="F608" s="2"/>
+      <c r="G608" s="15"/>
+    </row>
+    <row r="609" spans="1:7" outlineLevel="3">
+      <c r="A609" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B609" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D609" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E609" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F609" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G609" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="610" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A610" s="25">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="B610" s="7"/>
       <c r="C610" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="D610" s="9" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="E610" s="21">
-        <v>2700.0</v>
+        <v>250.0</v>
       </c>
       <c r="F610" s="10">
         <v>0</v>
       </c>
       <c r="G610" s="17">
         <f>E610*F610</f>
         <v>0</v>
       </c>
     </row>
     <row r="611" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A611" s="27">
-[...15 lines deleted...]
-      <c r="G611" s="18">
+      <c r="A611" s="25">
+        <v>2</v>
+      </c>
+      <c r="B611" s="7"/>
+      <c r="C611" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="D611" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="E611" s="21">
+        <v>1800.0</v>
+      </c>
+      <c r="F611" s="10">
+        <v>0</v>
+      </c>
+      <c r="G611" s="17">
         <f>E611*F611</f>
         <v>0</v>
       </c>
     </row>
     <row r="612" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A612" s="25">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="B612" s="7"/>
       <c r="C612" s="8" t="s">
-        <v>1120</v>
+        <v>949</v>
       </c>
       <c r="D612" s="9" t="s">
-        <v>1121</v>
+        <v>950</v>
       </c>
       <c r="E612" s="21">
-        <v>2900.0</v>
+        <v>1440.0</v>
       </c>
       <c r="F612" s="10">
         <v>0</v>
       </c>
       <c r="G612" s="17">
         <f>E612*F612</f>
         <v>0</v>
       </c>
     </row>
     <row r="613" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A613" s="25">
-[...15 lines deleted...]
-      <c r="G613" s="17">
+      <c r="A613" s="27">
+        <v>4</v>
+      </c>
+      <c r="B613" s="11"/>
+      <c r="C613" s="12"/>
+      <c r="D613" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="E613" s="22">
+        <v>0.0</v>
+      </c>
+      <c r="F613" s="14">
+        <v>0</v>
+      </c>
+      <c r="G613" s="18">
         <f>E613*F613</f>
         <v>0</v>
       </c>
     </row>
-    <row r="614" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...40 lines deleted...]
-        <v>0</v>
+    <row r="614" spans="1:7" outlineLevel="2">
+      <c r="A614" s="26" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B614" s="2"/>
+      <c r="C614" s="2"/>
+      <c r="D614" s="2"/>
+      <c r="E614" s="15"/>
+      <c r="F614" s="2"/>
+      <c r="G614" s="15"/>
+    </row>
+    <row r="615" spans="1:7" outlineLevel="3">
+      <c r="A615" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B615" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D615" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E615" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F615" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G615" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="616" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A616" s="25">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="B616" s="7"/>
       <c r="C616" s="8" t="s">
-        <v>1128</v>
+        <v>1122</v>
       </c>
       <c r="D616" s="9" t="s">
-        <v>1129</v>
+        <v>1123</v>
       </c>
       <c r="E616" s="21">
-        <v>2900.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F616" s="10">
         <v>0</v>
       </c>
       <c r="G616" s="17">
         <f>E616*F616</f>
         <v>0</v>
       </c>
     </row>
     <row r="617" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A617" s="25">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="B617" s="7"/>
       <c r="C617" s="8" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
       <c r="D617" s="9" t="s">
-        <v>1131</v>
+        <v>1125</v>
       </c>
       <c r="E617" s="21">
-        <v>2900.0</v>
+        <v>1850.0</v>
       </c>
       <c r="F617" s="10">
         <v>0</v>
       </c>
       <c r="G617" s="17">
         <f>E617*F617</f>
         <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A618" s="25">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="B618" s="7"/>
       <c r="C618" s="8" t="s">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="D618" s="9" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
       <c r="E618" s="21">
-        <v>2900.0</v>
+        <v>230.0</v>
       </c>
       <c r="F618" s="10">
         <v>0</v>
       </c>
       <c r="G618" s="17">
         <f>E618*F618</f>
         <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A619" s="25">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="B619" s="7"/>
       <c r="C619" s="8" t="s">
-        <v>1134</v>
+        <v>1128</v>
       </c>
       <c r="D619" s="9" t="s">
-        <v>1135</v>
+        <v>1129</v>
       </c>
       <c r="E619" s="21">
-        <v>2900.0</v>
+        <v>190.0</v>
       </c>
       <c r="F619" s="10">
         <v>0</v>
       </c>
       <c r="G619" s="17">
         <f>E619*F619</f>
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A620" s="25">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="B620" s="7"/>
       <c r="C620" s="8" t="s">
-        <v>1136</v>
+        <v>1130</v>
       </c>
       <c r="D620" s="9" t="s">
-        <v>1137</v>
+        <v>1131</v>
       </c>
       <c r="E620" s="21">
-        <v>2900.0</v>
+        <v>900.0</v>
       </c>
       <c r="F620" s="10">
         <v>0</v>
       </c>
       <c r="G620" s="17">
         <f>E620*F620</f>
         <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A621" s="25">
-[...15 lines deleted...]
-      <c r="G621" s="17">
+      <c r="A621" s="27">
+        <v>6</v>
+      </c>
+      <c r="B621" s="11"/>
+      <c r="C621" s="12" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D621" s="13" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E621" s="22">
+        <v>1600.0</v>
+      </c>
+      <c r="F621" s="14">
+        <v>0</v>
+      </c>
+      <c r="G621" s="18">
         <f>E621*F621</f>
         <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A622" s="25">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="B622" s="7"/>
       <c r="C622" s="8" t="s">
-        <v>1140</v>
+        <v>1134</v>
       </c>
       <c r="D622" s="9" t="s">
-        <v>1141</v>
+        <v>1135</v>
       </c>
       <c r="E622" s="21">
-        <v>2900.0</v>
+        <v>290.0</v>
       </c>
       <c r="F622" s="10">
         <v>0</v>
       </c>
       <c r="G622" s="17">
         <f>E622*F622</f>
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A623" s="25">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="B623" s="7"/>
       <c r="C623" s="8" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
       <c r="D623" s="9" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="E623" s="21">
-        <v>2900.0</v>
+        <v>700.0</v>
       </c>
       <c r="F623" s="10">
         <v>0</v>
       </c>
       <c r="G623" s="17">
         <f>E623*F623</f>
         <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A624" s="25">
-[...15 lines deleted...]
-      <c r="G624" s="17">
+      <c r="A624" s="27">
+        <v>9</v>
+      </c>
+      <c r="B624" s="11"/>
+      <c r="C624" s="12" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D624" s="13" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E624" s="22">
+        <v>600.0</v>
+      </c>
+      <c r="F624" s="14">
+        <v>0</v>
+      </c>
+      <c r="G624" s="18">
         <f>E624*F624</f>
         <v>0</v>
       </c>
     </row>
     <row r="625" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A625" s="25">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="B625" s="7"/>
       <c r="C625" s="8" t="s">
-        <v>1065</v>
+        <v>1140</v>
       </c>
       <c r="D625" s="9" t="s">
-        <v>1066</v>
+        <v>1141</v>
       </c>
       <c r="E625" s="21">
-        <v>1900.0</v>
+        <v>600.0</v>
       </c>
       <c r="F625" s="10">
         <v>0</v>
       </c>
       <c r="G625" s="17">
         <f>E625*F625</f>
         <v>0</v>
       </c>
     </row>
-    <row r="626" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...40 lines deleted...]
-        <v>0</v>
+    <row r="626" spans="1:7" outlineLevel="2">
+      <c r="A626" s="26" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B626" s="2"/>
+      <c r="C626" s="2"/>
+      <c r="D626" s="2"/>
+      <c r="E626" s="15"/>
+      <c r="F626" s="2"/>
+      <c r="G626" s="15"/>
+    </row>
+    <row r="627" spans="1:7" outlineLevel="3">
+      <c r="A627" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B627" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D627" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E627" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F627" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G627" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="628" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A628" s="25">
-        <v>43</v>
+        <v>1</v>
       </c>
       <c r="B628" s="7"/>
       <c r="C628" s="8" t="s">
-        <v>1150</v>
+        <v>1143</v>
       </c>
       <c r="D628" s="9" t="s">
-        <v>1151</v>
+        <v>1144</v>
       </c>
       <c r="E628" s="21">
-        <v>1320.0</v>
+        <v>350.0</v>
       </c>
       <c r="F628" s="10">
         <v>0</v>
       </c>
       <c r="G628" s="17">
         <f>E628*F628</f>
         <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A629" s="27">
-[...15 lines deleted...]
-      <c r="G629" s="18">
+      <c r="A629" s="25">
+        <v>2</v>
+      </c>
+      <c r="B629" s="7"/>
+      <c r="C629" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D629" s="9" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E629" s="21">
+        <v>180.0</v>
+      </c>
+      <c r="F629" s="10">
+        <v>0</v>
+      </c>
+      <c r="G629" s="17">
         <f>E629*F629</f>
         <v>0</v>
       </c>
     </row>
-    <row r="630" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...62 lines deleted...]
-        <v>0</v>
+    <row r="630" spans="1:7" outlineLevel="1">
+      <c r="A630" s="24" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B630" s="2"/>
+      <c r="C630" s="2"/>
+      <c r="D630" s="2"/>
+      <c r="E630" s="15"/>
+      <c r="F630" s="2"/>
+      <c r="G630" s="15"/>
+    </row>
+    <row r="631" spans="1:7" outlineLevel="2">
+      <c r="A631" s="26" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B631" s="2"/>
+      <c r="C631" s="2"/>
+      <c r="D631" s="2"/>
+      <c r="E631" s="15"/>
+      <c r="F631" s="2"/>
+      <c r="G631" s="15"/>
+    </row>
+    <row r="632" spans="1:7" outlineLevel="3">
+      <c r="A632" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B632" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D632" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E632" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F632" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G632" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="633" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A633" s="27">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="B633" s="11"/>
       <c r="C633" s="12" t="s">
-        <v>1160</v>
+        <v>1149</v>
       </c>
       <c r="D633" s="13" t="s">
-        <v>1161</v>
+        <v>1150</v>
       </c>
       <c r="E633" s="22">
-        <v>2700.0</v>
+        <v>60000.0</v>
       </c>
       <c r="F633" s="14">
         <v>0</v>
       </c>
       <c r="G633" s="18">
         <f>E633*F633</f>
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A634" s="27">
-[...15 lines deleted...]
-      <c r="G634" s="18">
+      <c r="A634" s="25">
+        <v>2</v>
+      </c>
+      <c r="B634" s="7"/>
+      <c r="C634" s="8" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D634" s="9" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E634" s="21">
+        <v>3500.0</v>
+      </c>
+      <c r="F634" s="10">
+        <v>0</v>
+      </c>
+      <c r="G634" s="17">
         <f>E634*F634</f>
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A635" s="25">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="B635" s="7"/>
       <c r="C635" s="8" t="s">
-        <v>1164</v>
+        <v>1153</v>
       </c>
       <c r="D635" s="9" t="s">
-        <v>1165</v>
+        <v>1154</v>
       </c>
       <c r="E635" s="21">
-        <v>2700.0</v>
+        <v>8200.0</v>
       </c>
       <c r="F635" s="10">
         <v>0</v>
       </c>
       <c r="G635" s="17">
         <f>E635*F635</f>
         <v>0</v>
       </c>
     </row>
-    <row r="636" spans="1:7" outlineLevel="2">
-[...30 lines deleted...]
-        <v>14</v>
+    <row r="636" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A636" s="25">
+        <v>4</v>
+      </c>
+      <c r="B636" s="7"/>
+      <c r="C636" s="8" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D636" s="9" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E636" s="21">
+        <v>13000.0</v>
+      </c>
+      <c r="F636" s="10">
+        <v>0</v>
+      </c>
+      <c r="G636" s="17">
+        <f>E636*F636</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A637" s="25">
+        <v>5</v>
+      </c>
+      <c r="B637" s="7"/>
+      <c r="C637" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D637" s="9" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E637" s="21">
+        <v>12000.0</v>
+      </c>
+      <c r="F637" s="10">
+        <v>0</v>
+      </c>
+      <c r="G637" s="17">
+        <f>E637*F637</f>
+        <v>0</v>
       </c>
     </row>
     <row r="638" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A638" s="25">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B638" s="7"/>
       <c r="C638" s="8" t="s">
-        <v>1166</v>
+        <v>1159</v>
       </c>
       <c r="D638" s="9" t="s">
-        <v>1167</v>
+        <v>1160</v>
       </c>
       <c r="E638" s="21">
-        <v>3850.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F638" s="10">
         <v>0</v>
       </c>
       <c r="G638" s="17">
         <f>E638*F638</f>
         <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A639" s="27">
-[...15 lines deleted...]
-      <c r="G639" s="18">
+      <c r="A639" s="25">
+        <v>7</v>
+      </c>
+      <c r="B639" s="7"/>
+      <c r="C639" s="8" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D639" s="9" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E639" s="21">
+        <v>6000.0</v>
+      </c>
+      <c r="F639" s="10">
+        <v>0</v>
+      </c>
+      <c r="G639" s="17">
         <f>E639*F639</f>
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A640" s="25">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B640" s="7"/>
       <c r="C640" s="8" t="s">
-        <v>1168</v>
+        <v>1163</v>
       </c>
       <c r="D640" s="9" t="s">
-        <v>1169</v>
+        <v>1164</v>
       </c>
       <c r="E640" s="21">
-        <v>3800.0</v>
+        <v>7800.0</v>
       </c>
       <c r="F640" s="10">
         <v>0</v>
       </c>
       <c r="G640" s="17">
         <f>E640*F640</f>
         <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A641" s="25">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B641" s="7"/>
       <c r="C641" s="8" t="s">
-        <v>1170</v>
+        <v>991</v>
       </c>
       <c r="D641" s="9" t="s">
-        <v>1171</v>
+        <v>992</v>
       </c>
       <c r="E641" s="21">
-        <v>510.0</v>
+        <v>80.0</v>
       </c>
       <c r="F641" s="10">
         <v>0</v>
       </c>
       <c r="G641" s="17">
         <f>E641*F641</f>
         <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A642" s="27">
-[...15 lines deleted...]
-      <c r="G642" s="18">
+      <c r="A642" s="25">
+        <v>10</v>
+      </c>
+      <c r="B642" s="7"/>
+      <c r="C642" s="8" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D642" s="9" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E642" s="21">
+        <v>300.0</v>
+      </c>
+      <c r="F642" s="10">
+        <v>0</v>
+      </c>
+      <c r="G642" s="17">
         <f>E642*F642</f>
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A643" s="25">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B643" s="7"/>
       <c r="C643" s="8" t="s">
-        <v>1174</v>
+        <v>1167</v>
       </c>
       <c r="D643" s="9" t="s">
-        <v>1175</v>
+        <v>1168</v>
       </c>
       <c r="E643" s="21">
-        <v>700.0</v>
+        <v>230.0</v>
       </c>
       <c r="F643" s="10">
         <v>0</v>
       </c>
       <c r="G643" s="17">
         <f>E643*F643</f>
         <v>0</v>
       </c>
     </row>
     <row r="644" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A644" s="25">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B644" s="7"/>
       <c r="C644" s="8" t="s">
-        <v>1176</v>
+        <v>1169</v>
       </c>
       <c r="D644" s="9" t="s">
-        <v>1177</v>
+        <v>1170</v>
       </c>
       <c r="E644" s="21">
-        <v>3300.0</v>
+        <v>350.0</v>
       </c>
       <c r="F644" s="10">
         <v>0</v>
       </c>
       <c r="G644" s="17">
         <f>E644*F644</f>
         <v>0</v>
       </c>
     </row>
     <row r="645" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A645" s="25">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B645" s="7"/>
       <c r="C645" s="8" t="s">
-        <v>1178</v>
+        <v>1171</v>
       </c>
       <c r="D645" s="9" t="s">
-        <v>1179</v>
+        <v>1172</v>
       </c>
       <c r="E645" s="21">
-        <v>330.0</v>
+        <v>230.0</v>
       </c>
       <c r="F645" s="10">
         <v>0</v>
       </c>
       <c r="G645" s="17">
         <f>E645*F645</f>
         <v>0</v>
       </c>
     </row>
-    <row r="646" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A646" s="27">
+    <row r="646" spans="1:7" outlineLevel="2">
+      <c r="A646" s="26" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B646" s="2"/>
+      <c r="C646" s="2"/>
+      <c r="D646" s="2"/>
+      <c r="E646" s="15"/>
+      <c r="F646" s="2"/>
+      <c r="G646" s="15"/>
+    </row>
+    <row r="647" spans="1:7" outlineLevel="3">
+      <c r="A647" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B647" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B646" s="11"/>
-[...18 lines deleted...]
-      <c r="A647" s="25">
+      <c r="C647" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B647" s="7"/>
-[...14 lines deleted...]
-        <v>0</v>
+      <c r="D647" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E647" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F647" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G647" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="648" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A648" s="27">
-[...15 lines deleted...]
-      <c r="G648" s="18">
+      <c r="A648" s="25">
+        <v>1</v>
+      </c>
+      <c r="B648" s="7"/>
+      <c r="C648" s="8" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D648" s="9" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E648" s="21">
+        <v>5000.0</v>
+      </c>
+      <c r="F648" s="10">
+        <v>0</v>
+      </c>
+      <c r="G648" s="17">
         <f>E648*F648</f>
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A649" s="25">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="B649" s="7"/>
       <c r="C649" s="8" t="s">
-        <v>1184</v>
+        <v>1176</v>
       </c>
       <c r="D649" s="9" t="s">
-        <v>1185</v>
+        <v>1177</v>
       </c>
       <c r="E649" s="21">
-        <v>280.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F649" s="10">
         <v>0</v>
       </c>
       <c r="G649" s="17">
         <f>E649*F649</f>
         <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A650" s="25">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B650" s="7"/>
       <c r="C650" s="8" t="s">
-        <v>1186</v>
+        <v>1178</v>
       </c>
       <c r="D650" s="9" t="s">
-        <v>1187</v>
+        <v>1179</v>
       </c>
       <c r="E650" s="21">
-        <v>1850.0</v>
+        <v>6500.0</v>
       </c>
       <c r="F650" s="10">
         <v>0</v>
       </c>
       <c r="G650" s="17">
         <f>E650*F650</f>
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A651" s="25">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="B651" s="7"/>
       <c r="C651" s="8" t="s">
-        <v>1188</v>
+        <v>1180</v>
       </c>
       <c r="D651" s="9" t="s">
-        <v>1189</v>
+        <v>1181</v>
       </c>
       <c r="E651" s="21">
-        <v>230.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F651" s="10">
         <v>0</v>
       </c>
       <c r="G651" s="17">
         <f>E651*F651</f>
         <v>0</v>
       </c>
     </row>
-    <row r="652" spans="1:7" outlineLevel="2">
-[...30 lines deleted...]
-        <v>14</v>
+    <row r="652" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A652" s="25">
+        <v>5</v>
+      </c>
+      <c r="B652" s="7"/>
+      <c r="C652" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D652" s="9" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E652" s="21">
+        <v>2700.0</v>
+      </c>
+      <c r="F652" s="10">
+        <v>0</v>
+      </c>
+      <c r="G652" s="17">
+        <f>E652*F652</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A653" s="25">
+        <v>6</v>
+      </c>
+      <c r="B653" s="7"/>
+      <c r="C653" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D653" s="9" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E653" s="21">
+        <v>5600.0</v>
+      </c>
+      <c r="F653" s="10">
+        <v>0</v>
+      </c>
+      <c r="G653" s="17">
+        <f>E653*F653</f>
+        <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A654" s="25">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B654" s="7"/>
       <c r="C654" s="8" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="D654" s="9" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="E654" s="21">
-        <v>250.0</v>
+        <v>6400.0</v>
       </c>
       <c r="F654" s="10">
         <v>0</v>
       </c>
       <c r="G654" s="17">
         <f>E654*F654</f>
         <v>0</v>
       </c>
     </row>
     <row r="655" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A655" s="27">
-[...15 lines deleted...]
-      <c r="G655" s="18">
+      <c r="A655" s="25">
+        <v>8</v>
+      </c>
+      <c r="B655" s="7"/>
+      <c r="C655" s="8" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D655" s="9" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E655" s="21">
+        <v>6400.0</v>
+      </c>
+      <c r="F655" s="10">
+        <v>0</v>
+      </c>
+      <c r="G655" s="17">
         <f>E655*F655</f>
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A656" s="25">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B656" s="7"/>
       <c r="C656" s="8" t="s">
-        <v>953</v>
+        <v>1190</v>
       </c>
       <c r="D656" s="9" t="s">
-        <v>954</v>
+        <v>1191</v>
       </c>
       <c r="E656" s="21">
-        <v>1800.0</v>
+        <v>800.0</v>
       </c>
       <c r="F656" s="10">
         <v>0</v>
       </c>
       <c r="G656" s="17">
         <f>E656*F656</f>
         <v>0</v>
       </c>
     </row>
     <row r="657" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A657" s="25">
-[...15 lines deleted...]
-      <c r="G657" s="17">
+      <c r="A657" s="27">
+        <v>10</v>
+      </c>
+      <c r="B657" s="11"/>
+      <c r="C657" s="12" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D657" s="13" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E657" s="22">
+        <v>700.0</v>
+      </c>
+      <c r="F657" s="14">
+        <v>0</v>
+      </c>
+      <c r="G657" s="18">
         <f>E657*F657</f>
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A658" s="27">
-[...13 lines deleted...]
-      <c r="G658" s="18">
+      <c r="A658" s="25">
+        <v>11</v>
+      </c>
+      <c r="B658" s="7"/>
+      <c r="C658" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D658" s="9" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E658" s="21">
+        <v>800.0</v>
+      </c>
+      <c r="F658" s="10">
+        <v>0</v>
+      </c>
+      <c r="G658" s="17">
         <f>E658*F658</f>
         <v>0</v>
       </c>
     </row>
-    <row r="659" spans="1:7" outlineLevel="2">
-[...23 lines deleted...]
-      <c r="E660" s="20" t="s">
+    <row r="659" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A659" s="25">
         <v>12</v>
       </c>
-      <c r="F660" s="5" t="s">
+      <c r="B659" s="7"/>
+      <c r="C659" s="8" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D659" s="9" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E659" s="21">
+        <v>800.0</v>
+      </c>
+      <c r="F659" s="10">
+        <v>0</v>
+      </c>
+      <c r="G659" s="17">
+        <f>E659*F659</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A660" s="27">
         <v>13</v>
       </c>
-      <c r="G660" s="16" t="s">
-        <v>14</v>
+      <c r="B660" s="11"/>
+      <c r="C660" s="12" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D660" s="13" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E660" s="22">
+        <v>680.0</v>
+      </c>
+      <c r="F660" s="14">
+        <v>0</v>
+      </c>
+      <c r="G660" s="18">
+        <f>E660*F660</f>
+        <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A661" s="25">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B661" s="7"/>
       <c r="C661" s="8" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="D661" s="9" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="E661" s="21">
-        <v>2200.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F661" s="10">
         <v>0</v>
       </c>
       <c r="G661" s="17">
         <f>E661*F661</f>
         <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A662" s="25">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B662" s="7"/>
       <c r="C662" s="8" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="D662" s="9" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="E662" s="21">
-        <v>1850.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F662" s="10">
         <v>0</v>
       </c>
       <c r="G662" s="17">
         <f>E662*F662</f>
         <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A663" s="25">
-[...15 lines deleted...]
-      <c r="G663" s="17">
+      <c r="A663" s="27">
+        <v>16</v>
+      </c>
+      <c r="B663" s="11"/>
+      <c r="C663" s="12" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D663" s="13" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E663" s="22">
+        <v>810.0</v>
+      </c>
+      <c r="F663" s="14">
+        <v>0</v>
+      </c>
+      <c r="G663" s="18">
         <f>E663*F663</f>
         <v>0</v>
       </c>
     </row>
     <row r="664" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A664" s="25">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B664" s="7"/>
       <c r="C664" s="8" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="D664" s="9" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="E664" s="21">
-        <v>190.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F664" s="10">
         <v>0</v>
       </c>
       <c r="G664" s="17">
         <f>E664*F664</f>
         <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A665" s="27">
-[...15 lines deleted...]
-      <c r="G665" s="18">
+      <c r="A665" s="25">
+        <v>18</v>
+      </c>
+      <c r="B665" s="7"/>
+      <c r="C665" s="8" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D665" s="9" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E665" s="21">
+        <v>1600.0</v>
+      </c>
+      <c r="F665" s="10">
+        <v>0</v>
+      </c>
+      <c r="G665" s="17">
         <f>E665*F665</f>
         <v>0</v>
       </c>
     </row>
     <row r="666" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A666" s="27">
-[...15 lines deleted...]
-      <c r="G666" s="18">
+      <c r="A666" s="25">
+        <v>19</v>
+      </c>
+      <c r="B666" s="7"/>
+      <c r="C666" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D666" s="9" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E666" s="21">
+        <v>1400.0</v>
+      </c>
+      <c r="F666" s="10">
+        <v>0</v>
+      </c>
+      <c r="G666" s="17">
         <f>E666*F666</f>
         <v>0</v>
       </c>
     </row>
     <row r="667" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A667" s="25">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="B667" s="7"/>
       <c r="C667" s="8" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="D667" s="9" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="E667" s="21">
-        <v>900.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F667" s="10">
         <v>0</v>
       </c>
       <c r="G667" s="17">
         <f>E667*F667</f>
         <v>0</v>
       </c>
     </row>
     <row r="668" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A668" s="27">
-[...15 lines deleted...]
-      <c r="G668" s="18">
+      <c r="A668" s="25">
+        <v>21</v>
+      </c>
+      <c r="B668" s="7"/>
+      <c r="C668" s="8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D668" s="9" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E668" s="21">
+        <v>1300.0</v>
+      </c>
+      <c r="F668" s="10">
+        <v>0</v>
+      </c>
+      <c r="G668" s="17">
         <f>E668*F668</f>
         <v>0</v>
       </c>
     </row>
     <row r="669" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A669" s="25">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B669" s="7"/>
       <c r="C669" s="8" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="D669" s="9" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="E669" s="21">
-        <v>290.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F669" s="10">
         <v>0</v>
       </c>
       <c r="G669" s="17">
         <f>E669*F669</f>
         <v>0</v>
       </c>
     </row>
     <row r="670" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A670" s="27">
-[...15 lines deleted...]
-      <c r="G670" s="18">
+      <c r="A670" s="25">
+        <v>23</v>
+      </c>
+      <c r="B670" s="7"/>
+      <c r="C670" s="8" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D670" s="9" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E670" s="21">
+        <v>2500.0</v>
+      </c>
+      <c r="F670" s="10">
+        <v>0</v>
+      </c>
+      <c r="G670" s="17">
         <f>E670*F670</f>
         <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A671" s="27">
-[...15 lines deleted...]
-      <c r="G671" s="18">
+      <c r="A671" s="25">
+        <v>24</v>
+      </c>
+      <c r="B671" s="7"/>
+      <c r="C671" s="8" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D671" s="9" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E671" s="21">
+        <v>3900.0</v>
+      </c>
+      <c r="F671" s="10">
+        <v>0</v>
+      </c>
+      <c r="G671" s="17">
         <f>E671*F671</f>
         <v>0</v>
       </c>
     </row>
     <row r="672" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A672" s="25">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B672" s="7"/>
       <c r="C672" s="8" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="D672" s="9" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="E672" s="21">
-        <v>600.0</v>
+        <v>3900.0</v>
       </c>
       <c r="F672" s="10">
         <v>0</v>
       </c>
       <c r="G672" s="17">
         <f>E672*F672</f>
         <v>0</v>
       </c>
     </row>
-    <row r="673" spans="1:7" outlineLevel="2">
-[...30 lines deleted...]
-        <v>14</v>
+    <row r="673" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A673" s="25">
+        <v>26</v>
+      </c>
+      <c r="B673" s="7"/>
+      <c r="C673" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D673" s="9" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E673" s="21">
+        <v>4500.0</v>
+      </c>
+      <c r="F673" s="10">
+        <v>0</v>
+      </c>
+      <c r="G673" s="17">
+        <f>E673*F673</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A674" s="25">
+        <v>27</v>
+      </c>
+      <c r="B674" s="7"/>
+      <c r="C674" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D674" s="9" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E674" s="21">
+        <v>4500.0</v>
+      </c>
+      <c r="F674" s="10">
+        <v>0</v>
+      </c>
+      <c r="G674" s="17">
+        <f>E674*F674</f>
+        <v>0</v>
       </c>
     </row>
     <row r="675" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A675" s="25">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="B675" s="7"/>
       <c r="C675" s="8" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
       <c r="D675" s="9" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="E675" s="21">
-        <v>350.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F675" s="10">
         <v>0</v>
       </c>
       <c r="G675" s="17">
         <f>E675*F675</f>
         <v>0</v>
       </c>
     </row>
     <row r="676" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A676" s="25">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="B676" s="7"/>
       <c r="C676" s="8" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="D676" s="9" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="E676" s="21">
-        <v>180.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F676" s="10">
         <v>0</v>
       </c>
       <c r="G676" s="17">
         <f>E676*F676</f>
         <v>0</v>
       </c>
     </row>
-    <row r="677" spans="1:7" outlineLevel="1">
-[...22 lines deleted...]
-      <c r="A679" s="3" t="s">
+    <row r="677" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A677" s="25">
+        <v>30</v>
+      </c>
+      <c r="B677" s="7"/>
+      <c r="C677" s="8" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D677" s="9" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E677" s="21">
+        <v>5000.0</v>
+      </c>
+      <c r="F677" s="10">
+        <v>0</v>
+      </c>
+      <c r="G677" s="17">
+        <f>E677*F677</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A678" s="25">
+        <v>31</v>
+      </c>
+      <c r="B678" s="7"/>
+      <c r="C678" s="8" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D678" s="9" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E678" s="21">
+        <v>1200.0</v>
+      </c>
+      <c r="F678" s="10">
+        <v>0</v>
+      </c>
+      <c r="G678" s="17">
+        <f>E678*F678</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7" outlineLevel="2">
+      <c r="A679" s="26" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B679" s="2"/>
+      <c r="C679" s="2"/>
+      <c r="D679" s="2"/>
+      <c r="E679" s="15"/>
+      <c r="F679" s="2"/>
+      <c r="G679" s="15"/>
+    </row>
+    <row r="680" spans="1:7" outlineLevel="3">
+      <c r="A680" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B679" s="4" t="s">
+      <c r="B680" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C679" s="4" t="s">
+      <c r="C680" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D679" s="5" t="s">
+      <c r="D680" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E679" s="20" t="s">
+      <c r="E680" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="F679" s="5" t="s">
+      <c r="F680" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="G679" s="16" t="s">
+      <c r="G680" s="16" t="s">
         <v>14</v>
-      </c>
-[...20 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="681" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A681" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B681" s="7"/>
       <c r="C681" s="8" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
       <c r="D681" s="9" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="E681" s="21">
-        <v>3500.0</v>
+        <v>12000.0</v>
       </c>
       <c r="F681" s="10">
         <v>0</v>
       </c>
       <c r="G681" s="17">
         <f>E681*F681</f>
         <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A682" s="27">
-[...15 lines deleted...]
-      <c r="G682" s="18">
+      <c r="A682" s="25">
+        <v>2</v>
+      </c>
+      <c r="B682" s="7"/>
+      <c r="C682" s="8" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D682" s="9" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E682" s="21">
+        <v>20000.0</v>
+      </c>
+      <c r="F682" s="10">
+        <v>0</v>
+      </c>
+      <c r="G682" s="17">
         <f>E682*F682</f>
         <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A683" s="25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B683" s="7"/>
       <c r="C683" s="8" t="s">
-        <v>1232</v>
+        <v>1241</v>
       </c>
       <c r="D683" s="9" t="s">
-        <v>1233</v>
+        <v>1242</v>
       </c>
       <c r="E683" s="21">
-        <v>8200.0</v>
+        <v>3850.0</v>
       </c>
       <c r="F683" s="10">
         <v>0</v>
       </c>
       <c r="G683" s="17">
         <f>E683*F683</f>
         <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A684" s="25">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B684" s="7"/>
       <c r="C684" s="8" t="s">
-        <v>1234</v>
+        <v>1243</v>
       </c>
       <c r="D684" s="9" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
       <c r="E684" s="21">
-        <v>13000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="F684" s="10">
         <v>0</v>
       </c>
       <c r="G684" s="17">
         <f>E684*F684</f>
         <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A685" s="25">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B685" s="7"/>
       <c r="C685" s="8" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="D685" s="9" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="E685" s="21">
-        <v>12000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F685" s="10">
         <v>0</v>
       </c>
       <c r="G685" s="17">
         <f>E685*F685</f>
         <v>0</v>
       </c>
     </row>
     <row r="686" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A686" s="25">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B686" s="7"/>
       <c r="C686" s="8" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="D686" s="9" t="s">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="E686" s="21">
-        <v>9990.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F686" s="10">
         <v>0</v>
       </c>
       <c r="G686" s="17">
         <f>E686*F686</f>
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A687" s="27">
-[...15 lines deleted...]
-      <c r="G687" s="18">
+      <c r="A687" s="25">
+        <v>7</v>
+      </c>
+      <c r="B687" s="7"/>
+      <c r="C687" s="8" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D687" s="9" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E687" s="21">
+        <v>7700.0</v>
+      </c>
+      <c r="F687" s="10">
+        <v>0</v>
+      </c>
+      <c r="G687" s="17">
         <f>E687*F687</f>
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A688" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B688" s="7"/>
       <c r="C688" s="8" t="s">
-        <v>1242</v>
+        <v>1251</v>
       </c>
       <c r="D688" s="9" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="E688" s="21">
-        <v>6000.0</v>
+        <v>6700.0</v>
       </c>
       <c r="F688" s="10">
         <v>0</v>
       </c>
       <c r="G688" s="17">
         <f>E688*F688</f>
         <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A689" s="25">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B689" s="7"/>
       <c r="C689" s="8" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="D689" s="9" t="s">
-        <v>1245</v>
+        <v>1254</v>
       </c>
       <c r="E689" s="21">
-        <v>7800.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F689" s="10">
         <v>0</v>
       </c>
       <c r="G689" s="17">
         <f>E689*F689</f>
         <v>0</v>
       </c>
     </row>
     <row r="690" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A690" s="25">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B690" s="7"/>
       <c r="C690" s="8" t="s">
-        <v>997</v>
+        <v>1255</v>
       </c>
       <c r="D690" s="9" t="s">
-        <v>998</v>
+        <v>1256</v>
       </c>
       <c r="E690" s="21">
-        <v>80.0</v>
+        <v>610.0</v>
       </c>
       <c r="F690" s="10">
         <v>0</v>
       </c>
       <c r="G690" s="17">
         <f>E690*F690</f>
         <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A691" s="25">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B691" s="7"/>
       <c r="C691" s="8" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="D691" s="9" t="s">
-        <v>1247</v>
+        <v>1258</v>
       </c>
       <c r="E691" s="21">
-        <v>300.0</v>
+        <v>1650.0</v>
       </c>
       <c r="F691" s="10">
         <v>0</v>
       </c>
       <c r="G691" s="17">
         <f>E691*F691</f>
         <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A692" s="25">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B692" s="7"/>
       <c r="C692" s="8" t="s">
-        <v>1248</v>
+        <v>1259</v>
       </c>
       <c r="D692" s="9" t="s">
-        <v>1249</v>
+        <v>1260</v>
       </c>
       <c r="E692" s="21">
-        <v>230.0</v>
+        <v>8500.0</v>
       </c>
       <c r="F692" s="10">
         <v>0</v>
       </c>
       <c r="G692" s="17">
         <f>E692*F692</f>
         <v>0</v>
       </c>
     </row>
     <row r="693" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A693" s="25">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B693" s="7"/>
       <c r="C693" s="8" t="s">
-        <v>1250</v>
+        <v>1261</v>
       </c>
       <c r="D693" s="9" t="s">
-        <v>1251</v>
+        <v>1262</v>
       </c>
       <c r="E693" s="21">
-        <v>350.0</v>
+        <v>2780.0</v>
       </c>
       <c r="F693" s="10">
         <v>0</v>
       </c>
       <c r="G693" s="17">
         <f>E693*F693</f>
         <v>0</v>
       </c>
     </row>
     <row r="694" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A694" s="25">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B694" s="7"/>
       <c r="C694" s="8" t="s">
-        <v>1252</v>
+        <v>1263</v>
       </c>
       <c r="D694" s="9" t="s">
-        <v>1253</v>
+        <v>1264</v>
       </c>
       <c r="E694" s="21">
-        <v>230.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F694" s="10">
         <v>0</v>
       </c>
       <c r="G694" s="17">
         <f>E694*F694</f>
         <v>0</v>
       </c>
     </row>
-    <row r="695" spans="1:7" outlineLevel="2">
-[...30 lines deleted...]
-        <v>14</v>
+    <row r="695" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A695" s="25">
+        <v>15</v>
+      </c>
+      <c r="B695" s="7"/>
+      <c r="C695" s="8" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D695" s="9" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E695" s="21">
+        <v>1000.0</v>
+      </c>
+      <c r="F695" s="10">
+        <v>0</v>
+      </c>
+      <c r="G695" s="17">
+        <f>E695*F695</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="696" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A696" s="27">
+        <v>16</v>
+      </c>
+      <c r="B696" s="11"/>
+      <c r="C696" s="12" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D696" s="13" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E696" s="22">
+        <v>5500.0</v>
+      </c>
+      <c r="F696" s="14">
+        <v>0</v>
+      </c>
+      <c r="G696" s="18">
+        <f>E696*F696</f>
+        <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A697" s="25">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B697" s="7"/>
       <c r="C697" s="8" t="s">
-        <v>1255</v>
+        <v>1269</v>
       </c>
       <c r="D697" s="9" t="s">
-        <v>1256</v>
+        <v>1270</v>
       </c>
       <c r="E697" s="21">
-        <v>5000.0</v>
+        <v>4650.0</v>
       </c>
       <c r="F697" s="10">
         <v>0</v>
       </c>
       <c r="G697" s="17">
         <f>E697*F697</f>
         <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A698" s="25">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B698" s="7"/>
       <c r="C698" s="8" t="s">
-        <v>1257</v>
+        <v>1271</v>
       </c>
       <c r="D698" s="9" t="s">
-        <v>1258</v>
+        <v>1272</v>
       </c>
       <c r="E698" s="21">
-        <v>4500.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F698" s="10">
         <v>0</v>
       </c>
       <c r="G698" s="17">
         <f>E698*F698</f>
         <v>0</v>
       </c>
     </row>
-    <row r="699" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...40 lines deleted...]
-        <v>0</v>
+    <row r="699" spans="1:7" outlineLevel="2">
+      <c r="A699" s="26" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B699" s="2"/>
+      <c r="C699" s="2"/>
+      <c r="D699" s="2"/>
+      <c r="E699" s="15"/>
+      <c r="F699" s="2"/>
+      <c r="G699" s="15"/>
+    </row>
+    <row r="700" spans="1:7" outlineLevel="3">
+      <c r="A700" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B700" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D700" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E700" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F700" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G700" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="701" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A701" s="25">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B701" s="7"/>
       <c r="C701" s="8" t="s">
-        <v>1263</v>
+        <v>1239</v>
       </c>
       <c r="D701" s="9" t="s">
-        <v>1264</v>
+        <v>1240</v>
       </c>
       <c r="E701" s="21">
-        <v>2700.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F701" s="10">
         <v>0</v>
       </c>
       <c r="G701" s="17">
         <f>E701*F701</f>
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A702" s="25">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B702" s="7"/>
       <c r="C702" s="8" t="s">
-        <v>1265</v>
+        <v>1237</v>
       </c>
       <c r="D702" s="9" t="s">
-        <v>1266</v>
+        <v>1238</v>
       </c>
       <c r="E702" s="21">
-        <v>5600.0</v>
+        <v>12000.0</v>
       </c>
       <c r="F702" s="10">
         <v>0</v>
       </c>
       <c r="G702" s="17">
         <f>E702*F702</f>
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A703" s="25">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B703" s="7"/>
       <c r="C703" s="8" t="s">
-        <v>1267</v>
+        <v>1241</v>
       </c>
       <c r="D703" s="9" t="s">
-        <v>1268</v>
+        <v>1242</v>
       </c>
       <c r="E703" s="21">
-        <v>6400.0</v>
+        <v>3850.0</v>
       </c>
       <c r="F703" s="10">
         <v>0</v>
       </c>
       <c r="G703" s="17">
         <f>E703*F703</f>
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A704" s="27">
-[...15 lines deleted...]
-      <c r="G704" s="18">
+      <c r="A704" s="25">
+        <v>4</v>
+      </c>
+      <c r="B704" s="7"/>
+      <c r="C704" s="8" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D704" s="9" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E704" s="21">
+        <v>15000.0</v>
+      </c>
+      <c r="F704" s="10">
+        <v>0</v>
+      </c>
+      <c r="G704" s="17">
         <f>E704*F704</f>
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A705" s="25">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B705" s="7"/>
       <c r="C705" s="8" t="s">
-        <v>1271</v>
+        <v>1245</v>
       </c>
       <c r="D705" s="9" t="s">
-        <v>1272</v>
+        <v>1246</v>
       </c>
       <c r="E705" s="21">
-        <v>6400.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F705" s="10">
         <v>0</v>
       </c>
       <c r="G705" s="17">
         <f>E705*F705</f>
         <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A706" s="25">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B706" s="7"/>
       <c r="C706" s="8" t="s">
-        <v>1273</v>
+        <v>1247</v>
       </c>
       <c r="D706" s="9" t="s">
-        <v>1274</v>
+        <v>1248</v>
       </c>
       <c r="E706" s="21">
-        <v>800.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F706" s="10">
         <v>0</v>
       </c>
       <c r="G706" s="17">
         <f>E706*F706</f>
         <v>0</v>
       </c>
     </row>
-    <row r="707" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A707" s="27">
+    <row r="707" spans="1:7" outlineLevel="2">
+      <c r="A707" s="26" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B707" s="2"/>
+      <c r="C707" s="2"/>
+      <c r="D707" s="2"/>
+      <c r="E707" s="15"/>
+      <c r="F707" s="2"/>
+      <c r="G707" s="15"/>
+    </row>
+    <row r="708" spans="1:7" outlineLevel="3">
+      <c r="A708" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B708" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D708" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B707" s="11"/>
-[...18 lines deleted...]
-      <c r="A708" s="25">
+      <c r="E708" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B708" s="7"/>
-[...14 lines deleted...]
-        <v>0</v>
+      <c r="F708" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G708" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="709" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A709" s="25">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="B709" s="7"/>
       <c r="C709" s="8" t="s">
-        <v>1279</v>
+        <v>1249</v>
       </c>
       <c r="D709" s="9" t="s">
-        <v>1280</v>
+        <v>1250</v>
       </c>
       <c r="E709" s="21">
-        <v>800.0</v>
+        <v>7700.0</v>
       </c>
       <c r="F709" s="10">
         <v>0</v>
       </c>
       <c r="G709" s="17">
         <f>E709*F709</f>
         <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A710" s="27">
-[...15 lines deleted...]
-      <c r="G710" s="18">
+      <c r="A710" s="25">
+        <v>2</v>
+      </c>
+      <c r="B710" s="7"/>
+      <c r="C710" s="8" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D710" s="9" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E710" s="21">
+        <v>8500.0</v>
+      </c>
+      <c r="F710" s="10">
+        <v>0</v>
+      </c>
+      <c r="G710" s="17">
         <f>E710*F710</f>
         <v>0</v>
       </c>
     </row>
     <row r="711" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A711" s="25">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="B711" s="7"/>
       <c r="C711" s="8" t="s">
-        <v>1283</v>
+        <v>1251</v>
       </c>
       <c r="D711" s="9" t="s">
-        <v>1284</v>
+        <v>1252</v>
       </c>
       <c r="E711" s="21">
-        <v>1500.0</v>
+        <v>6700.0</v>
       </c>
       <c r="F711" s="10">
         <v>0</v>
       </c>
       <c r="G711" s="17">
         <f>E711*F711</f>
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A712" s="25">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B712" s="7"/>
       <c r="C712" s="8" t="s">
-        <v>1285</v>
+        <v>1253</v>
       </c>
       <c r="D712" s="9" t="s">
-        <v>1286</v>
+        <v>1254</v>
       </c>
       <c r="E712" s="21">
-        <v>1200.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F712" s="10">
         <v>0</v>
       </c>
       <c r="G712" s="17">
         <f>E712*F712</f>
         <v>0</v>
       </c>
     </row>
     <row r="713" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A713" s="27">
-[...15 lines deleted...]
-      <c r="G713" s="18">
+      <c r="A713" s="25">
+        <v>5</v>
+      </c>
+      <c r="B713" s="7"/>
+      <c r="C713" s="8" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D713" s="9" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E713" s="21">
+        <v>610.0</v>
+      </c>
+      <c r="F713" s="10">
+        <v>0</v>
+      </c>
+      <c r="G713" s="17">
         <f>E713*F713</f>
         <v>0</v>
       </c>
     </row>
     <row r="714" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A714" s="25">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B714" s="7"/>
       <c r="C714" s="8" t="s">
-        <v>1289</v>
+        <v>1257</v>
       </c>
       <c r="D714" s="9" t="s">
-        <v>1290</v>
+        <v>1258</v>
       </c>
       <c r="E714" s="21">
-        <v>1300.0</v>
+        <v>1650.0</v>
       </c>
       <c r="F714" s="10">
         <v>0</v>
       </c>
       <c r="G714" s="17">
         <f>E714*F714</f>
         <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A715" s="25">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B715" s="7"/>
       <c r="C715" s="8" t="s">
-        <v>1291</v>
+        <v>1261</v>
       </c>
       <c r="D715" s="9" t="s">
-        <v>1292</v>
+        <v>1262</v>
       </c>
       <c r="E715" s="21">
-        <v>1600.0</v>
+        <v>2780.0</v>
       </c>
       <c r="F715" s="10">
         <v>0</v>
       </c>
       <c r="G715" s="17">
         <f>E715*F715</f>
         <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A716" s="25">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B716" s="7"/>
       <c r="C716" s="8" t="s">
-        <v>1293</v>
+        <v>1263</v>
       </c>
       <c r="D716" s="9" t="s">
-        <v>1294</v>
+        <v>1264</v>
       </c>
       <c r="E716" s="21">
-        <v>1400.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F716" s="10">
         <v>0</v>
       </c>
       <c r="G716" s="17">
         <f>E716*F716</f>
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A717" s="25">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B717" s="7"/>
       <c r="C717" s="8" t="s">
-        <v>1295</v>
+        <v>1265</v>
       </c>
       <c r="D717" s="9" t="s">
-        <v>1296</v>
+        <v>1266</v>
       </c>
       <c r="E717" s="21">
-        <v>1400.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F717" s="10">
         <v>0</v>
       </c>
       <c r="G717" s="17">
         <f>E717*F717</f>
         <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A718" s="25">
-[...15 lines deleted...]
-      <c r="G718" s="17">
+      <c r="A718" s="27">
+        <v>10</v>
+      </c>
+      <c r="B718" s="11"/>
+      <c r="C718" s="12" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D718" s="13" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E718" s="22">
+        <v>5500.0</v>
+      </c>
+      <c r="F718" s="14">
+        <v>0</v>
+      </c>
+      <c r="G718" s="18">
         <f>E718*F718</f>
         <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A719" s="25">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="B719" s="7"/>
       <c r="C719" s="8" t="s">
-        <v>1299</v>
+        <v>1269</v>
       </c>
       <c r="D719" s="9" t="s">
-        <v>1300</v>
+        <v>1270</v>
       </c>
       <c r="E719" s="21">
-        <v>3500.0</v>
+        <v>4650.0</v>
       </c>
       <c r="F719" s="10">
         <v>0</v>
       </c>
       <c r="G719" s="17">
         <f>E719*F719</f>
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A720" s="25">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="B720" s="7"/>
       <c r="C720" s="8" t="s">
-        <v>1301</v>
+        <v>1271</v>
       </c>
       <c r="D720" s="9" t="s">
-        <v>1302</v>
+        <v>1272</v>
       </c>
       <c r="E720" s="21">
-        <v>2500.0</v>
+        <v>2000.0</v>
       </c>
       <c r="F720" s="10">
         <v>0</v>
       </c>
       <c r="G720" s="17">
         <f>E720*F720</f>
         <v>0</v>
       </c>
     </row>
-    <row r="721" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...60 lines deleted...]
-      <c r="G723" s="17">
+    <row r="721" spans="1:7" outlineLevel="1">
+      <c r="A721" s="24" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B721" s="2"/>
+      <c r="C721" s="2"/>
+      <c r="D721" s="2"/>
+      <c r="E721" s="15"/>
+      <c r="F721" s="2"/>
+      <c r="G721" s="15"/>
+    </row>
+    <row r="722" spans="1:7" outlineLevel="2">
+      <c r="A722" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B722" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D722" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E722" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F722" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G722" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A723" s="27">
+        <v>1</v>
+      </c>
+      <c r="B723" s="11"/>
+      <c r="C723" s="12" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D723" s="13" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E723" s="22">
+        <v>720.0</v>
+      </c>
+      <c r="F723" s="14">
+        <v>0</v>
+      </c>
+      <c r="G723" s="18">
         <f>E723*F723</f>
         <v>0</v>
       </c>
     </row>
-    <row r="724" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...14 lines deleted...]
-      <c r="G724" s="18">
+    <row r="724" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A724" s="25">
+        <v>2</v>
+      </c>
+      <c r="B724" s="7"/>
+      <c r="C724" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D724" s="9" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E724" s="21">
+        <v>720.0</v>
+      </c>
+      <c r="F724" s="10">
+        <v>0</v>
+      </c>
+      <c r="G724" s="17">
         <f>E724*F724</f>
         <v>0</v>
       </c>
     </row>
-    <row r="725" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="725" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A725" s="25">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="B725" s="7"/>
       <c r="C725" s="8" t="s">
-        <v>1310</v>
+        <v>1280</v>
       </c>
       <c r="D725" s="9" t="s">
-        <v>1311</v>
+        <v>1281</v>
       </c>
       <c r="E725" s="21">
-        <v>4500.0</v>
+        <v>720.0</v>
       </c>
       <c r="F725" s="10">
         <v>0</v>
       </c>
       <c r="G725" s="17">
         <f>E725*F725</f>
         <v>0</v>
       </c>
     </row>
-    <row r="726" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="726" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A726" s="25">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="B726" s="7"/>
       <c r="C726" s="8" t="s">
-        <v>1312</v>
+        <v>1282</v>
       </c>
       <c r="D726" s="9" t="s">
-        <v>1313</v>
+        <v>1283</v>
       </c>
       <c r="E726" s="21">
-        <v>5000.0</v>
+        <v>730.0</v>
       </c>
       <c r="F726" s="10">
         <v>0</v>
       </c>
       <c r="G726" s="17">
         <f>E726*F726</f>
         <v>0</v>
       </c>
     </row>
-    <row r="727" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="727" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A727" s="25">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="B727" s="7"/>
       <c r="C727" s="8" t="s">
-        <v>1314</v>
+        <v>1284</v>
       </c>
       <c r="D727" s="9" t="s">
-        <v>1315</v>
+        <v>1285</v>
       </c>
       <c r="E727" s="21">
-        <v>5000.0</v>
+        <v>720.0</v>
       </c>
       <c r="F727" s="10">
         <v>0</v>
       </c>
       <c r="G727" s="17">
         <f>E727*F727</f>
         <v>0</v>
       </c>
     </row>
-    <row r="728" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="728" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A728" s="25">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="B728" s="7"/>
       <c r="C728" s="8" t="s">
-        <v>1316</v>
+        <v>1286</v>
       </c>
       <c r="D728" s="9" t="s">
-        <v>1317</v>
+        <v>1287</v>
       </c>
       <c r="E728" s="21">
-        <v>5000.0</v>
+        <v>720.0</v>
       </c>
       <c r="F728" s="10">
         <v>0</v>
       </c>
       <c r="G728" s="17">
         <f>E728*F728</f>
         <v>0</v>
       </c>
     </row>
-    <row r="729" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="729" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A729" s="25">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="B729" s="7"/>
       <c r="C729" s="8" t="s">
-        <v>1318</v>
+        <v>1288</v>
       </c>
       <c r="D729" s="9" t="s">
-        <v>1319</v>
+        <v>1289</v>
       </c>
       <c r="E729" s="21">
-        <v>1200.0</v>
+        <v>720.0</v>
       </c>
       <c r="F729" s="10">
         <v>0</v>
       </c>
       <c r="G729" s="17">
         <f>E729*F729</f>
         <v>0</v>
       </c>
     </row>
-    <row r="730" spans="1:7" outlineLevel="2">
-[...11 lines deleted...]
-      <c r="A731" s="3" t="s">
+    <row r="730" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A730" s="25">
         <v>8</v>
       </c>
-      <c r="B731" s="4" t="s">
+      <c r="B730" s="7"/>
+      <c r="C730" s="8" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D730" s="9" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E730" s="21">
+        <v>390.0</v>
+      </c>
+      <c r="F730" s="10">
+        <v>0</v>
+      </c>
+      <c r="G730" s="17">
+        <f>E730*F730</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A731" s="25">
         <v>9</v>
       </c>
-      <c r="C731" s="4" t="s">
+      <c r="B731" s="7"/>
+      <c r="C731" s="8" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D731" s="9" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E731" s="21">
+        <v>390.0</v>
+      </c>
+      <c r="F731" s="10">
+        <v>0</v>
+      </c>
+      <c r="G731" s="17">
+        <f>E731*F731</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A732" s="25">
         <v>10</v>
-      </c>
-[...15 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B732" s="7"/>
       <c r="C732" s="8" t="s">
-        <v>1321</v>
+        <v>1294</v>
       </c>
       <c r="D732" s="9" t="s">
-        <v>1322</v>
+        <v>1295</v>
       </c>
       <c r="E732" s="21">
-        <v>12000.0</v>
+        <v>600.0</v>
       </c>
       <c r="F732" s="10">
         <v>0</v>
       </c>
       <c r="G732" s="17">
         <f>E732*F732</f>
         <v>0</v>
       </c>
     </row>
-    <row r="733" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...16 lines deleted...]
-      <c r="G733" s="18">
+    <row r="733" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A733" s="25">
+        <v>11</v>
+      </c>
+      <c r="B733" s="7"/>
+      <c r="C733" s="8" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D733" s="9" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E733" s="21">
+        <v>120.0</v>
+      </c>
+      <c r="F733" s="10">
+        <v>0</v>
+      </c>
+      <c r="G733" s="17">
         <f>E733*F733</f>
         <v>0</v>
       </c>
     </row>
-    <row r="734" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="734" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A734" s="25">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B734" s="7"/>
       <c r="C734" s="8" t="s">
-        <v>1325</v>
+        <v>1298</v>
       </c>
       <c r="D734" s="9" t="s">
-        <v>1326</v>
+        <v>1299</v>
       </c>
       <c r="E734" s="21">
-        <v>20000.0</v>
+        <v>170.0</v>
       </c>
       <c r="F734" s="10">
         <v>0</v>
       </c>
       <c r="G734" s="17">
         <f>E734*F734</f>
         <v>0</v>
       </c>
     </row>
-    <row r="735" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="735" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A735" s="27">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="B735" s="11"/>
-      <c r="C735" s="12"/>
+      <c r="C735" s="12" t="s">
+        <v>1300</v>
+      </c>
       <c r="D735" s="13" t="s">
-        <v>1327</v>
+        <v>1301</v>
       </c>
       <c r="E735" s="22">
-        <v>0.0</v>
+        <v>250.0</v>
       </c>
       <c r="F735" s="14">
         <v>0</v>
       </c>
       <c r="G735" s="18">
         <f>E735*F735</f>
         <v>0</v>
       </c>
     </row>
-    <row r="736" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="736" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A736" s="25">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="B736" s="7"/>
       <c r="C736" s="8" t="s">
-        <v>1328</v>
+        <v>1302</v>
       </c>
       <c r="D736" s="9" t="s">
-        <v>1329</v>
+        <v>1303</v>
       </c>
       <c r="E736" s="21">
-        <v>3850.0</v>
+        <v>780.0</v>
       </c>
       <c r="F736" s="10">
         <v>0</v>
       </c>
       <c r="G736" s="17">
         <f>E736*F736</f>
         <v>0</v>
       </c>
     </row>
-    <row r="737" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="737" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A737" s="25">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B737" s="7"/>
       <c r="C737" s="8" t="s">
-        <v>1330</v>
+        <v>1304</v>
       </c>
       <c r="D737" s="9" t="s">
-        <v>1331</v>
+        <v>1305</v>
       </c>
       <c r="E737" s="21">
-        <v>15000.0</v>
+        <v>650.0</v>
       </c>
       <c r="F737" s="10">
         <v>0</v>
       </c>
       <c r="G737" s="17">
         <f>E737*F737</f>
         <v>0</v>
       </c>
     </row>
-    <row r="738" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="738" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A738" s="25">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B738" s="7"/>
       <c r="C738" s="8" t="s">
-        <v>1332</v>
+        <v>1306</v>
       </c>
       <c r="D738" s="9" t="s">
-        <v>1333</v>
+        <v>1307</v>
       </c>
       <c r="E738" s="21">
-        <v>20000.0</v>
+        <v>570.0</v>
       </c>
       <c r="F738" s="10">
         <v>0</v>
       </c>
       <c r="G738" s="17">
         <f>E738*F738</f>
         <v>0</v>
       </c>
     </row>
-    <row r="739" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="739" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A739" s="25">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B739" s="7"/>
       <c r="C739" s="8" t="s">
-        <v>1334</v>
+        <v>1308</v>
       </c>
       <c r="D739" s="9" t="s">
-        <v>1335</v>
+        <v>1309</v>
       </c>
       <c r="E739" s="21">
-        <v>20000.0</v>
+        <v>500.0</v>
       </c>
       <c r="F739" s="10">
         <v>0</v>
       </c>
       <c r="G739" s="17">
         <f>E739*F739</f>
         <v>0</v>
       </c>
     </row>
-    <row r="740" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="740" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A740" s="25">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B740" s="7"/>
       <c r="C740" s="8" t="s">
-        <v>1336</v>
+        <v>1310</v>
       </c>
       <c r="D740" s="9" t="s">
-        <v>1337</v>
+        <v>1311</v>
       </c>
       <c r="E740" s="21">
-        <v>7700.0</v>
+        <v>770.0</v>
       </c>
       <c r="F740" s="10">
         <v>0</v>
       </c>
       <c r="G740" s="17">
         <f>E740*F740</f>
         <v>0</v>
       </c>
     </row>
-    <row r="741" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="741" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A741" s="25">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B741" s="7"/>
       <c r="C741" s="8" t="s">
-        <v>1338</v>
+        <v>1312</v>
       </c>
       <c r="D741" s="9" t="s">
-        <v>1339</v>
+        <v>1313</v>
       </c>
       <c r="E741" s="21">
-        <v>6700.0</v>
+        <v>770.0</v>
       </c>
       <c r="F741" s="10">
         <v>0</v>
       </c>
       <c r="G741" s="17">
         <f>E741*F741</f>
         <v>0</v>
       </c>
     </row>
-    <row r="742" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="742" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A742" s="25">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B742" s="7"/>
       <c r="C742" s="8" t="s">
-        <v>1340</v>
+        <v>1314</v>
       </c>
       <c r="D742" s="9" t="s">
-        <v>1341</v>
+        <v>1315</v>
       </c>
       <c r="E742" s="21">
-        <v>4500.0</v>
+        <v>390.0</v>
       </c>
       <c r="F742" s="10">
         <v>0</v>
       </c>
       <c r="G742" s="17">
         <f>E742*F742</f>
         <v>0</v>
       </c>
     </row>
-    <row r="743" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="743" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A743" s="25">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B743" s="7"/>
       <c r="C743" s="8" t="s">
-        <v>1342</v>
+        <v>1316</v>
       </c>
       <c r="D743" s="9" t="s">
-        <v>1343</v>
+        <v>1317</v>
       </c>
       <c r="E743" s="21">
-        <v>610.0</v>
+        <v>1270.0</v>
       </c>
       <c r="F743" s="10">
         <v>0</v>
       </c>
       <c r="G743" s="17">
         <f>E743*F743</f>
         <v>0</v>
       </c>
     </row>
-    <row r="744" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="744" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A744" s="25">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B744" s="7"/>
       <c r="C744" s="8" t="s">
-        <v>1344</v>
+        <v>1318</v>
       </c>
       <c r="D744" s="9" t="s">
-        <v>1345</v>
+        <v>1319</v>
       </c>
       <c r="E744" s="21">
-        <v>1650.0</v>
+        <v>940.0</v>
       </c>
       <c r="F744" s="10">
         <v>0</v>
       </c>
       <c r="G744" s="17">
         <f>E744*F744</f>
         <v>0</v>
       </c>
     </row>
-    <row r="745" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="745" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A745" s="25">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B745" s="7"/>
       <c r="C745" s="8" t="s">
-        <v>1346</v>
+        <v>1320</v>
       </c>
       <c r="D745" s="9" t="s">
-        <v>1347</v>
+        <v>1321</v>
       </c>
       <c r="E745" s="21">
-        <v>8500.0</v>
+        <v>1090.0</v>
       </c>
       <c r="F745" s="10">
         <v>0</v>
       </c>
       <c r="G745" s="17">
         <f>E745*F745</f>
         <v>0</v>
       </c>
     </row>
-    <row r="746" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="746" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A746" s="25">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B746" s="7"/>
       <c r="C746" s="8" t="s">
-        <v>1348</v>
+        <v>1322</v>
       </c>
       <c r="D746" s="9" t="s">
-        <v>1349</v>
+        <v>1323</v>
       </c>
       <c r="E746" s="21">
-        <v>2780.0</v>
+        <v>790.0</v>
       </c>
       <c r="F746" s="10">
         <v>0</v>
       </c>
       <c r="G746" s="17">
         <f>E746*F746</f>
         <v>0</v>
       </c>
     </row>
-    <row r="747" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="747" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A747" s="25">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B747" s="7"/>
       <c r="C747" s="8" t="s">
-        <v>1350</v>
+        <v>1324</v>
       </c>
       <c r="D747" s="9" t="s">
-        <v>1351</v>
+        <v>1325</v>
       </c>
       <c r="E747" s="21">
-        <v>5000.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F747" s="10">
         <v>0</v>
       </c>
       <c r="G747" s="17">
         <f>E747*F747</f>
         <v>0</v>
       </c>
     </row>
-    <row r="748" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...16 lines deleted...]
-      <c r="G748" s="18">
+    <row r="748" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A748" s="25">
+        <v>26</v>
+      </c>
+      <c r="B748" s="7"/>
+      <c r="C748" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D748" s="9" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E748" s="21">
+        <v>940.0</v>
+      </c>
+      <c r="F748" s="10">
+        <v>0</v>
+      </c>
+      <c r="G748" s="17">
         <f>E748*F748</f>
         <v>0</v>
       </c>
     </row>
-    <row r="749" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="749" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A749" s="25">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B749" s="7"/>
       <c r="C749" s="8" t="s">
-        <v>1354</v>
+        <v>1328</v>
       </c>
       <c r="D749" s="9" t="s">
-        <v>1355</v>
+        <v>1329</v>
       </c>
       <c r="E749" s="21">
-        <v>1000.0</v>
+        <v>940.0</v>
       </c>
       <c r="F749" s="10">
         <v>0</v>
       </c>
       <c r="G749" s="17">
         <f>E749*F749</f>
         <v>0</v>
       </c>
     </row>
-    <row r="750" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="750" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A750" s="25">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B750" s="7"/>
       <c r="C750" s="8" t="s">
-        <v>1356</v>
+        <v>1330</v>
       </c>
       <c r="D750" s="9" t="s">
-        <v>1357</v>
+        <v>1331</v>
       </c>
       <c r="E750" s="21">
-        <v>5500.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F750" s="10">
         <v>0</v>
       </c>
       <c r="G750" s="17">
         <f>E750*F750</f>
         <v>0</v>
       </c>
     </row>
-    <row r="751" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...14 lines deleted...]
-      <c r="G751" s="18">
+    <row r="751" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A751" s="25">
+        <v>29</v>
+      </c>
+      <c r="B751" s="7"/>
+      <c r="C751" s="8" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D751" s="9" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E751" s="21">
+        <v>1100.0</v>
+      </c>
+      <c r="F751" s="10">
+        <v>0</v>
+      </c>
+      <c r="G751" s="17">
         <f>E751*F751</f>
         <v>0</v>
       </c>
     </row>
-    <row r="752" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="752" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A752" s="25">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B752" s="7"/>
       <c r="C752" s="8" t="s">
-        <v>1359</v>
+        <v>1334</v>
       </c>
       <c r="D752" s="9" t="s">
-        <v>1360</v>
+        <v>1335</v>
       </c>
       <c r="E752" s="21">
-        <v>4650.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F752" s="10">
         <v>0</v>
       </c>
       <c r="G752" s="17">
         <f>E752*F752</f>
         <v>0</v>
       </c>
     </row>
-    <row r="753" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="753" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A753" s="25">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B753" s="7"/>
       <c r="C753" s="8" t="s">
-        <v>1361</v>
+        <v>1336</v>
       </c>
       <c r="D753" s="9" t="s">
-        <v>1362</v>
+        <v>1337</v>
       </c>
       <c r="E753" s="21">
-        <v>2000.0</v>
+        <v>1490.0</v>
       </c>
       <c r="F753" s="10">
         <v>0</v>
       </c>
       <c r="G753" s="17">
         <f>E753*F753</f>
         <v>0</v>
       </c>
     </row>
-    <row r="754" spans="1:7" outlineLevel="2">
-[...11 lines deleted...]
-      <c r="A755" s="3" t="s">
+    <row r="754" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A754" s="25">
+        <v>32</v>
+      </c>
+      <c r="B754" s="7"/>
+      <c r="C754" s="8" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D754" s="9" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E754" s="21">
+        <v>1320.0</v>
+      </c>
+      <c r="F754" s="10">
+        <v>0</v>
+      </c>
+      <c r="G754" s="17">
+        <f>E754*F754</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A755" s="25">
+        <v>33</v>
+      </c>
+      <c r="B755" s="7"/>
+      <c r="C755" s="8" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D755" s="9" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E755" s="21">
+        <v>720.0</v>
+      </c>
+      <c r="F755" s="10">
+        <v>0</v>
+      </c>
+      <c r="G755" s="17">
+        <f>E755*F755</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7" outlineLevel="1">
+      <c r="A756" s="24" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B756" s="2"/>
+      <c r="C756" s="2"/>
+      <c r="D756" s="2"/>
+      <c r="E756" s="15"/>
+      <c r="F756" s="2"/>
+      <c r="G756" s="15"/>
+    </row>
+    <row r="757" spans="1:7" outlineLevel="2">
+      <c r="A757" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B755" s="4" t="s">
+      <c r="B757" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C755" s="4" t="s">
+      <c r="C757" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D755" s="5" t="s">
+      <c r="D757" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E755" s="20" t="s">
+      <c r="E757" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="F755" s="5" t="s">
+      <c r="F757" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="G755" s="16" t="s">
+      <c r="G757" s="16" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="756" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A756" s="25">
+    <row r="758" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A758" s="25">
         <v>1</v>
-      </c>
-[...42 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B758" s="7"/>
       <c r="C758" s="8" t="s">
-        <v>1328</v>
+        <v>1343</v>
       </c>
       <c r="D758" s="9" t="s">
-        <v>1329</v>
+        <v>1344</v>
       </c>
       <c r="E758" s="21">
-        <v>3850.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F758" s="10">
         <v>0</v>
       </c>
       <c r="G758" s="17">
         <f>E758*F758</f>
         <v>0</v>
       </c>
     </row>
-    <row r="759" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="759" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A759" s="25">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B759" s="7"/>
       <c r="C759" s="8" t="s">
-        <v>1330</v>
+        <v>1345</v>
       </c>
       <c r="D759" s="9" t="s">
-        <v>1331</v>
+        <v>1346</v>
       </c>
       <c r="E759" s="21">
-        <v>15000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F759" s="10">
         <v>0</v>
       </c>
       <c r="G759" s="17">
         <f>E759*F759</f>
         <v>0</v>
       </c>
     </row>
-    <row r="760" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
+    <row r="760" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A760" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B760" s="7"/>
       <c r="C760" s="8" t="s">
-        <v>1332</v>
+        <v>1347</v>
       </c>
       <c r="D760" s="9" t="s">
-        <v>1333</v>
+        <v>1348</v>
       </c>
       <c r="E760" s="21">
-        <v>20000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="F760" s="10">
         <v>0</v>
       </c>
       <c r="G760" s="17">
         <f>E760*F760</f>
         <v>0</v>
       </c>
     </row>
-    <row r="761" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-[...16 lines deleted...]
-      <c r="G761" s="17">
+    <row r="761" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A761" s="27">
+        <v>4</v>
+      </c>
+      <c r="B761" s="11"/>
+      <c r="C761" s="12" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D761" s="13" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E761" s="22">
+        <v>5500.0</v>
+      </c>
+      <c r="F761" s="14">
+        <v>0</v>
+      </c>
+      <c r="G761" s="18">
         <f>E761*F761</f>
         <v>0</v>
       </c>
     </row>
-    <row r="762" spans="1:7" outlineLevel="2">
-[...195 lines deleted...]
-      <c r="D771" s="9" t="s">
+    <row r="762" spans="1:7">
+      <c r="E762" s="6" t="s">
         <v>1351</v>
       </c>
-      <c r="E771" s="21">
-[...1075 lines deleted...]
-        <f>SUM(G9:G820)</f>
+      <c r="F762" s="28">
+        <f>SUM(F9:F761)</f>
+        <v>0</v>
+      </c>
+      <c r="G762" s="28">
+        <f>SUM(G9:G761)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A23:G23"/>
-    <mergeCell ref="A390:G390"/>
-[...2 lines deleted...]
-    <mergeCell ref="A474:G474"/>
+    <mergeCell ref="A394:G394"/>
+    <mergeCell ref="A439:G439"/>
+    <mergeCell ref="A453:G453"/>
+    <mergeCell ref="A475:G475"/>
     <mergeCell ref="A482:G482"/>
     <mergeCell ref="A483:G483"/>
-    <mergeCell ref="A516:G516"/>
-[...17 lines deleted...]
-    <mergeCell ref="A815:G815"/>
+    <mergeCell ref="A513:G513"/>
+    <mergeCell ref="A534:G534"/>
+    <mergeCell ref="A544:G544"/>
+    <mergeCell ref="A557:G557"/>
+    <mergeCell ref="A562:G562"/>
+    <mergeCell ref="A565:G565"/>
+    <mergeCell ref="A566:G566"/>
+    <mergeCell ref="A594:G594"/>
+    <mergeCell ref="A608:G608"/>
+    <mergeCell ref="A614:G614"/>
+    <mergeCell ref="A626:G626"/>
+    <mergeCell ref="A630:G630"/>
+    <mergeCell ref="A631:G631"/>
+    <mergeCell ref="A646:G646"/>
+    <mergeCell ref="A679:G679"/>
+    <mergeCell ref="A699:G699"/>
+    <mergeCell ref="A707:G707"/>
+    <mergeCell ref="A721:G721"/>
+    <mergeCell ref="A756:G756"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>