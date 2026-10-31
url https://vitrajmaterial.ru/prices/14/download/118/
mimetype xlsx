--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -33,51 +33,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1352">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-15 20:38:39</t>
+    <t>Актуальность прайса на: 2026-10-31 22:16:16</t>
   </si>
   <si>
     <t>Тиффани, классический витраж и фьюзинг</t>
   </si>
   <si>
     <t>Стартовые наборы для витража Тиффани</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
@@ -30818,133 +30818,133 @@
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A25" s="25">
         <v>1</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E25" s="21">
         <v>2200.0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="17">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A26" s="25">
+      <c r="A26" s="27">
         <v>2</v>
       </c>
-      <c r="B26" s="7"/>
-      <c r="C26" s="8" t="s">
+      <c r="B26" s="11"/>
+      <c r="C26" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="D26" s="9" t="s">
+      <c r="D26" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="22">
         <v>1100.0</v>
       </c>
-      <c r="F26" s="10">
-[...2 lines deleted...]
-      <c r="G26" s="17">
+      <c r="F26" s="14">
+        <v>0</v>
+      </c>
+      <c r="G26" s="18">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A27" s="25">
         <v>3</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="21">
         <v>6310.0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="17">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A28" s="25">
         <v>4</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="21">
         <v>3160.0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="17">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A29" s="25">
+      <c r="A29" s="27">
         <v>5</v>
       </c>
-      <c r="B29" s="7"/>
-      <c r="C29" s="8" t="s">
+      <c r="B29" s="11"/>
+      <c r="C29" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="D29" s="9" t="s">
+      <c r="D29" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="22">
         <v>1580.0</v>
       </c>
-      <c r="F29" s="10">
-[...2 lines deleted...]
-      <c r="G29" s="17">
+      <c r="F29" s="14">
+        <v>0</v>
+      </c>
+      <c r="G29" s="18">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A30" s="27">
         <v>6</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="12" t="s">
         <v>45</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="22">
         <v>5780.0</v>
       </c>
       <c r="F30" s="14">
         <v>0</v>
       </c>
       <c r="G30" s="18">
         <f>E30*F30</f>
         <v>0</v>
       </c>
@@ -31016,67 +31016,67 @@
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A34" s="25">
         <v>10</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="21">
         <v>3150.0</v>
       </c>
       <c r="F34" s="10">
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A35" s="25">
+      <c r="A35" s="27">
         <v>11</v>
       </c>
-      <c r="B35" s="7"/>
-      <c r="C35" s="8" t="s">
+      <c r="B35" s="11"/>
+      <c r="C35" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="D35" s="9" t="s">
+      <c r="D35" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="E35" s="21">
+      <c r="E35" s="22">
         <v>1580.0</v>
       </c>
-      <c r="F35" s="10">
-[...2 lines deleted...]
-      <c r="G35" s="17">
+      <c r="F35" s="14">
+        <v>0</v>
+      </c>
+      <c r="G35" s="18">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A36" s="27">
         <v>12</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="22">
         <v>5780.0</v>
       </c>
       <c r="F36" s="14">
         <v>0</v>
       </c>
       <c r="G36" s="18">
         <f>E36*F36</f>
         <v>0</v>
       </c>
@@ -31412,133 +31412,133 @@
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A52" s="27">
         <v>28</v>
       </c>
       <c r="B52" s="11"/>
       <c r="C52" s="12" t="s">
         <v>89</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>90</v>
       </c>
       <c r="E52" s="22">
         <v>2350.0</v>
       </c>
       <c r="F52" s="14">
         <v>0</v>
       </c>
       <c r="G52" s="18">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A53" s="25">
+      <c r="A53" s="27">
         <v>29</v>
       </c>
-      <c r="B53" s="7"/>
-      <c r="C53" s="8" t="s">
+      <c r="B53" s="11"/>
+      <c r="C53" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="D53" s="9" t="s">
+      <c r="D53" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="E53" s="21">
+      <c r="E53" s="22">
         <v>1180.0</v>
       </c>
-      <c r="F53" s="10">
-[...2 lines deleted...]
-      <c r="G53" s="17">
+      <c r="F53" s="14">
+        <v>0</v>
+      </c>
+      <c r="G53" s="18">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A54" s="25">
         <v>30</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>94</v>
       </c>
       <c r="E54" s="21">
         <v>3680.0</v>
       </c>
       <c r="F54" s="10">
         <v>0</v>
       </c>
       <c r="G54" s="17">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A55" s="27">
+      <c r="A55" s="25">
         <v>31</v>
       </c>
-      <c r="B55" s="11"/>
-      <c r="C55" s="12" t="s">
+      <c r="B55" s="7"/>
+      <c r="C55" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="D55" s="13" t="s">
+      <c r="D55" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="E55" s="22">
+      <c r="E55" s="21">
         <v>1840.0</v>
       </c>
-      <c r="F55" s="14">
-[...2 lines deleted...]
-      <c r="G55" s="18">
+      <c r="F55" s="10">
+        <v>0</v>
+      </c>
+      <c r="G55" s="17">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A56" s="25">
+      <c r="A56" s="27">
         <v>32</v>
       </c>
-      <c r="B56" s="7"/>
-      <c r="C56" s="8" t="s">
+      <c r="B56" s="11"/>
+      <c r="C56" s="12" t="s">
         <v>97</v>
       </c>
-      <c r="D56" s="9" t="s">
+      <c r="D56" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="E56" s="21">
+      <c r="E56" s="22">
         <v>920.0</v>
       </c>
-      <c r="F56" s="10">
-[...2 lines deleted...]
-      <c r="G56" s="17">
+      <c r="F56" s="14">
+        <v>0</v>
+      </c>
+      <c r="G56" s="18">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A57" s="25">
         <v>33</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E57" s="21">
         <v>4400.0</v>
       </c>
       <c r="F57" s="10">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <f>E57*F57</f>
         <v>0</v>
       </c>
@@ -32094,67 +32094,67 @@
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A83" s="25">
         <v>59</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>152</v>
       </c>
       <c r="E83" s="21">
         <v>1900.0</v>
       </c>
       <c r="F83" s="10">
         <v>0</v>
       </c>
       <c r="G83" s="17">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A84" s="25">
+      <c r="A84" s="27">
         <v>60</v>
       </c>
-      <c r="B84" s="7"/>
-      <c r="C84" s="8" t="s">
+      <c r="B84" s="11"/>
+      <c r="C84" s="12" t="s">
         <v>153</v>
       </c>
-      <c r="D84" s="9" t="s">
+      <c r="D84" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="E84" s="21">
+      <c r="E84" s="22">
         <v>950.0</v>
       </c>
-      <c r="F84" s="10">
-[...2 lines deleted...]
-      <c r="G84" s="17">
+      <c r="F84" s="14">
+        <v>0</v>
+      </c>
+      <c r="G84" s="18">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A85" s="25">
         <v>61</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>156</v>
       </c>
       <c r="E85" s="21">
         <v>5990.0</v>
       </c>
       <c r="F85" s="10">
         <v>0</v>
       </c>
       <c r="G85" s="17">
         <f>E85*F85</f>
         <v>0</v>
       </c>
@@ -34008,67 +34008,67 @@
       </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A170" s="27">
         <v>146</v>
       </c>
       <c r="B170" s="11"/>
       <c r="C170" s="12" t="s">
         <v>325</v>
       </c>
       <c r="D170" s="13" t="s">
         <v>326</v>
       </c>
       <c r="E170" s="22">
         <v>5250.0</v>
       </c>
       <c r="F170" s="14">
         <v>0</v>
       </c>
       <c r="G170" s="18">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A171" s="25">
+      <c r="A171" s="27">
         <v>147</v>
       </c>
-      <c r="B171" s="7"/>
-      <c r="C171" s="8" t="s">
+      <c r="B171" s="11"/>
+      <c r="C171" s="12" t="s">
         <v>327</v>
       </c>
-      <c r="D171" s="9" t="s">
+      <c r="D171" s="13" t="s">
         <v>328</v>
       </c>
-      <c r="E171" s="21">
+      <c r="E171" s="22">
         <v>2630.0</v>
       </c>
-      <c r="F171" s="10">
-[...2 lines deleted...]
-      <c r="G171" s="17">
+      <c r="F171" s="14">
+        <v>0</v>
+      </c>
+      <c r="G171" s="18">
         <f>E171*F171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A172" s="25">
         <v>148</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>330</v>
       </c>
       <c r="E172" s="21">
         <v>7230.0</v>
       </c>
       <c r="F172" s="10">
         <v>0</v>
       </c>
       <c r="G172" s="17">
         <f>E172*F172</f>
         <v>0</v>
       </c>
@@ -34140,67 +34140,67 @@
       </c>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A176" s="27">
         <v>152</v>
       </c>
       <c r="B176" s="11"/>
       <c r="C176" s="12" t="s">
         <v>337</v>
       </c>
       <c r="D176" s="13" t="s">
         <v>338</v>
       </c>
       <c r="E176" s="22">
         <v>3680.0</v>
       </c>
       <c r="F176" s="14">
         <v>0</v>
       </c>
       <c r="G176" s="18">
         <f>E176*F176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A177" s="25">
+      <c r="A177" s="27">
         <v>153</v>
       </c>
-      <c r="B177" s="7"/>
-      <c r="C177" s="8" t="s">
+      <c r="B177" s="11"/>
+      <c r="C177" s="12" t="s">
         <v>339</v>
       </c>
-      <c r="D177" s="9" t="s">
+      <c r="D177" s="13" t="s">
         <v>340</v>
       </c>
-      <c r="E177" s="21">
+      <c r="E177" s="22">
         <v>2270.0</v>
       </c>
-      <c r="F177" s="10">
-[...2 lines deleted...]
-      <c r="G177" s="17">
+      <c r="F177" s="14">
+        <v>0</v>
+      </c>
+      <c r="G177" s="18">
         <f>E177*F177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A178" s="27">
         <v>154</v>
       </c>
       <c r="B178" s="11"/>
       <c r="C178" s="12" t="s">
         <v>341</v>
       </c>
       <c r="D178" s="13" t="s">
         <v>342</v>
       </c>
       <c r="E178" s="22">
         <v>1840.0</v>
       </c>
       <c r="F178" s="14">
         <v>0</v>
       </c>
       <c r="G178" s="18">
         <f>E178*F178</f>
         <v>0</v>
       </c>
@@ -36164,67 +36164,67 @@
       </c>
     </row>
     <row r="268" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A268" s="25">
         <v>244</v>
       </c>
       <c r="B268" s="7"/>
       <c r="C268" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D268" s="9" t="s">
         <v>522</v>
       </c>
       <c r="E268" s="21">
         <v>10000.0</v>
       </c>
       <c r="F268" s="10">
         <v>0</v>
       </c>
       <c r="G268" s="17">
         <f>E268*F268</f>
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A269" s="25">
+      <c r="A269" s="27">
         <v>245</v>
       </c>
-      <c r="B269" s="7"/>
-      <c r="C269" s="8" t="s">
+      <c r="B269" s="11"/>
+      <c r="C269" s="12" t="s">
         <v>523</v>
       </c>
-      <c r="D269" s="9" t="s">
+      <c r="D269" s="13" t="s">
         <v>524</v>
       </c>
-      <c r="E269" s="21">
+      <c r="E269" s="22">
         <v>5000.0</v>
       </c>
-      <c r="F269" s="10">
-[...2 lines deleted...]
-      <c r="G269" s="17">
+      <c r="F269" s="14">
+        <v>0</v>
+      </c>
+      <c r="G269" s="18">
         <f>E269*F269</f>
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A270" s="27">
         <v>246</v>
       </c>
       <c r="B270" s="11"/>
       <c r="C270" s="12" t="s">
         <v>525</v>
       </c>
       <c r="D270" s="13" t="s">
         <v>526</v>
       </c>
       <c r="E270" s="22">
         <v>2500.0</v>
       </c>
       <c r="F270" s="14">
         <v>0</v>
       </c>
       <c r="G270" s="18">
         <f>E270*F270</f>
         <v>0</v>
       </c>
@@ -37132,67 +37132,67 @@
       </c>
     </row>
     <row r="312" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A312" s="25">
         <v>288</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
         <v>609</v>
       </c>
       <c r="D312" s="9" t="s">
         <v>610</v>
       </c>
       <c r="E312" s="21">
         <v>3890.0</v>
       </c>
       <c r="F312" s="10">
         <v>0</v>
       </c>
       <c r="G312" s="17">
         <f>E312*F312</f>
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A313" s="27">
+      <c r="A313" s="25">
         <v>289</v>
       </c>
-      <c r="B313" s="11"/>
-      <c r="C313" s="12" t="s">
+      <c r="B313" s="7"/>
+      <c r="C313" s="8" t="s">
         <v>611</v>
       </c>
-      <c r="D313" s="13" t="s">
+      <c r="D313" s="9" t="s">
         <v>612</v>
       </c>
-      <c r="E313" s="22">
+      <c r="E313" s="21">
         <v>1950.0</v>
       </c>
-      <c r="F313" s="14">
-[...2 lines deleted...]
-      <c r="G313" s="18">
+      <c r="F313" s="10">
+        <v>0</v>
+      </c>
+      <c r="G313" s="17">
         <f>E313*F313</f>
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A314" s="27">
         <v>290</v>
       </c>
       <c r="B314" s="11"/>
       <c r="C314" s="12" t="s">
         <v>613</v>
       </c>
       <c r="D314" s="13" t="s">
         <v>614</v>
       </c>
       <c r="E314" s="22">
         <v>970.0</v>
       </c>
       <c r="F314" s="14">
         <v>0</v>
       </c>
       <c r="G314" s="18">
         <f>E314*F314</f>
         <v>0</v>
       </c>
@@ -37462,67 +37462,67 @@
       </c>
     </row>
     <row r="327" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A327" s="25">
         <v>303</v>
       </c>
       <c r="B327" s="7"/>
       <c r="C327" s="8" t="s">
         <v>639</v>
       </c>
       <c r="D327" s="9" t="s">
         <v>640</v>
       </c>
       <c r="E327" s="21">
         <v>4730.0</v>
       </c>
       <c r="F327" s="10">
         <v>0</v>
       </c>
       <c r="G327" s="17">
         <f>E327*F327</f>
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A328" s="27">
+      <c r="A328" s="25">
         <v>304</v>
       </c>
-      <c r="B328" s="11"/>
-      <c r="C328" s="12" t="s">
+      <c r="B328" s="7"/>
+      <c r="C328" s="8" t="s">
         <v>641</v>
       </c>
-      <c r="D328" s="13" t="s">
+      <c r="D328" s="9" t="s">
         <v>642</v>
       </c>
-      <c r="E328" s="22">
+      <c r="E328" s="21">
         <v>2360.0</v>
       </c>
-      <c r="F328" s="14">
-[...2 lines deleted...]
-      <c r="G328" s="18">
+      <c r="F328" s="10">
+        <v>0</v>
+      </c>
+      <c r="G328" s="17">
         <f>E328*F328</f>
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A329" s="27">
         <v>305</v>
       </c>
       <c r="B329" s="11"/>
       <c r="C329" s="12" t="s">
         <v>643</v>
       </c>
       <c r="D329" s="13" t="s">
         <v>644</v>
       </c>
       <c r="E329" s="22">
         <v>1180.0</v>
       </c>
       <c r="F329" s="14">
         <v>0</v>
       </c>
       <c r="G329" s="18">
         <f>E329*F329</f>
         <v>0</v>
       </c>
@@ -38804,67 +38804,67 @@
       </c>
     </row>
     <row r="388" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A388" s="25">
         <v>364</v>
       </c>
       <c r="B388" s="7"/>
       <c r="C388" s="8" t="s">
         <v>761</v>
       </c>
       <c r="D388" s="9" t="s">
         <v>762</v>
       </c>
       <c r="E388" s="21">
         <v>4210.0</v>
       </c>
       <c r="F388" s="10">
         <v>0</v>
       </c>
       <c r="G388" s="17">
         <f>E388*F388</f>
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A389" s="27">
+      <c r="A389" s="25">
         <v>365</v>
       </c>
-      <c r="B389" s="11"/>
-      <c r="C389" s="12" t="s">
+      <c r="B389" s="7"/>
+      <c r="C389" s="8" t="s">
         <v>763</v>
       </c>
-      <c r="D389" s="13" t="s">
+      <c r="D389" s="9" t="s">
         <v>764</v>
       </c>
-      <c r="E389" s="22">
+      <c r="E389" s="21">
         <v>2105.0</v>
       </c>
-      <c r="F389" s="14">
-[...2 lines deleted...]
-      <c r="G389" s="18">
+      <c r="F389" s="10">
+        <v>0</v>
+      </c>
+      <c r="G389" s="17">
         <f>E389*F389</f>
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A390" s="27">
         <v>366</v>
       </c>
       <c r="B390" s="11"/>
       <c r="C390" s="12" t="s">
         <v>765</v>
       </c>
       <c r="D390" s="13" t="s">
         <v>766</v>
       </c>
       <c r="E390" s="22">
         <v>2470.0</v>
       </c>
       <c r="F390" s="14">
         <v>0</v>
       </c>
       <c r="G390" s="18">
         <f>E390*F390</f>
         <v>0</v>
       </c>
@@ -39234,67 +39234,67 @@
       </c>
     </row>
     <row r="408" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A408" s="27">
         <v>13</v>
       </c>
       <c r="B408" s="11"/>
       <c r="C408" s="12" t="s">
         <v>798</v>
       </c>
       <c r="D408" s="13" t="s">
         <v>799</v>
       </c>
       <c r="E408" s="22">
         <v>3410.0</v>
       </c>
       <c r="F408" s="14">
         <v>0</v>
       </c>
       <c r="G408" s="18">
         <f>E408*F408</f>
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A409" s="25">
+      <c r="A409" s="27">
         <v>14</v>
       </c>
-      <c r="B409" s="7"/>
-      <c r="C409" s="8" t="s">
+      <c r="B409" s="11"/>
+      <c r="C409" s="12" t="s">
         <v>800</v>
       </c>
-      <c r="D409" s="9" t="s">
+      <c r="D409" s="13" t="s">
         <v>801</v>
       </c>
-      <c r="E409" s="21">
+      <c r="E409" s="22">
         <v>4200.0</v>
       </c>
-      <c r="F409" s="10">
-[...2 lines deleted...]
-      <c r="G409" s="17">
+      <c r="F409" s="14">
+        <v>0</v>
+      </c>
+      <c r="G409" s="18">
         <f>E409*F409</f>
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A410" s="27">
         <v>15</v>
       </c>
       <c r="B410" s="11"/>
       <c r="C410" s="12" t="s">
         <v>802</v>
       </c>
       <c r="D410" s="13" t="s">
         <v>803</v>
       </c>
       <c r="E410" s="22">
         <v>3680.0</v>
       </c>
       <c r="F410" s="14">
         <v>0</v>
       </c>
       <c r="G410" s="18">
         <f>E410*F410</f>
         <v>0</v>
       </c>
@@ -39542,67 +39542,67 @@
       </c>
     </row>
     <row r="422" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A422" s="25">
         <v>27</v>
       </c>
       <c r="B422" s="7"/>
       <c r="C422" s="8" t="s">
         <v>826</v>
       </c>
       <c r="D422" s="9" t="s">
         <v>827</v>
       </c>
       <c r="E422" s="21">
         <v>4700.0</v>
       </c>
       <c r="F422" s="10">
         <v>0</v>
       </c>
       <c r="G422" s="17">
         <f>E422*F422</f>
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A423" s="25">
+      <c r="A423" s="27">
         <v>28</v>
       </c>
-      <c r="B423" s="7"/>
-      <c r="C423" s="8" t="s">
+      <c r="B423" s="11"/>
+      <c r="C423" s="12" t="s">
         <v>828</v>
       </c>
-      <c r="D423" s="9" t="s">
+      <c r="D423" s="13" t="s">
         <v>829</v>
       </c>
-      <c r="E423" s="21">
+      <c r="E423" s="22">
         <v>1710.0</v>
       </c>
-      <c r="F423" s="10">
-[...2 lines deleted...]
-      <c r="G423" s="17">
+      <c r="F423" s="14">
+        <v>0</v>
+      </c>
+      <c r="G423" s="18">
         <f>E423*F423</f>
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A424" s="27">
         <v>29</v>
       </c>
       <c r="B424" s="11"/>
       <c r="C424" s="12" t="s">
         <v>830</v>
       </c>
       <c r="D424" s="13" t="s">
         <v>831</v>
       </c>
       <c r="E424" s="22">
         <v>1710.0</v>
       </c>
       <c r="F424" s="14">
         <v>0</v>
       </c>
       <c r="G424" s="18">
         <f>E424*F424</f>
         <v>0</v>
       </c>
@@ -39784,67 +39784,67 @@
       </c>
     </row>
     <row r="433" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A433" s="25">
         <v>38</v>
       </c>
       <c r="B433" s="7"/>
       <c r="C433" s="8" t="s">
         <v>848</v>
       </c>
       <c r="D433" s="9" t="s">
         <v>849</v>
       </c>
       <c r="E433" s="21">
         <v>5260.0</v>
       </c>
       <c r="F433" s="10">
         <v>0</v>
       </c>
       <c r="G433" s="17">
         <f>E433*F433</f>
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A434" s="25">
+      <c r="A434" s="27">
         <v>39</v>
       </c>
-      <c r="B434" s="7"/>
-      <c r="C434" s="8" t="s">
+      <c r="B434" s="11"/>
+      <c r="C434" s="12" t="s">
         <v>850</v>
       </c>
-      <c r="D434" s="9" t="s">
+      <c r="D434" s="13" t="s">
         <v>851</v>
       </c>
-      <c r="E434" s="21">
+      <c r="E434" s="22">
         <v>6800.0</v>
       </c>
-      <c r="F434" s="10">
-[...2 lines deleted...]
-      <c r="G434" s="17">
+      <c r="F434" s="14">
+        <v>0</v>
+      </c>
+      <c r="G434" s="18">
         <f>E434*F434</f>
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A435" s="27">
         <v>40</v>
       </c>
       <c r="B435" s="11"/>
       <c r="C435" s="12" t="s">
         <v>852</v>
       </c>
       <c r="D435" s="13" t="s">
         <v>853</v>
       </c>
       <c r="E435" s="22">
         <v>8400.0</v>
       </c>
       <c r="F435" s="14">
         <v>0</v>
       </c>
       <c r="G435" s="18">
         <f>E435*F435</f>
         <v>0</v>
       </c>
@@ -39972,67 +39972,67 @@
       </c>
     </row>
     <row r="442" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A442" s="25">
         <v>2</v>
       </c>
       <c r="B442" s="7"/>
       <c r="C442" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D442" s="9" t="s">
         <v>864</v>
       </c>
       <c r="E442" s="21">
         <v>19000.0</v>
       </c>
       <c r="F442" s="10">
         <v>0</v>
       </c>
       <c r="G442" s="17">
         <f>E442*F442</f>
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A443" s="25">
+      <c r="A443" s="27">
         <v>3</v>
       </c>
-      <c r="B443" s="7"/>
-      <c r="C443" s="8" t="s">
+      <c r="B443" s="11"/>
+      <c r="C443" s="12" t="s">
         <v>865</v>
       </c>
-      <c r="D443" s="9" t="s">
+      <c r="D443" s="13" t="s">
         <v>866</v>
       </c>
-      <c r="E443" s="21">
+      <c r="E443" s="22">
         <v>35000.0</v>
       </c>
-      <c r="F443" s="10">
-[...2 lines deleted...]
-      <c r="G443" s="17">
+      <c r="F443" s="14">
+        <v>0</v>
+      </c>
+      <c r="G443" s="18">
         <f>E443*F443</f>
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A444" s="25">
         <v>4</v>
       </c>
       <c r="B444" s="7"/>
       <c r="C444" s="8" t="s">
         <v>867</v>
       </c>
       <c r="D444" s="9" t="s">
         <v>868</v>
       </c>
       <c r="E444" s="21">
         <v>12610.0</v>
       </c>
       <c r="F444" s="10">
         <v>0</v>
       </c>
       <c r="G444" s="17">
         <f>E444*F444</f>
         <v>0</v>
       </c>
@@ -40060,67 +40060,67 @@
       </c>
     </row>
     <row r="446" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A446" s="25">
         <v>6</v>
       </c>
       <c r="B446" s="7"/>
       <c r="C446" s="8" t="s">
         <v>871</v>
       </c>
       <c r="D446" s="9" t="s">
         <v>872</v>
       </c>
       <c r="E446" s="21">
         <v>3680.0</v>
       </c>
       <c r="F446" s="10">
         <v>0</v>
       </c>
       <c r="G446" s="17">
         <f>E446*F446</f>
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A447" s="25">
+      <c r="A447" s="27">
         <v>7</v>
       </c>
-      <c r="B447" s="7"/>
-      <c r="C447" s="8" t="s">
+      <c r="B447" s="11"/>
+      <c r="C447" s="12" t="s">
         <v>873</v>
       </c>
-      <c r="D447" s="9" t="s">
+      <c r="D447" s="13" t="s">
         <v>874</v>
       </c>
-      <c r="E447" s="21">
+      <c r="E447" s="22">
         <v>1450.0</v>
       </c>
-      <c r="F447" s="10">
-[...2 lines deleted...]
-      <c r="G447" s="17">
+      <c r="F447" s="14">
+        <v>0</v>
+      </c>
+      <c r="G447" s="18">
         <f>E447*F447</f>
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A448" s="25">
         <v>8</v>
       </c>
       <c r="B448" s="7"/>
       <c r="C448" s="8" t="s">
         <v>875</v>
       </c>
       <c r="D448" s="9" t="s">
         <v>876</v>
       </c>
       <c r="E448" s="21">
         <v>9500.0</v>
       </c>
       <c r="F448" s="10">
         <v>0</v>
       </c>
       <c r="G448" s="17">
         <f>E448*F448</f>
         <v>0</v>
       </c>
@@ -40556,67 +40556,67 @@
       </c>
     </row>
     <row r="469" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A469" s="25">
         <v>15</v>
       </c>
       <c r="B469" s="7"/>
       <c r="C469" s="8" t="s">
         <v>914</v>
       </c>
       <c r="D469" s="9" t="s">
         <v>915</v>
       </c>
       <c r="E469" s="21">
         <v>450.0</v>
       </c>
       <c r="F469" s="10">
         <v>0</v>
       </c>
       <c r="G469" s="17">
         <f>E469*F469</f>
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A470" s="25">
+      <c r="A470" s="27">
         <v>16</v>
       </c>
-      <c r="B470" s="7"/>
-      <c r="C470" s="8" t="s">
+      <c r="B470" s="11"/>
+      <c r="C470" s="12" t="s">
         <v>916</v>
       </c>
-      <c r="D470" s="9" t="s">
+      <c r="D470" s="13" t="s">
         <v>917</v>
       </c>
-      <c r="E470" s="21">
+      <c r="E470" s="22">
         <v>530.0</v>
       </c>
-      <c r="F470" s="10">
-[...2 lines deleted...]
-      <c r="G470" s="17">
+      <c r="F470" s="14">
+        <v>0</v>
+      </c>
+      <c r="G470" s="18">
         <f>E470*F470</f>
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A471" s="25">
         <v>17</v>
       </c>
       <c r="B471" s="7"/>
       <c r="C471" s="8" t="s">
         <v>918</v>
       </c>
       <c r="D471" s="9" t="s">
         <v>919</v>
       </c>
       <c r="E471" s="21">
         <v>560.0</v>
       </c>
       <c r="F471" s="10">
         <v>0</v>
       </c>
       <c r="G471" s="17">
         <f>E471*F471</f>
         <v>0</v>
       </c>
@@ -41675,67 +41675,67 @@
       </c>
     </row>
     <row r="522" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A522" s="27">
         <v>8</v>
       </c>
       <c r="B522" s="11"/>
       <c r="C522" s="12" t="s">
         <v>1007</v>
       </c>
       <c r="D522" s="13" t="s">
         <v>1008</v>
       </c>
       <c r="E522" s="22">
         <v>2760.0</v>
       </c>
       <c r="F522" s="14">
         <v>0</v>
       </c>
       <c r="G522" s="18">
         <f>E522*F522</f>
         <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A523" s="25">
+      <c r="A523" s="27">
         <v>9</v>
       </c>
-      <c r="B523" s="7"/>
-      <c r="C523" s="8" t="s">
+      <c r="B523" s="11"/>
+      <c r="C523" s="12" t="s">
         <v>1009</v>
       </c>
-      <c r="D523" s="9" t="s">
+      <c r="D523" s="13" t="s">
         <v>1010</v>
       </c>
-      <c r="E523" s="21">
+      <c r="E523" s="22">
         <v>80.0</v>
       </c>
-      <c r="F523" s="10">
-[...2 lines deleted...]
-      <c r="G523" s="17">
+      <c r="F523" s="14">
+        <v>0</v>
+      </c>
+      <c r="G523" s="18">
         <f>E523*F523</f>
         <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A524" s="27">
         <v>10</v>
       </c>
       <c r="B524" s="11"/>
       <c r="C524" s="12"/>
       <c r="D524" s="13" t="s">
         <v>1011</v>
       </c>
       <c r="E524" s="22">
         <v>0.0</v>
       </c>
       <c r="F524" s="14">
         <v>0</v>
       </c>
       <c r="G524" s="18">
         <f>E524*F524</f>
         <v>0</v>
       </c>
     </row>
     <row r="525" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
@@ -41949,67 +41949,67 @@
     </row>
     <row r="535" spans="1:7" outlineLevel="3">
       <c r="A535" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B535" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C535" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D535" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E535" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F535" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="536" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A536" s="25">
+      <c r="A536" s="27">
         <v>1</v>
       </c>
-      <c r="B536" s="7"/>
-      <c r="C536" s="8" t="s">
+      <c r="B536" s="11"/>
+      <c r="C536" s="12" t="s">
         <v>1031</v>
       </c>
-      <c r="D536" s="9" t="s">
+      <c r="D536" s="13" t="s">
         <v>1032</v>
       </c>
-      <c r="E536" s="21">
+      <c r="E536" s="22">
         <v>2400.0</v>
       </c>
-      <c r="F536" s="10">
-[...2 lines deleted...]
-      <c r="G536" s="17">
+      <c r="F536" s="14">
+        <v>0</v>
+      </c>
+      <c r="G536" s="18">
         <f>E536*F536</f>
         <v>0</v>
       </c>
     </row>
     <row r="537" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A537" s="25">
         <v>2</v>
       </c>
       <c r="B537" s="7"/>
       <c r="C537" s="8" t="s">
         <v>1033</v>
       </c>
       <c r="D537" s="9" t="s">
         <v>1034</v>
       </c>
       <c r="E537" s="21">
         <v>270.0</v>
       </c>
       <c r="F537" s="10">
         <v>0</v>
       </c>
       <c r="G537" s="17">
         <f>E537*F537</f>
         <v>0</v>
       </c>
@@ -42435,67 +42435,67 @@
     </row>
     <row r="558" spans="1:7" outlineLevel="3">
       <c r="A558" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B558" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C558" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D558" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E558" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F558" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="559" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A559" s="25">
+      <c r="A559" s="27">
         <v>1</v>
       </c>
-      <c r="B559" s="7"/>
-      <c r="C559" s="8" t="s">
+      <c r="B559" s="11"/>
+      <c r="C559" s="12" t="s">
         <v>1031</v>
       </c>
-      <c r="D559" s="9" t="s">
+      <c r="D559" s="13" t="s">
         <v>1032</v>
       </c>
-      <c r="E559" s="21">
+      <c r="E559" s="22">
         <v>2400.0</v>
       </c>
-      <c r="F559" s="10">
-[...2 lines deleted...]
-      <c r="G559" s="17">
+      <c r="F559" s="14">
+        <v>0</v>
+      </c>
+      <c r="G559" s="18">
         <f>E559*F559</f>
         <v>0</v>
       </c>
     </row>
     <row r="560" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A560" s="25">
         <v>2</v>
       </c>
       <c r="B560" s="7"/>
       <c r="C560" s="8" t="s">
         <v>1043</v>
       </c>
       <c r="D560" s="9" t="s">
         <v>1044</v>
       </c>
       <c r="E560" s="21">
         <v>20000.0</v>
       </c>
       <c r="F560" s="10">
         <v>0</v>
       </c>
       <c r="G560" s="17">
         <f>E560*F560</f>
         <v>0</v>
       </c>
@@ -42624,177 +42624,177 @@
       </c>
     </row>
     <row r="568" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A568" s="25">
         <v>1</v>
       </c>
       <c r="B568" s="7"/>
       <c r="C568" s="8" t="s">
         <v>1049</v>
       </c>
       <c r="D568" s="9" t="s">
         <v>1050</v>
       </c>
       <c r="E568" s="21">
         <v>2700.0</v>
       </c>
       <c r="F568" s="10">
         <v>0</v>
       </c>
       <c r="G568" s="17">
         <f>E568*F568</f>
         <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A569" s="25">
+      <c r="A569" s="27">
         <v>2</v>
       </c>
-      <c r="B569" s="7"/>
-      <c r="C569" s="8" t="s">
+      <c r="B569" s="11"/>
+      <c r="C569" s="12" t="s">
         <v>1051</v>
       </c>
-      <c r="D569" s="9" t="s">
+      <c r="D569" s="13" t="s">
         <v>1052</v>
       </c>
-      <c r="E569" s="21">
+      <c r="E569" s="22">
         <v>2700.0</v>
       </c>
-      <c r="F569" s="10">
-[...2 lines deleted...]
-      <c r="G569" s="17">
+      <c r="F569" s="14">
+        <v>0</v>
+      </c>
+      <c r="G569" s="18">
         <f>E569*F569</f>
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A570" s="25">
         <v>3</v>
       </c>
       <c r="B570" s="7"/>
       <c r="C570" s="8" t="s">
         <v>1053</v>
       </c>
       <c r="D570" s="9" t="s">
         <v>1054</v>
       </c>
       <c r="E570" s="21">
         <v>2700.0</v>
       </c>
       <c r="F570" s="10">
         <v>0</v>
       </c>
       <c r="G570" s="17">
         <f>E570*F570</f>
         <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A571" s="25">
+      <c r="A571" s="27">
         <v>4</v>
       </c>
-      <c r="B571" s="7"/>
-      <c r="C571" s="8" t="s">
+      <c r="B571" s="11"/>
+      <c r="C571" s="12" t="s">
         <v>1055</v>
       </c>
-      <c r="D571" s="9" t="s">
+      <c r="D571" s="13" t="s">
         <v>1056</v>
       </c>
-      <c r="E571" s="21">
+      <c r="E571" s="22">
         <v>2700.0</v>
       </c>
-      <c r="F571" s="10">
-[...2 lines deleted...]
-      <c r="G571" s="17">
+      <c r="F571" s="14">
+        <v>0</v>
+      </c>
+      <c r="G571" s="18">
         <f>E571*F571</f>
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A572" s="25">
         <v>5</v>
       </c>
       <c r="B572" s="7"/>
       <c r="C572" s="8" t="s">
         <v>1057</v>
       </c>
       <c r="D572" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="E572" s="21">
         <v>2700.0</v>
       </c>
       <c r="F572" s="10">
         <v>0</v>
       </c>
       <c r="G572" s="17">
         <f>E572*F572</f>
         <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A573" s="25">
+      <c r="A573" s="27">
         <v>6</v>
       </c>
-      <c r="B573" s="7"/>
-      <c r="C573" s="8" t="s">
+      <c r="B573" s="11"/>
+      <c r="C573" s="12" t="s">
         <v>1059</v>
       </c>
-      <c r="D573" s="9" t="s">
+      <c r="D573" s="13" t="s">
         <v>1060</v>
       </c>
-      <c r="E573" s="21">
+      <c r="E573" s="22">
         <v>2700.0</v>
       </c>
-      <c r="F573" s="10">
-[...2 lines deleted...]
-      <c r="G573" s="17">
+      <c r="F573" s="14">
+        <v>0</v>
+      </c>
+      <c r="G573" s="18">
         <f>E573*F573</f>
         <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A574" s="25">
+      <c r="A574" s="27">
         <v>7</v>
       </c>
-      <c r="B574" s="7"/>
-      <c r="C574" s="8" t="s">
+      <c r="B574" s="11"/>
+      <c r="C574" s="12" t="s">
         <v>1061</v>
       </c>
-      <c r="D574" s="9" t="s">
+      <c r="D574" s="13" t="s">
         <v>1062</v>
       </c>
-      <c r="E574" s="21">
+      <c r="E574" s="22">
         <v>2700.0</v>
       </c>
-      <c r="F574" s="10">
-[...2 lines deleted...]
-      <c r="G574" s="17">
+      <c r="F574" s="14">
+        <v>0</v>
+      </c>
+      <c r="G574" s="18">
         <f>E574*F574</f>
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A575" s="25">
         <v>8</v>
       </c>
       <c r="B575" s="7"/>
       <c r="C575" s="8" t="s">
         <v>1063</v>
       </c>
       <c r="D575" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="E575" s="21">
         <v>2700.0</v>
       </c>
       <c r="F575" s="10">
         <v>0</v>
       </c>
       <c r="G575" s="17">
         <f>E575*F575</f>
         <v>0</v>
       </c>
@@ -42954,67 +42954,67 @@
       </c>
     </row>
     <row r="583" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A583" s="25">
         <v>16</v>
       </c>
       <c r="B583" s="7"/>
       <c r="C583" s="8" t="s">
         <v>1079</v>
       </c>
       <c r="D583" s="9" t="s">
         <v>1080</v>
       </c>
       <c r="E583" s="21">
         <v>2900.0</v>
       </c>
       <c r="F583" s="10">
         <v>0</v>
       </c>
       <c r="G583" s="17">
         <f>E583*F583</f>
         <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A584" s="25">
+      <c r="A584" s="27">
         <v>17</v>
       </c>
-      <c r="B584" s="7"/>
-      <c r="C584" s="8" t="s">
+      <c r="B584" s="11"/>
+      <c r="C584" s="12" t="s">
         <v>1081</v>
       </c>
-      <c r="D584" s="9" t="s">
+      <c r="D584" s="13" t="s">
         <v>1082</v>
       </c>
-      <c r="E584" s="21">
+      <c r="E584" s="22">
         <v>2900.0</v>
       </c>
-      <c r="F584" s="10">
-[...2 lines deleted...]
-      <c r="G584" s="17">
+      <c r="F584" s="14">
+        <v>0</v>
+      </c>
+      <c r="G584" s="18">
         <f>E584*F584</f>
         <v>0</v>
       </c>
     </row>
     <row r="585" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A585" s="25">
         <v>18</v>
       </c>
       <c r="B585" s="7"/>
       <c r="C585" s="8" t="s">
         <v>1083</v>
       </c>
       <c r="D585" s="9" t="s">
         <v>1084</v>
       </c>
       <c r="E585" s="21">
         <v>2900.0</v>
       </c>
       <c r="F585" s="10">
         <v>0</v>
       </c>
       <c r="G585" s="17">
         <f>E585*F585</f>
         <v>0</v>
       </c>
@@ -43780,67 +43780,67 @@
       </c>
     </row>
     <row r="622" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A622" s="25">
         <v>7</v>
       </c>
       <c r="B622" s="7"/>
       <c r="C622" s="8" t="s">
         <v>1134</v>
       </c>
       <c r="D622" s="9" t="s">
         <v>1135</v>
       </c>
       <c r="E622" s="21">
         <v>290.0</v>
       </c>
       <c r="F622" s="10">
         <v>0</v>
       </c>
       <c r="G622" s="17">
         <f>E622*F622</f>
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A623" s="25">
+      <c r="A623" s="27">
         <v>8</v>
       </c>
-      <c r="B623" s="7"/>
-      <c r="C623" s="8" t="s">
+      <c r="B623" s="11"/>
+      <c r="C623" s="12" t="s">
         <v>1136</v>
       </c>
-      <c r="D623" s="9" t="s">
+      <c r="D623" s="13" t="s">
         <v>1137</v>
       </c>
-      <c r="E623" s="21">
+      <c r="E623" s="22">
         <v>700.0</v>
       </c>
-      <c r="F623" s="10">
-[...2 lines deleted...]
-      <c r="G623" s="17">
+      <c r="F623" s="14">
+        <v>0</v>
+      </c>
+      <c r="G623" s="18">
         <f>E623*F623</f>
         <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A624" s="27">
         <v>9</v>
       </c>
       <c r="B624" s="11"/>
       <c r="C624" s="12" t="s">
         <v>1138</v>
       </c>
       <c r="D624" s="13" t="s">
         <v>1139</v>
       </c>
       <c r="E624" s="22">
         <v>600.0</v>
       </c>
       <c r="F624" s="14">
         <v>0</v>
       </c>
       <c r="G624" s="18">
         <f>E624*F624</f>
         <v>0</v>
       </c>
@@ -45005,67 +45005,67 @@
     </row>
     <row r="680" spans="1:7" outlineLevel="3">
       <c r="A680" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C680" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D680" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E680" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F680" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G680" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="681" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A681" s="25">
+      <c r="A681" s="27">
         <v>1</v>
       </c>
-      <c r="B681" s="7"/>
-      <c r="C681" s="8" t="s">
+      <c r="B681" s="11"/>
+      <c r="C681" s="12" t="s">
         <v>1237</v>
       </c>
-      <c r="D681" s="9" t="s">
+      <c r="D681" s="13" t="s">
         <v>1238</v>
       </c>
-      <c r="E681" s="21">
+      <c r="E681" s="22">
         <v>12000.0</v>
       </c>
-      <c r="F681" s="10">
-[...2 lines deleted...]
-      <c r="G681" s="17">
+      <c r="F681" s="14">
+        <v>0</v>
+      </c>
+      <c r="G681" s="18">
         <f>E681*F681</f>
         <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A682" s="25">
         <v>2</v>
       </c>
       <c r="B682" s="7"/>
       <c r="C682" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="D682" s="9" t="s">
         <v>1240</v>
       </c>
       <c r="E682" s="21">
         <v>20000.0</v>
       </c>
       <c r="F682" s="10">
         <v>0</v>
       </c>
       <c r="G682" s="17">
         <f>E682*F682</f>
         <v>0</v>
       </c>
@@ -45379,67 +45379,67 @@
       </c>
     </row>
     <row r="697" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A697" s="25">
         <v>17</v>
       </c>
       <c r="B697" s="7"/>
       <c r="C697" s="8" t="s">
         <v>1269</v>
       </c>
       <c r="D697" s="9" t="s">
         <v>1270</v>
       </c>
       <c r="E697" s="21">
         <v>4650.0</v>
       </c>
       <c r="F697" s="10">
         <v>0</v>
       </c>
       <c r="G697" s="17">
         <f>E697*F697</f>
         <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A698" s="25">
+      <c r="A698" s="27">
         <v>18</v>
       </c>
-      <c r="B698" s="7"/>
-      <c r="C698" s="8" t="s">
+      <c r="B698" s="11"/>
+      <c r="C698" s="12" t="s">
         <v>1271</v>
       </c>
-      <c r="D698" s="9" t="s">
+      <c r="D698" s="13" t="s">
         <v>1272</v>
       </c>
-      <c r="E698" s="21">
+      <c r="E698" s="22">
         <v>2000.0</v>
       </c>
-      <c r="F698" s="10">
-[...2 lines deleted...]
-      <c r="G698" s="17">
+      <c r="F698" s="14">
+        <v>0</v>
+      </c>
+      <c r="G698" s="18">
         <f>E698*F698</f>
         <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:7" outlineLevel="2">
       <c r="A699" s="26" t="s">
         <v>1273</v>
       </c>
       <c r="B699" s="2"/>
       <c r="C699" s="2"/>
       <c r="D699" s="2"/>
       <c r="E699" s="15"/>
       <c r="F699" s="2"/>
       <c r="G699" s="15"/>
     </row>
     <row r="700" spans="1:7" outlineLevel="3">
       <c r="A700" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C700" s="4" t="s">
         <v>10</v>
       </c>
@@ -45457,67 +45457,67 @@
       </c>
     </row>
     <row r="701" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A701" s="25">
         <v>1</v>
       </c>
       <c r="B701" s="7"/>
       <c r="C701" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="D701" s="9" t="s">
         <v>1240</v>
       </c>
       <c r="E701" s="21">
         <v>20000.0</v>
       </c>
       <c r="F701" s="10">
         <v>0</v>
       </c>
       <c r="G701" s="17">
         <f>E701*F701</f>
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A702" s="25">
+      <c r="A702" s="27">
         <v>2</v>
       </c>
-      <c r="B702" s="7"/>
-      <c r="C702" s="8" t="s">
+      <c r="B702" s="11"/>
+      <c r="C702" s="12" t="s">
         <v>1237</v>
       </c>
-      <c r="D702" s="9" t="s">
+      <c r="D702" s="13" t="s">
         <v>1238</v>
       </c>
-      <c r="E702" s="21">
+      <c r="E702" s="22">
         <v>12000.0</v>
       </c>
-      <c r="F702" s="10">
-[...2 lines deleted...]
-      <c r="G702" s="17">
+      <c r="F702" s="14">
+        <v>0</v>
+      </c>
+      <c r="G702" s="18">
         <f>E702*F702</f>
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A703" s="25">
         <v>3</v>
       </c>
       <c r="B703" s="7"/>
       <c r="C703" s="8" t="s">
         <v>1241</v>
       </c>
       <c r="D703" s="9" t="s">
         <v>1242</v>
       </c>
       <c r="E703" s="21">
         <v>3850.0</v>
       </c>
       <c r="F703" s="10">
         <v>0</v>
       </c>
       <c r="G703" s="17">
         <f>E703*F703</f>
         <v>0</v>
       </c>
@@ -45843,67 +45843,67 @@
       </c>
     </row>
     <row r="719" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
       <c r="A719" s="25">
         <v>11</v>
       </c>
       <c r="B719" s="7"/>
       <c r="C719" s="8" t="s">
         <v>1269</v>
       </c>
       <c r="D719" s="9" t="s">
         <v>1270</v>
       </c>
       <c r="E719" s="21">
         <v>4650.0</v>
       </c>
       <c r="F719" s="10">
         <v>0</v>
       </c>
       <c r="G719" s="17">
         <f>E719*F719</f>
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:7" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A720" s="25">
+      <c r="A720" s="27">
         <v>12</v>
       </c>
-      <c r="B720" s="7"/>
-      <c r="C720" s="8" t="s">
+      <c r="B720" s="11"/>
+      <c r="C720" s="12" t="s">
         <v>1271</v>
       </c>
-      <c r="D720" s="9" t="s">
+      <c r="D720" s="13" t="s">
         <v>1272</v>
       </c>
-      <c r="E720" s="21">
+      <c r="E720" s="22">
         <v>2000.0</v>
       </c>
-      <c r="F720" s="10">
-[...2 lines deleted...]
-      <c r="G720" s="17">
+      <c r="F720" s="14">
+        <v>0</v>
+      </c>
+      <c r="G720" s="18">
         <f>E720*F720</f>
         <v>0</v>
       </c>
     </row>
     <row r="721" spans="1:7" outlineLevel="1">
       <c r="A721" s="24" t="s">
         <v>1275</v>
       </c>
       <c r="B721" s="2"/>
       <c r="C721" s="2"/>
       <c r="D721" s="2"/>
       <c r="E721" s="15"/>
       <c r="F721" s="2"/>
       <c r="G721" s="15"/>
     </row>
     <row r="722" spans="1:7" outlineLevel="2">
       <c r="A722" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C722" s="4" t="s">
         <v>10</v>
       </c>
@@ -45987,67 +45987,67 @@
       </c>
     </row>
     <row r="726" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A726" s="25">
         <v>4</v>
       </c>
       <c r="B726" s="7"/>
       <c r="C726" s="8" t="s">
         <v>1282</v>
       </c>
       <c r="D726" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="E726" s="21">
         <v>730.0</v>
       </c>
       <c r="F726" s="10">
         <v>0</v>
       </c>
       <c r="G726" s="17">
         <f>E726*F726</f>
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A727" s="25">
+      <c r="A727" s="27">
         <v>5</v>
       </c>
-      <c r="B727" s="7"/>
-      <c r="C727" s="8" t="s">
+      <c r="B727" s="11"/>
+      <c r="C727" s="12" t="s">
         <v>1284</v>
       </c>
-      <c r="D727" s="9" t="s">
+      <c r="D727" s="13" t="s">
         <v>1285</v>
       </c>
-      <c r="E727" s="21">
+      <c r="E727" s="22">
         <v>720.0</v>
       </c>
-      <c r="F727" s="10">
-[...2 lines deleted...]
-      <c r="G727" s="17">
+      <c r="F727" s="14">
+        <v>0</v>
+      </c>
+      <c r="G727" s="18">
         <f>E727*F727</f>
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A728" s="25">
         <v>6</v>
       </c>
       <c r="B728" s="7"/>
       <c r="C728" s="8" t="s">
         <v>1286</v>
       </c>
       <c r="D728" s="9" t="s">
         <v>1287</v>
       </c>
       <c r="E728" s="21">
         <v>720.0</v>
       </c>
       <c r="F728" s="10">
         <v>0</v>
       </c>
       <c r="G728" s="17">
         <f>E728*F728</f>
         <v>0</v>
       </c>