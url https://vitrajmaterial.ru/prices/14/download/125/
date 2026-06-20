--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -33,51 +33,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-04 18:07:12</t>
+    <t>Актуальность прайса на: 2026-06-20 00:05:46</t>
   </si>
   <si>
     <t>Покраска стекла CRI GlassPaint</t>
   </si>
   <si>
     <t>Основа для краски GlassPaint</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
@@ -4730,67 +4730,67 @@
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="25">
         <v>23</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E39" s="21">
         <v>11190.0</v>
       </c>
       <c r="F39" s="10">
         <v>0</v>
       </c>
       <c r="G39" s="17">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A40" s="25">
+      <c r="A40" s="26">
         <v>24</v>
       </c>
-      <c r="B40" s="7"/>
-      <c r="C40" s="8" t="s">
+      <c r="B40" s="11"/>
+      <c r="C40" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="D40" s="9" t="s">
+      <c r="D40" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="E40" s="21">
+      <c r="E40" s="22">
         <v>15600.0</v>
       </c>
-      <c r="F40" s="10">
-[...2 lines deleted...]
-      <c r="G40" s="17">
+      <c r="F40" s="14">
+        <v>0</v>
+      </c>
+      <c r="G40" s="18">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="25">
         <v>25</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E41" s="21">
         <v>12170.0</v>
       </c>
       <c r="F41" s="10">
         <v>0</v>
       </c>
       <c r="G41" s="17">
         <f>E41*F41</f>
         <v>0</v>
       </c>