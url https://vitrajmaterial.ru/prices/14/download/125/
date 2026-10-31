--- v1 (2026-06-20)
+++ v2 (2026-10-31)
@@ -1,307 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-20 00:05:46</t>
+    <t>Актуальность прайса на: 2026-10-31 10:12:05</t>
   </si>
   <si>
     <t>Покраска стекла CRI GlassPaint</t>
   </si>
   <si>
     <t>Основа для краски GlassPaint</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>VM270</t>
   </si>
   <si>
     <t>Краска для стекла, прозрачная основа Spray B (GlassPaint clear) 0,5 л</t>
   </si>
   <si>
-    <t>SPCLR A1</t>
-[...187 lines deleted...]
-  <si>
     <t>Непрозрачные пигменты GlassPaint</t>
   </si>
   <si>
     <t>UT01</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации белый UT01 0,5 л</t>
   </si>
   <si>
     <t>UT02</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации черный UT02 0,5 л</t>
   </si>
   <si>
     <t>UT03</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации красный UT03, 0,5 л</t>
   </si>
   <si>
     <t>UT04</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации желтый UT04 0,5 л</t>
@@ -363,111 +174,60 @@
   <si>
     <t>UT14</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации темно-бордовый UT14 0,5 л</t>
   </si>
   <si>
     <t>UT15</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации красно-желтый UT15 0,5 л</t>
   </si>
   <si>
     <t>UT16</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации ярко-желтый UT16 0,5 л</t>
   </si>
   <si>
     <t>UT17</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации ярко-оранжевый UT17 0,5 л</t>
   </si>
   <si>
-    <t>UT18</t>
-[...10 lines deleted...]
-  <si>
     <t>UT30</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации светло-алюминиевый UT30, 0,5 л</t>
   </si>
   <si>
     <t>UT31</t>
   </si>
   <si>
     <t>Пигмент двойной концентрации алюминиевый UT31 0,5 л</t>
-  </si>
-[...37 lines deleted...]
-    <t>Пигмент двойной концентрации Красный Оксид (Red Oxide) UT03, 2,5 л</t>
   </si>
   <si>
     <t>Инструменты, аксессуары и расходные материалы</t>
   </si>
   <si>
     <t>VM389</t>
   </si>
   <si>
     <t>Растворитель CRI Fluishing Fluid (промывочная жидкость), 1 литр</t>
   </si>
   <si>
     <t>VM348</t>
   </si>
   <si>
     <t>Очиститель для пистолета (Spray gun cleaner), 0,5 л</t>
   </si>
   <si>
     <t>VM135</t>
   </si>
   <si>
     <t>Очиститель стекла (Glass Cleaner), 1 л</t>
   </si>
   <si>
     <t>RPIPML 1 мл</t>
   </si>
@@ -676,3092 +436,1538 @@
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="49" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...6 lines deleted...]
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="4" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="4" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
-    <xf xfId="0" fontId="3" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd8538108c5c78f631fda243c57a7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43feaff1b007e3d3a8ddcdf687f4b8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aecfb3af71fa7609dc592bc82f2fa.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7efc129ddc762868c5d021569aed32.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83abefad9384825e747c09b1d349d57.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb2b4286d24ec205f27e4f0e22b1d1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01055bef21ed8b4af1e0f9403290294b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab54720ba0f6bb7f1740bf05da0565.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf7344eab5a94a533db8e5e272a7fa.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ea00298a404cb5be86efaec4647c.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cc20d8821c4941b76b985b53695e9.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9709b79e271007597c0da2bc9df4032.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e3a429f853423dd0f2f7fecef246.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a451b52d9d0184c91ba9ac9357fead.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187b39db28d527757e10e1e029c410a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65444e424eb0cec7aafff209b2d7ab9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc28c72b3b99f7bf72b98cc8d16c73.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57cf5bfc5e03ec139bf15037b009ab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c226bf990062959bce0340820fc8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03cacb19c320d5aca72852427da8a4.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4f7b4900fada511d8413b4dcd791b.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c706a91f4918efed897d10f50b60953.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e63b2876ca80b87eed0b82759a30c4.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4a100e0cdb48b38a6a727c0bbda29.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31bcec6d9e9537439068afb1067a65.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d7004572c406b5d844f29fb873a9.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc46d7184900093abd4f7ae9648b50.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57949c552b5da97c539b60090834fc5.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c19825275b5ffaca70f9c758149d92.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfbbad64cce2f28d1f4ff496a4ac7d.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81988ec45339692d7cef7f2d136ff0a.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b3f586a6dd40eaa85938e0d22becd.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd8fa655157d29d07412c3c14441b2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e257ecc867adec100c1b7a9cddc705.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab99c64f7e002beb3c0a1d878398280.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3d89d6615614048dfee0488afe304.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18351836489747b13710ceb5a5cdb6.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7aef87b62ad199c086a5e4020748.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d2fdf484dd1fae07fbf3a5d7ccbdb.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322c33d34cd54c7b8ef3b9001c9bb81.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443143e067a62b8a1c548d93c46c75.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b8b28837c91b30577971861213a52.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055618f435cffceda1760795637ef1b0.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d84cfde65071c4874d7bd48c317481.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb325464df43dfe4e56795a549a4b5.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37256578c40628a9165b12e8d288cc.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f4f06c3ec334c46b4cb1f96b4330.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a258ab21064849c171fedd26463a56c.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5907f5e69a4fd4aec2fce6aaa12b19a.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43853b3375e920f6e97e33e13d756775.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da3df229416acb773b5049836797a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ab7a9f486cefa095c15e765188e4.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70323e6010c3e1e9e8a10b0698f97f56.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e20c0764991aba6a2aa5b130f5ab51.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf795feabac082b1adff4646fbd0bd3d.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295e82add4aa227ec8a6973657f0c98.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc9432bfd3b4c03eb0f768781854a2.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22339f277e7cf52b6a3393f2d08f939f.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e1ad6cb37b6415be3472575fde12.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481b6a1617176f9c80939a13d68b6e8.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce44dc10016427754fdc444337f776a.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f53f09c3466381e431ba4493118173.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f36907efb7c4af3aa5a5050b6b3e5.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcdf29f485caa12e619ec773d27cf9.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ad21898c527e4dc9d9c567877b84.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf984f6fc8b701ff450fa2f4dce430f.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf12afd4e05ca713827dbb043b5be.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318805f7d7e2f2275bff78aa44fc9667.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498d6a64618a218d17995a02ace467.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d858218ec5a1e59da876e0515cde2.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14fa574a248713ec87b029d3f6c44c.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730c0a0737e033a21b2ec6a691ef48.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d12f2b97574490997a21250b532d1.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773443a8627e04fe196fe45838d7593.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61bca381c26a725684df57e788a05.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543df26fe4b36c6568d5914faf1b96.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce47f46102be27d873580339f78d2f7.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b460db433e352ec954eb565891310.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7997fdd5941452bb1f5e1fd58df76d.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb77129a3ceada68a29a3bcbbc8dc1d.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812eba24a504e32de2fb3d77fcefbdd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd8538108c5c78f631fda243c57a7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd8fa655157d29d07412c3c14441b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e257ecc867adec100c1b7a9cddc705.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab99c64f7e002beb3c0a1d878398280.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3d89d6615614048dfee0488afe304.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18351836489747b13710ceb5a5cdb6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7aef87b62ad199c086a5e4020748.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d2fdf484dd1fae07fbf3a5d7ccbdb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322c33d34cd54c7b8ef3b9001c9bb81.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443143e067a62b8a1c548d93c46c75.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b8b28837c91b30577971861213a52.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055618f435cffceda1760795637ef1b0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d84cfde65071c4874d7bd48c317481.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb325464df43dfe4e56795a549a4b5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37256578c40628a9165b12e8d288cc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f4f06c3ec334c46b4cb1f96b4330.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a258ab21064849c171fedd26463a56c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5907f5e69a4fd4aec2fce6aaa12b19a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ab7a9f486cefa095c15e765188e4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70323e6010c3e1e9e8a10b0698f97f56.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f36907efb7c4af3aa5a5050b6b3e5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcdf29f485caa12e619ec773d27cf9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ad21898c527e4dc9d9c567877b84.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf984f6fc8b701ff450fa2f4dce430f.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf12afd4e05ca713827dbb043b5be.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318805f7d7e2f2275bff78aa44fc9667.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498d6a64618a218d17995a02ace467.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d858218ec5a1e59da876e0515cde2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14fa574a248713ec87b029d3f6c44c.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730c0a0737e033a21b2ec6a691ef48.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d12f2b97574490997a21250b532d1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773443a8627e04fe196fe45838d7593.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61bca381c26a725684df57e788a05.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543df26fe4b36c6568d5914faf1b96.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce47f46102be27d873580339f78d2f7.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b460db433e352ec954eb565891310.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7997fdd5941452bb1f5e1fd58df76d.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb77129a3ceada68a29a3bcbbc8dc1d.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812eba24a504e32de2fb3d77fcefbdd.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_6493" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>12</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="2" name="product_9560" descr=""/>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="product_6527" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>13</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="3" name="product_9561" descr=""/>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="product_9383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_9369" descr=""/>
+        <xdr:cNvPr id="4" name="product_9384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_7313" descr=""/>
+        <xdr:cNvPr id="5" name="product_9385" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_18814" descr=""/>
+        <xdr:cNvPr id="6" name="product_9386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_9370" descr=""/>
+        <xdr:cNvPr id="7" name="product_9387" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_9377" descr=""/>
+        <xdr:cNvPr id="8" name="product_9388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_7660" descr=""/>
+        <xdr:cNvPr id="9" name="product_9389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_6553" descr=""/>
+        <xdr:cNvPr id="10" name="product_9390" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_6551" descr=""/>
+        <xdr:cNvPr id="11" name="product_9391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_9374" descr=""/>
+        <xdr:cNvPr id="12" name="product_9392" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_6504" descr=""/>
+        <xdr:cNvPr id="13" name="product_9393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_6559" descr=""/>
+        <xdr:cNvPr id="14" name="product_9394" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_6548" descr=""/>
+        <xdr:cNvPr id="15" name="product_9395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_6552" descr=""/>
+        <xdr:cNvPr id="16" name="product_9396" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_6554" descr=""/>
+        <xdr:cNvPr id="17" name="product_9397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_9382" descr=""/>
+        <xdr:cNvPr id="18" name="product_9398" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_7662" descr=""/>
+        <xdr:cNvPr id="19" name="product_9401" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_6571" descr=""/>
+        <xdr:cNvPr id="20" name="product_9402" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="21" name="product_6572" descr=""/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="product_5576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="22" name="product_7697" descr=""/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="product_5575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="23" name="product_6514" descr=""/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="product_5574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="24" name="product_6546" descr=""/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="product_1734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="25" name="product_9378" descr=""/>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="product_1731" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="26" name="product_9379" descr=""/>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="product_10681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="27" name="product_9368" descr=""/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="product_10682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="28" name="product_6510" descr=""/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="product_17057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="29" name="product_7664" descr=""/>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="product_17065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>42</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="30" name="product_7666" descr=""/>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="product_17108" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="31" name="product_9380" descr=""/>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="product_17228" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="32" name="product_9381" descr=""/>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="product_17254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_6527" descr=""/>
+        <xdr:cNvPr id="33" name="product_17559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_9383" descr=""/>
+        <xdr:cNvPr id="34" name="product_17678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_9384" descr=""/>
+        <xdr:cNvPr id="35" name="product_17728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_9385" descr=""/>
+        <xdr:cNvPr id="36" name="product_18014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_9386" descr=""/>
+        <xdr:cNvPr id="37" name="product_18171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_9387" descr=""/>
+        <xdr:cNvPr id="38" name="product_18181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_9388" descr=""/>
+        <xdr:cNvPr id="39" name="product_10678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
-        <a:stretch>
-[...1552 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4030,51 +2236,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitrajmaterial.ru/signup/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G99"/>
+  <dimension ref="A1:G55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -4145,1936 +2351,977 @@
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A12" s="25">
         <v>1</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="21">
         <v>2620.0</v>
       </c>
       <c r="F12" s="10">
         <v>0</v>
       </c>
       <c r="G12" s="17">
         <f>E12*F12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A13" s="25">
+    <row r="13" spans="1:7" outlineLevel="1">
+      <c r="A13" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="15"/>
+    </row>
+    <row r="14" spans="1:7" outlineLevel="2">
+      <c r="A14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A15" s="26">
+        <v>1</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="22">
+        <v>11000.0</v>
+      </c>
+      <c r="F15" s="14">
+        <v>0</v>
+      </c>
+      <c r="G15" s="18">
+        <f>E15*F15</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A16" s="26">
         <v>2</v>
       </c>
-      <c r="B13" s="7"/>
-      <c r="C13" s="8" t="s">
+      <c r="B16" s="11"/>
+      <c r="C16" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="22">
+        <v>11500.0</v>
+      </c>
+      <c r="F16" s="14">
+        <v>0</v>
+      </c>
+      <c r="G16" s="18">
+        <f>E16*F16</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A17" s="26">
+        <v>3</v>
+      </c>
+      <c r="B17" s="11"/>
+      <c r="C17" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="22">
+        <v>9000.0</v>
+      </c>
+      <c r="F17" s="14">
+        <v>0</v>
+      </c>
+      <c r="G17" s="18">
+        <f>E17*F17</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A18" s="26">
+        <v>4</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F18" s="14">
+        <v>0</v>
+      </c>
+      <c r="G18" s="18">
+        <f>E18*F18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A19" s="26">
+        <v>5</v>
+      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="22">
+        <v>11500.0</v>
+      </c>
+      <c r="F19" s="14">
+        <v>0</v>
+      </c>
+      <c r="G19" s="18">
+        <f>E19*F19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A20" s="26">
+        <v>6</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="C20" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" s="22">
+        <v>11500.0</v>
+      </c>
+      <c r="F20" s="14">
+        <v>0</v>
+      </c>
+      <c r="G20" s="18">
+        <f>E20*F20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A21" s="26">
+        <v>7</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F21" s="14">
+        <v>0</v>
+      </c>
+      <c r="G21" s="18">
+        <f>E21*F21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A22" s="26">
+        <v>8</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F22" s="14">
+        <v>0</v>
+      </c>
+      <c r="G22" s="18">
+        <f>E22*F22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A23" s="26">
+        <v>9</v>
+      </c>
+      <c r="B23" s="11"/>
+      <c r="C23" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F23" s="14">
+        <v>0</v>
+      </c>
+      <c r="G23" s="18">
+        <f>E23*F23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A24" s="26">
+        <v>10</v>
+      </c>
+      <c r="B24" s="11"/>
+      <c r="C24" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F24" s="14">
+        <v>0</v>
+      </c>
+      <c r="G24" s="18">
+        <f>E24*F24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A25" s="26">
+        <v>11</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" s="22">
+        <v>9000.0</v>
+      </c>
+      <c r="F25" s="14">
+        <v>0</v>
+      </c>
+      <c r="G25" s="18">
+        <f>E25*F25</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A26" s="26">
+        <v>12</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F26" s="14">
+        <v>0</v>
+      </c>
+      <c r="G26" s="18">
+        <f>E26*F26</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A27" s="26">
+        <v>13</v>
+      </c>
+      <c r="B27" s="11"/>
+      <c r="C27" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="22">
+        <v>11500.0</v>
+      </c>
+      <c r="F27" s="14">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18">
+        <f>E27*F27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A28" s="26">
+        <v>14</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F28" s="14">
+        <v>0</v>
+      </c>
+      <c r="G28" s="18">
+        <f>E28*F28</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A29" s="26">
+        <v>15</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E29" s="22">
+        <v>9000.0</v>
+      </c>
+      <c r="F29" s="14">
+        <v>0</v>
+      </c>
+      <c r="G29" s="18">
+        <f>E29*F29</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A30" s="26">
+        <v>16</v>
+      </c>
+      <c r="B30" s="11"/>
+      <c r="C30" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F30" s="14">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
+        <f>E30*F30</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A31" s="26">
         <v>17</v>
       </c>
-      <c r="D13" s="9" t="s">
-[...382 lines deleted...]
-      <c r="C31" s="8" t="s">
+      <c r="B31" s="11"/>
+      <c r="C31" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="D31" s="9" t="s">
+      <c r="D31" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="E31" s="21">
-[...5 lines deleted...]
-      <c r="G31" s="17">
+      <c r="E31" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F31" s="14">
+        <v>0</v>
+      </c>
+      <c r="G31" s="18">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="25">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="21">
-        <v>720.0</v>
+        <v>8000.0</v>
       </c>
       <c r="F32" s="10">
         <v>0</v>
       </c>
       <c r="G32" s="17">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A33" s="25">
-[...3 lines deleted...]
-      <c r="C33" s="8" t="s">
+      <c r="A33" s="26">
+        <v>19</v>
+      </c>
+      <c r="B33" s="11"/>
+      <c r="C33" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="D33" s="9" t="s">
+      <c r="D33" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="E33" s="21">
-[...5 lines deleted...]
-      <c r="G33" s="17">
+      <c r="E33" s="22">
+        <v>8000.0</v>
+      </c>
+      <c r="F33" s="14">
+        <v>0</v>
+      </c>
+      <c r="G33" s="18">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C34" s="8" t="s">
+    <row r="34" spans="1:7" outlineLevel="1">
+      <c r="A34" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="D34" s="9" t="s">
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="15"/>
+    </row>
+    <row r="35" spans="1:7" outlineLevel="2">
+      <c r="A35" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A36" s="26">
+        <v>1</v>
+      </c>
+      <c r="B36" s="11"/>
+      <c r="C36" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="E34" s="21">
-[...15 lines deleted...]
-      <c r="C35" s="8" t="s">
+      <c r="D36" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="D35" s="9" t="s">
-[...30 lines deleted...]
-      <c r="G36" s="17">
+      <c r="E36" s="22">
+        <v>2400.0</v>
+      </c>
+      <c r="F36" s="14">
+        <v>0</v>
+      </c>
+      <c r="G36" s="18">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="25">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E37" s="21">
-        <v>5600.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F37" s="10">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A38" s="25">
-[...3 lines deleted...]
-      <c r="C38" s="8" t="s">
+      <c r="A38" s="26">
+        <v>3</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" s="22">
+        <v>1000.0</v>
+      </c>
+      <c r="F38" s="14">
+        <v>0</v>
+      </c>
+      <c r="G38" s="18">
+        <f>E38*F38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A39" s="26">
+        <v>4</v>
+      </c>
+      <c r="B39" s="11"/>
+      <c r="C39" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D39" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="D38" s="9" t="s">
-[...30 lines deleted...]
-      <c r="G39" s="17">
+      <c r="E39" s="22">
+        <v>10.0</v>
+      </c>
+      <c r="F39" s="14">
+        <v>0</v>
+      </c>
+      <c r="G39" s="18">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="26">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="12" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E40" s="22">
-        <v>15600.0</v>
+        <v>50.0</v>
       </c>
       <c r="F40" s="14">
         <v>0</v>
       </c>
       <c r="G40" s="18">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A41" s="25">
-[...3 lines deleted...]
-      <c r="C41" s="8" t="s">
+      <c r="A41" s="26">
+        <v>6</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E41" s="22">
+        <v>10.0</v>
+      </c>
+      <c r="F41" s="14">
+        <v>0</v>
+      </c>
+      <c r="G41" s="18">
+        <f>E41*F41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A42" s="26">
+        <v>7</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D42" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="D41" s="9" t="s">
+      <c r="E42" s="22">
+        <v>50.0</v>
+      </c>
+      <c r="F42" s="14">
+        <v>0</v>
+      </c>
+      <c r="G42" s="18">
+        <f>E42*F42</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A43" s="26">
+        <v>8</v>
+      </c>
+      <c r="B43" s="11"/>
+      <c r="C43" s="12" t="s">
         <v>71</v>
       </c>
-      <c r="E41" s="21">
-[...15 lines deleted...]
-      <c r="C42" s="8" t="s">
+      <c r="D43" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="D42" s="9" t="s">
+      <c r="E43" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F43" s="14">
+        <v>0</v>
+      </c>
+      <c r="G43" s="18">
+        <f>E43*F43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A44" s="26">
+        <v>9</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="E42" s="21">
-[...15 lines deleted...]
-      <c r="C43" s="8" t="s">
+      <c r="D44" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="D43" s="9" t="s">
+      <c r="E44" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F44" s="14">
+        <v>0</v>
+      </c>
+      <c r="G44" s="18">
+        <f>E44*F44</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A45" s="26">
+        <v>10</v>
+      </c>
+      <c r="B45" s="11"/>
+      <c r="C45" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="E43" s="21">
-[...15 lines deleted...]
-      <c r="C44" s="8" t="s">
+      <c r="D45" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D44" s="9" t="s">
+      <c r="E45" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F45" s="14">
+        <v>0</v>
+      </c>
+      <c r="G45" s="18">
+        <f>E45*F45</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A46" s="26">
+        <v>11</v>
+      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="E44" s="21">
-[...15 lines deleted...]
-      <c r="C45" s="8" t="s">
+      <c r="D46" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="D45" s="9" t="s">
+      <c r="E46" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F46" s="14">
+        <v>0</v>
+      </c>
+      <c r="G46" s="18">
+        <f>E46*F46</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A47" s="26">
+        <v>12</v>
+      </c>
+      <c r="B47" s="11"/>
+      <c r="C47" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="E45" s="21">
-[...11 lines deleted...]
-      <c r="A46" s="24" t="s">
+      <c r="D47" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B46" s="2"/>
-[...22 lines deleted...]
-      <c r="F47" s="5" t="s">
+      <c r="E47" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F47" s="14">
+        <v>0</v>
+      </c>
+      <c r="G47" s="18">
+        <f>E47*F47</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A48" s="26">
         <v>13</v>
       </c>
-      <c r="G47" s="16" t="s">
+      <c r="B48" s="11"/>
+      <c r="C48" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="E48" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F48" s="14">
+        <v>0</v>
+      </c>
+      <c r="G48" s="18">
+        <f>E48*F48</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A49" s="26">
         <v>14</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="C49" s="8" t="s">
+      <c r="B49" s="11"/>
+      <c r="C49" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="D49" s="9" t="s">
+      <c r="D49" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="E49" s="21">
-[...5 lines deleted...]
-      <c r="G49" s="17">
+      <c r="E49" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F49" s="14">
+        <v>0</v>
+      </c>
+      <c r="G49" s="18">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A50" s="25">
-[...3 lines deleted...]
-      <c r="C50" s="8" t="s">
+      <c r="A50" s="26">
+        <v>15</v>
+      </c>
+      <c r="B50" s="11"/>
+      <c r="C50" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="D50" s="9" t="s">
+      <c r="D50" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="E50" s="21">
-[...5 lines deleted...]
-      <c r="G50" s="17">
+      <c r="E50" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F50" s="14">
+        <v>0</v>
+      </c>
+      <c r="G50" s="18">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A51" s="25">
-[...3 lines deleted...]
-      <c r="C51" s="8" t="s">
+      <c r="A51" s="26">
+        <v>16</v>
+      </c>
+      <c r="B51" s="11"/>
+      <c r="C51" s="12" t="s">
         <v>87</v>
       </c>
-      <c r="D51" s="9" t="s">
+      <c r="D51" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="E51" s="21">
-[...5 lines deleted...]
-      <c r="G51" s="17">
+      <c r="E51" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F51" s="14">
+        <v>0</v>
+      </c>
+      <c r="G51" s="18">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A52" s="25">
-[...3 lines deleted...]
-      <c r="C52" s="8" t="s">
+      <c r="A52" s="26">
+        <v>17</v>
+      </c>
+      <c r="B52" s="11"/>
+      <c r="C52" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="D52" s="9" t="s">
+      <c r="D52" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="E52" s="21">
-[...5 lines deleted...]
-      <c r="G52" s="17">
+      <c r="E52" s="22">
+        <v>10.0</v>
+      </c>
+      <c r="F52" s="14">
+        <v>0</v>
+      </c>
+      <c r="G52" s="18">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A53" s="25">
-[...3 lines deleted...]
-      <c r="C53" s="8" t="s">
+      <c r="A53" s="26">
+        <v>18</v>
+      </c>
+      <c r="B53" s="11"/>
+      <c r="C53" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="D53" s="9" t="s">
+      <c r="D53" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="E53" s="21">
-[...5 lines deleted...]
-      <c r="G53" s="17">
+      <c r="E53" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F53" s="14">
+        <v>0</v>
+      </c>
+      <c r="G53" s="18">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A54" s="25">
-[...3 lines deleted...]
-      <c r="C54" s="8" t="s">
+      <c r="A54" s="26">
+        <v>19</v>
+      </c>
+      <c r="B54" s="11"/>
+      <c r="C54" s="12" t="s">
         <v>93</v>
       </c>
-      <c r="D54" s="9" t="s">
+      <c r="D54" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="E54" s="21">
-[...5 lines deleted...]
-      <c r="G54" s="17">
+      <c r="E54" s="22">
+        <v>20.0</v>
+      </c>
+      <c r="F54" s="14">
+        <v>0</v>
+      </c>
+      <c r="G54" s="18">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C55" s="8" t="s">
+    <row r="55" spans="1:7">
+      <c r="E55" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="D55" s="9" t="s">
-[...958 lines deleted...]
-        <f>SUM(G9:G98)</f>
+      <c r="F55" s="27">
+        <f>SUM(F9:F54)</f>
+        <v>0</v>
+      </c>
+      <c r="G55" s="27">
+        <f>SUM(G9:G54)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A10:G10"/>
-    <mergeCell ref="A15:G15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A78:G78"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A34:G34"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>