--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -33,51 +33,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-04 18:07:39</t>
+    <t>Актуальность прайса на: 2026-06-20 11:08:42</t>
   </si>
   <si>
     <t>Резка и обработка стекла</t>
   </si>
   <si>
     <t>Резка стекла</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>