--- v1 (2026-06-20)
+++ v2 (2026-09-16)
@@ -16,163 +16,145 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-20 11:08:42</t>
+    <t>Актуальность прайса на: 2026-09-16 10:51:31</t>
   </si>
   <si>
     <t>Резка и обработка стекла</t>
   </si>
   <si>
     <t>Резка стекла</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>VM154</t>
   </si>
   <si>
     <t>Стеклорез наливной профессиональный TC-10P</t>
   </si>
   <si>
     <t>VM156</t>
   </si>
   <si>
     <t>Стеклорез наливной профессиональный TC-10B</t>
   </si>
   <si>
     <t>TC-17B</t>
   </si>
   <si>
     <t>Стеклорез наливной профессиональный TC-17B</t>
   </si>
   <si>
-    <t>VM358</t>
-[...4 lines deleted...]
-  <si>
     <t>VM153</t>
   </si>
   <si>
     <t>Стеклорез-пистолет с широкой головкой ВМ</t>
   </si>
   <si>
     <t>VM145</t>
   </si>
   <si>
     <t>Круговой циркуль-стеклорез диаметр до 600</t>
   </si>
   <si>
     <t>VM159</t>
   </si>
   <si>
     <t>Стеклорез наливной с упором</t>
   </si>
   <si>
     <t>VM149</t>
   </si>
   <si>
     <t>Стеклорез-пистолет с узкой головкой ВМ</t>
   </si>
   <si>
     <t>VM152</t>
   </si>
   <si>
     <t>Стеклорез наливной золотого цвета с широкой головкой</t>
   </si>
   <si>
-    <t>VM164</t>
-[...10 lines deleted...]
-  <si>
     <t>VM160</t>
   </si>
   <si>
     <t>Стеклорез наливной с широкой головкой, пластиковая ручка</t>
   </si>
   <si>
     <t>PRP-1</t>
   </si>
   <si>
     <t>Щипцы для разлома стекла PRP-1 Metal Runner с силиконовыми губками, ширина губок 24 мм</t>
   </si>
   <si>
     <t>Leponitt PCJ-4</t>
   </si>
   <si>
     <t>Щипцы для отлома стекла Leponitt PCJ-4, ширина губок 24 мм.</t>
   </si>
   <si>
     <t>Leponitt PCJ-5</t>
   </si>
   <si>
     <t>Щипцы для отлома стекла Leponitt PCJ-5, ширина губок 4 мм.</t>
   </si>
   <si>
     <t>VM151</t>
@@ -210,92 +192,83 @@
   <si>
     <t>Силиконовые губки для щипцов, аналог PRP-1</t>
   </si>
   <si>
     <t>Циркуль-стеклорез-быстрорез GlaStar Диаметр до 60 см</t>
   </si>
   <si>
     <t>VM155</t>
   </si>
   <si>
     <t>Стеклорез-быстрорез 120 см Диаметр до 60 см</t>
   </si>
   <si>
     <t>VM165</t>
   </si>
   <si>
     <t>Щипцы для отлома стекла аналог PCJ-1,  ширина губок 10 мм.</t>
   </si>
   <si>
     <t>VM166</t>
   </si>
   <si>
     <t>Щипцы для отлома стекла аналог PCJ-4, ширина губок 24 мм.</t>
   </si>
   <si>
-    <t>VM162</t>
-[...4 lines deleted...]
-  <si>
     <t>VM163</t>
   </si>
   <si>
     <t>Щипцы для отлома стекла CHOICE, ширина губок 10 мм</t>
   </si>
   <si>
     <t>VM146</t>
   </si>
   <si>
     <t>Ломатель для стекла CHOICE пластиковый, ширина губок 20 мм</t>
   </si>
   <si>
     <t>VM161</t>
   </si>
   <si>
     <t>Щипцы для отлома стекла прямые с силиконовыми губками, ширина губок 24 мм</t>
   </si>
   <si>
     <t>VM239</t>
   </si>
   <si>
     <t>Жидкость для стеклорезов РФ 100 мл</t>
   </si>
   <si>
     <t>Шлифовка и обработка стекла</t>
   </si>
   <si>
     <t>VM336</t>
   </si>
   <si>
     <t>Шлифовальный станок Grinder VM-1</t>
   </si>
   <si>
-    <t>Шлифовальная головка GelBit 19 мм, стандартная</t>
-[...1 lines deleted...]
-  <si>
     <t>VM310</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 19 мм, тонкая</t>
   </si>
   <si>
     <t>VM09</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 19 мм, грубая</t>
   </si>
   <si>
     <t>VM324</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 25 мм, стандартная</t>
   </si>
   <si>
     <t>VM311</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 25 мм, грубая</t>
   </si>
   <si>
     <t>VM395</t>
@@ -396,59 +369,50 @@
   <si>
     <t>VM330</t>
   </si>
   <si>
     <t>Адаптер Inland BitSert™ 40035, без губки, 19 мм (3/4 in)</t>
   </si>
   <si>
     <t>VM335</t>
   </si>
   <si>
     <t>Адаптер Inland BitSert™, 40036, 19 мм (3/4 in)</t>
   </si>
   <si>
     <t>VM327</t>
   </si>
   <si>
     <t>Адаптер Inland BitSert™, 40040, без губки, 25 мм (1 in)</t>
   </si>
   <si>
     <t>VM304</t>
   </si>
   <si>
     <t>Адаптер Inland BitSert™, 40041, 25 мм (1 in)</t>
   </si>
   <si>
-    <t>VM02</t>
-[...7 lines deleted...]
-  <si>
     <t>VM209</t>
   </si>
   <si>
     <t>Лезвие СТАНДАРТНОЕ 1042 для лобзика Taurus 3 оригинальное</t>
   </si>
   <si>
     <t>VM206</t>
   </si>
   <si>
     <t>Лезвие РАЗЪЕМНОЕ 1043 для лобзика Taurus 3 оригинальное</t>
   </si>
   <si>
     <t>VM204</t>
   </si>
   <si>
     <t>Лезвие УСИЛЕННОЕ 1045 MegaBlade для лобзика Taurus 3 оригинальное</t>
   </si>
   <si>
     <t>VM205</t>
   </si>
   <si>
     <t>Лезвие для лобзика стандартное, АртВитраж24</t>
   </si>
   <si>
     <t>VM215</t>
@@ -471,120 +435,102 @@
   <si>
     <t>VM313</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 19 мм, тонкая</t>
   </si>
   <si>
     <t>VM322</t>
   </si>
   <si>
     <t>Шлифовальная головка Techniglass 25 мм, стандартная</t>
   </si>
   <si>
     <t>VM11</t>
   </si>
   <si>
     <t>Шлифовальная головка Techniglass 19 мм, стандартная</t>
   </si>
   <si>
     <t>VM325</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 25 мм, ультра тонкая</t>
   </si>
   <si>
-    <t>VM319</t>
-[...4 lines deleted...]
-  <si>
     <t>VM317</t>
   </si>
   <si>
     <t>Шлифовальная головка Techniglass 25 мм, ультра тонкая</t>
   </si>
   <si>
     <t>VM338</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 19 мм, стандартная</t>
   </si>
   <si>
     <t>VM315</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 25 мм, стандартная</t>
   </si>
   <si>
     <t>VM309</t>
   </si>
   <si>
     <t>Шлифовальная машинка The Grinder2 Techniglass</t>
   </si>
   <si>
     <t>VM318</t>
   </si>
   <si>
     <t>Защитный экран с подсветкой для станка The Grinder2</t>
   </si>
   <si>
-    <t>VM316</t>
-[...4 lines deleted...]
-  <si>
     <t>VM326</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 6 мм, стандарт</t>
   </si>
   <si>
     <t>VM312</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 25 мм, тонкая</t>
   </si>
   <si>
     <t>VM06</t>
   </si>
   <si>
     <t>Шлифовальная головка GelBit 19 мм, ультра тонкая</t>
   </si>
   <si>
     <t>VM380</t>
   </si>
   <si>
     <t>Мини-рабочая поверхность для шлифовального станка The Grinder2 Techniglass</t>
-  </si>
-[...4 lines deleted...]
-    <t>Шлифовальный станок The Grinder3 Techniglass</t>
   </si>
   <si>
     <t>VM333</t>
   </si>
   <si>
     <t>Система шлиф.головок 3 и 6 мм для мини-рабочей поверхности станка The Grinder 2</t>
   </si>
   <si>
     <t>VM331</t>
   </si>
   <si>
     <t>Инструмент для шлифовки прямых деталей для станков The Grinder2 и The Grinder3</t>
   </si>
   <si>
     <t>VM305</t>
   </si>
   <si>
     <t>Шлифовальная головка Twofers 3 мм, стандарт</t>
   </si>
   <si>
     <t>VM390</t>
   </si>
   <si>
     <t>Шлифовальный станок Grinder VM-2</t>
   </si>
@@ -845,51 +791,51 @@
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f89847a244d8fda0266a58054f35.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aebeed91e908e0a5635fed28ab4f9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5b996999582fb292cbc9d9b8ea27.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b96d021a3b5b06fb947862e387270b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ca7f4a93897a2ffa0c6ce7a818c7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6106579916d515226200885721ec45c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8eeb32647b5566349fd82465dca7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bbb88331cab2a9aa64ad4472ed139.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564917a20907e05b7447640ace41018.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95e2edd7128d138951cae67002175b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869968a693e9f8e6e03b1f2ed8170d39.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c7cb8b206e5a4b87dcaa19a9fd24.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f7d5854a42546afbda7d8d09cc4e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95321f2f8123b869466586967aa3b51.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e94b0044d97fe40dcb076c121867.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6e427598f0e3a8bf9e6a30902fa5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ccac6b509e24473696b08ddf7825.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406cc4de7c66e1859c1326b1c4a711.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670c436f939578abc2e2afbd182b22.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf54dcea2fe4419a63b791147d8209.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433aedd1ec7df76adf68a6d6a6e7def.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae6d673be65ecf489bfb3d95b284de.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb1a238e6e5e0b16826c0fcf31a67.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f826193f33eef16969b5a06d94105.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bff438b7225f3563483ec4b313a7cd.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72856cfe8133ea1ac7b6f48cdbb01dd.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aebb8695926eb54db2e764ab4102c.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326447105655a9a16720658c56c6b06.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95856dc854848d840699dc56f85c5.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe2d0e5b0c13f0ef72712a9f8ea3e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf770508a0faa52f43f7720d62b74934.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a862a432b124cf0f3e39ed16f464d4.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35fe023436c326d4d76b2782e2825.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7095167eb51142d8ba11c5b26ded.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e716b9d5b76cb8214bfa55128c8386a.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b1d4bf797cd3d4d79e354c07138d.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc5263d91d5785201aab58abe65749.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf698c40fa31f0449e08585316479b5.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a2fc84967c18fa6381d0e05bd08d.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8422611aed6a5171fac8500f3cbadb.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee65ee69484dfd42ccb7f606485b3c.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d4f371a81c66d8cd14dd74e08216.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1c14fe2c481fae7b9769d81e439a.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed286ae6b05b8753f23f6645955083.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bede7a943728ee07f32dbe71b05b65.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869376af615703cf57285af5b192989.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55155cf4d6b3d7c8ee89079ff7c3f.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cc9aa80fda0bd914bf638a3368e04.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641cfd8ac83c9456a1e1f7f1cc1b5f3.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde6fe6c875bf8c7216c485ebad6466.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d086b17dfd9277cf2dd2c0845a882.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff15e51c223dc775f645671c4ac20e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b8ad6d9aae1ae4985ac739c59f076.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad62054a66b52dda61be194b644a8.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5160a876f14ba64d513ee84a1592e3.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb38a8a3a8c1e9d87ff0808071834ed.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27efe0cdc3a1aa0b4477a18477232.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713671930ccc68a120660540a19f2b52.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea40f89a49cb1bcdb12e0a858a0ce9.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90007d32898cc9332b91ea94cd9e3945.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace6426119eca676a9bf5b621365d1.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec40ec4f91a35720b7abfe3480f10.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50645080fd45380b9f7b04c3206caa.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b224ad94fd9220059662959d5121.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351b11b1edced69e1087f33fc1ddb7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c5c0a8be7b874eef9ab229aa6946.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b299a108afc63f53186af35a8256b.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387274363de6ea7e45b2d6b906bb9f.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7316c3c975fa7efcb87e62f440cb8.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a138cb5ca9e0b3788432634a3d5bef.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7fb7a3e362a7e96f80b1e1ccca8c.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665724b3263e403a883400f328883448.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97bfa201289e7f4408b82f392572a3.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c676f6c622c0b5784c686f4c3d91c95.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52705b85713f12732ae45e404016a2.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03c90d82b5ab34c8b06ceb195c940.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e74a49d18bb8f674ad1555609f991.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186d36688e4f959bd17f8c5f389b568.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10767bb4826b3cb57bcc0bc8c199f496.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610175f9bd9c69d3aa3f059cce5c570.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b794ca00113e3904ea3053335cc89.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b46f56f8516a5d44d524f5a26dfd2.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988376c2c05343790d52ea353a7bc22c.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ea212e0b2921d610a231f2277c44.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6ab72d856f483eeb29ad1a4a5428b.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d966162ec8b89ae2221a769d53694.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fd80cea332616a3fd44fc3e8763dd.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b35c23db00c7d5648facd04a3ca1.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd71030d438104e6fd3025df896fa8e.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e30fede4a819a916b0cc2d55e10c7.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722041b3f2832ba0b732832b6bf0a201.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375700a256cbb065878ad668c82a187.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca65ee60389b25b86ce038a0e5212a.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe817a8c2ca2cc8434d5b8a58f21c.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13330c604899d2cc8a7f7453e6da401.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb7d0fa6637d8cc21317ef13a0061.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c39ea4292a85e1f8d8776f8759a42.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff0fe98922234355c466025d930768.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f62a946a664bc6e97783111781452c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f89847a244d8fda0266a58054f35.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aebeed91e908e0a5635fed28ab4f9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5b996999582fb292cbc9d9b8ea27.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ca7f4a93897a2ffa0c6ce7a818c7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6106579916d515226200885721ec45c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8eeb32647b5566349fd82465dca7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bbb88331cab2a9aa64ad4472ed139.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564917a20907e05b7447640ace41018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c7cb8b206e5a4b87dcaa19a9fd24.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f7d5854a42546afbda7d8d09cc4e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2687ad1f7e33ca2feda38011372868.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e94b0044d97fe40dcb076c121867.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6e427598f0e3a8bf9e6a30902fa5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ccac6b509e24473696b08ddf7825.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406cc4de7c66e1859c1326b1c4a711.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670c436f939578abc2e2afbd182b22.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf54dcea2fe4419a63b791147d8209.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433aedd1ec7df76adf68a6d6a6e7def.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae6d673be65ecf489bfb3d95b284de.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb1a238e6e5e0b16826c0fcf31a67.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f826193f33eef16969b5a06d94105.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72856cfe8133ea1ac7b6f48cdbb01dd.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aebb8695926eb54db2e764ab4102c.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326447105655a9a16720658c56c6b06.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95856dc854848d840699dc56f85c5.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe2d0e5b0c13f0ef72712a9f8ea3e.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a862a432b124cf0f3e39ed16f464d4.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35fe023436c326d4d76b2782e2825.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7095167eb51142d8ba11c5b26ded.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e716b9d5b76cb8214bfa55128c8386a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b1d4bf797cd3d4d79e354c07138d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc5263d91d5785201aab58abe65749.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf698c40fa31f0449e08585316479b5.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a2fc84967c18fa6381d0e05bd08d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8422611aed6a5171fac8500f3cbadb.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee65ee69484dfd42ccb7f606485b3c.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d4f371a81c66d8cd14dd74e08216.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1c14fe2c481fae7b9769d81e439a.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed286ae6b05b8753f23f6645955083.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bede7a943728ee07f32dbe71b05b65.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869376af615703cf57285af5b192989.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55155cf4d6b3d7c8ee89079ff7c3f.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cc9aa80fda0bd914bf638a3368e04.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641cfd8ac83c9456a1e1f7f1cc1b5f3.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde6fe6c875bf8c7216c485ebad6466.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d086b17dfd9277cf2dd2c0845a882.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff15e51c223dc775f645671c4ac20e.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b8ad6d9aae1ae4985ac739c59f076.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad62054a66b52dda61be194b644a8.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5160a876f14ba64d513ee84a1592e3.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713671930ccc68a120660540a19f2b52.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea40f89a49cb1bcdb12e0a858a0ce9.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90007d32898cc9332b91ea94cd9e3945.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace6426119eca676a9bf5b621365d1.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec40ec4f91a35720b7abfe3480f10.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50645080fd45380b9f7b04c3206caa.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b224ad94fd9220059662959d5121.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15351b11b1edced69e1087f33fc1ddb7.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c5c0a8be7b874eef9ab229aa6946.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b299a108afc63f53186af35a8256b.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387274363de6ea7e45b2d6b906bb9f.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a138cb5ca9e0b3788432634a3d5bef.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7fb7a3e362a7e96f80b1e1ccca8c.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665724b3263e403a883400f328883448.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97bfa201289e7f4408b82f392572a3.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c676f6c622c0b5784c686f4c3d91c95.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03c90d82b5ab34c8b06ceb195c940.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e74a49d18bb8f674ad1555609f991.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186d36688e4f959bd17f8c5f389b568.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10767bb4826b3cb57bcc0bc8c199f496.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b794ca00113e3904ea3053335cc89.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b46f56f8516a5d44d524f5a26dfd2.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988376c2c05343790d52ea353a7bc22c.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768f2ac4de9609085c276314d4a608c.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6ab72d856f483eeb29ad1a4a5428b.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d966162ec8b89ae2221a769d53694.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fd80cea332616a3fd44fc3e8763dd.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b35c23db00c7d5648facd04a3ca1.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd71030d438104e6fd3025df896fa8e.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e30fede4a819a916b0cc2d55e10c7.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722041b3f2832ba0b732832b6bf0a201.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375700a256cbb065878ad668c82a187.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca65ee60389b25b86ce038a0e5212a.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe817a8c2ca2cc8434d5b8a58f21c.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13330c604899d2cc8a7f7453e6da401.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb7d0fa6637d8cc21317ef13a0061.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c39ea4292a85e1f8d8776f8759a42.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff0fe98922234355c466025d930768.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f62a946a664bc6e97783111781452c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -976,3646 +922,3276 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_2505" descr=""/>
+        <xdr:cNvPr id="4" name="product_5589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_5589" descr=""/>
+        <xdr:cNvPr id="5" name="product_5009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_5009" descr=""/>
+        <xdr:cNvPr id="6" name="product_9861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_9861" descr=""/>
+        <xdr:cNvPr id="7" name="product_10128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_10128" descr=""/>
+        <xdr:cNvPr id="8" name="product_10505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_10505" descr=""/>
+        <xdr:cNvPr id="9" name="product_12969" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_11125" descr=""/>
+        <xdr:cNvPr id="10" name="product_1769" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_12908" descr=""/>
+        <xdr:cNvPr id="11" name="product_1768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_12969" descr=""/>
+        <xdr:cNvPr id="12" name="product_1833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_1769" descr=""/>
+        <xdr:cNvPr id="13" name="product_1790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_1768" descr=""/>
+        <xdr:cNvPr id="14" name="product_1791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_1833" descr=""/>
+        <xdr:cNvPr id="15" name="product_1829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_1790" descr=""/>
+        <xdr:cNvPr id="16" name="product_5471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_1791" descr=""/>
+        <xdr:cNvPr id="17" name="product_8826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_1829" descr=""/>
+        <xdr:cNvPr id="18" name="product_8836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_5471" descr=""/>
+        <xdr:cNvPr id="19" name="product_9817" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_8826" descr=""/>
+        <xdr:cNvPr id="20" name="product_10617" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_8836" descr=""/>
+        <xdr:cNvPr id="21" name="product_9862" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_9817" descr=""/>
+        <xdr:cNvPr id="22" name="product_9863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_10617" descr=""/>
+        <xdr:cNvPr id="23" name="product_10946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_9862" descr=""/>
+        <xdr:cNvPr id="24" name="product_10947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_9863" descr=""/>
+        <xdr:cNvPr id="25" name="product_12432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_10945" descr=""/>
+        <xdr:cNvPr id="26" name="product_12508" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="27" name="product_10946" descr=""/>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="product_2418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="28" name="product_10947" descr=""/>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="product_6575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="29" name="product_12432" descr=""/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="product_6576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="30" name="product_12508" descr=""/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="product_6574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2418" descr=""/>
+        <xdr:cNvPr id="31" name="product_6577" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_6573" descr=""/>
+        <xdr:cNvPr id="32" name="product_4707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_6575" descr=""/>
+        <xdr:cNvPr id="33" name="product_4708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_6576" descr=""/>
+        <xdr:cNvPr id="34" name="product_2442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_6574" descr=""/>
+        <xdr:cNvPr id="35" name="product_4706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_6577" descr=""/>
+        <xdr:cNvPr id="36" name="product_14738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_4707" descr=""/>
+        <xdr:cNvPr id="37" name="product_2460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_4708" descr=""/>
+        <xdr:cNvPr id="38" name="product_2461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_2442" descr=""/>
+        <xdr:cNvPr id="39" name="product_2464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_4706" descr=""/>
+        <xdr:cNvPr id="40" name="product_2463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_14738" descr=""/>
+        <xdr:cNvPr id="41" name="product_4897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_2460" descr=""/>
+        <xdr:cNvPr id="42" name="product_6438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_2461" descr=""/>
+        <xdr:cNvPr id="43" name="product_4798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_2464" descr=""/>
+        <xdr:cNvPr id="44" name="product_2447" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_2463" descr=""/>
+        <xdr:cNvPr id="45" name="product_2444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_4897" descr=""/>
+        <xdr:cNvPr id="46" name="product_2470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_6438" descr=""/>
+        <xdr:cNvPr id="47" name="product_2471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_4798" descr=""/>
+        <xdr:cNvPr id="48" name="product_1829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_2447" descr=""/>
+        <xdr:cNvPr id="49" name="product_2432" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_2444" descr=""/>
+        <xdr:cNvPr id="50" name="product_2433" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_2470" descr=""/>
+        <xdr:cNvPr id="51" name="product_2434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_2471" descr=""/>
+        <xdr:cNvPr id="52" name="product_2435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_1829" descr=""/>
+        <xdr:cNvPr id="53" name="product_2427" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_2432" descr=""/>
+        <xdr:cNvPr id="54" name="product_2428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_2433" descr=""/>
+        <xdr:cNvPr id="55" name="product_2429" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_2434" descr=""/>
+        <xdr:cNvPr id="56" name="product_2458" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_2435" descr=""/>
+        <xdr:cNvPr id="57" name="product_17437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_2423" descr=""/>
+        <xdr:cNvPr id="58" name="product_9747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_2424" descr=""/>
+        <xdr:cNvPr id="59" name="product_9776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_2427" descr=""/>
+        <xdr:cNvPr id="60" name="product_9777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_2428" descr=""/>
+        <xdr:cNvPr id="61" name="product_9822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_2429" descr=""/>
+        <xdr:cNvPr id="62" name="product_9823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_2458" descr=""/>
+        <xdr:cNvPr id="63" name="product_9928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_17437" descr=""/>
+        <xdr:cNvPr id="64" name="product_9932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_9747" descr=""/>
+        <xdr:cNvPr id="65" name="product_9933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_9776" descr=""/>
+        <xdr:cNvPr id="66" name="product_9934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_9777" descr=""/>
+        <xdr:cNvPr id="67" name="product_9963" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_9822" descr=""/>
+        <xdr:cNvPr id="68" name="product_9964" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_9823" descr=""/>
+        <xdr:cNvPr id="69" name="product_10665" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_9928" descr=""/>
+        <xdr:cNvPr id="70" name="product_14187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_9931" descr=""/>
+        <xdr:cNvPr id="71" name="product_11467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_9932" descr=""/>
+        <xdr:cNvPr id="72" name="product_11472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_9933" descr=""/>
+        <xdr:cNvPr id="73" name="product_12007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_9934" descr=""/>
+        <xdr:cNvPr id="74" name="product_12014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_9963" descr=""/>
+        <xdr:cNvPr id="75" name="product_13446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_9964" descr=""/>
+        <xdr:cNvPr id="76" name="product_18883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>89</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="77" name="product_14190" descr=""/>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="product_5321" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>90</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="78" name="product_10665" descr=""/>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="product_5020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>91</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="79" name="product_14187" descr=""/>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="product_1792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>92</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="80" name="product_11467" descr=""/>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="product_1802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>93</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="81" name="product_11472" descr=""/>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="product_1775" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>94</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="82" name="product_12006" descr=""/>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="product_1776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>95</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="83" name="product_12007" descr=""/>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="product_2522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>96</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="84" name="product_12014" descr=""/>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="product_4543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>97</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="85" name="product_13446" descr=""/>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="product_4548" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>98</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="86" name="product_18883" descr=""/>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="product_6278" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_5321" descr=""/>
+        <xdr:cNvPr id="87" name="product_9411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_5020" descr=""/>
+        <xdr:cNvPr id="88" name="product_10386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_1792" descr=""/>
+        <xdr:cNvPr id="89" name="product_10387" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_1802" descr=""/>
+        <xdr:cNvPr id="90" name="product_10388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_1775" descr=""/>
+        <xdr:cNvPr id="91" name="product_10433" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
-        <a:stretch>
-[...368 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4884,51 +4460,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitrajmaterial.ru/signup/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G117"/>
+  <dimension ref="A1:G107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -5044,2288 +4620,2072 @@
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A14" s="25">
         <v>3</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="21">
         <v>1000.0</v>
       </c>
       <c r="F14" s="10">
         <v>0</v>
       </c>
       <c r="G14" s="17">
         <f>E14*F14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A15" s="26">
+      <c r="A15" s="25">
         <v>4</v>
       </c>
-      <c r="B15" s="11"/>
-      <c r="C15" s="12" t="s">
+      <c r="B15" s="7"/>
+      <c r="C15" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="D15" s="13" t="s">
+      <c r="D15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="E15" s="22">
-[...5 lines deleted...]
-      <c r="G15" s="18">
+      <c r="E15" s="21">
+        <v>670.0</v>
+      </c>
+      <c r="F15" s="10">
+        <v>0</v>
+      </c>
+      <c r="G15" s="17">
         <f>E15*F15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A16" s="25">
         <v>5</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="21">
-        <v>670.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F16" s="10">
         <v>0</v>
       </c>
       <c r="G16" s="17">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A17" s="25">
         <v>6</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="21">
-        <v>1200.0</v>
+        <v>600.0</v>
       </c>
       <c r="F17" s="10">
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A18" s="25">
         <v>7</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="21">
-        <v>600.0</v>
+        <v>670.0</v>
       </c>
       <c r="F18" s="10">
         <v>0</v>
       </c>
       <c r="G18" s="17">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A19" s="25">
         <v>8</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="21">
-        <v>670.0</v>
+        <v>340.0</v>
       </c>
       <c r="F19" s="10">
         <v>0</v>
       </c>
       <c r="G19" s="17">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="25">
         <v>9</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="21">
-        <v>340.0</v>
+        <v>900.0</v>
       </c>
       <c r="F20" s="10">
         <v>0</v>
       </c>
       <c r="G20" s="17">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A21" s="26">
         <v>10</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="22">
-        <v>3600.0</v>
+        <v>2200.0</v>
       </c>
       <c r="F21" s="14">
         <v>0</v>
       </c>
       <c r="G21" s="18">
         <f>E21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A22" s="26">
+      <c r="A22" s="25">
         <v>11</v>
       </c>
-      <c r="B22" s="11"/>
-      <c r="C22" s="12" t="s">
+      <c r="B22" s="7"/>
+      <c r="C22" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D22" s="13" t="s">
+      <c r="D22" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="E22" s="22">
-[...5 lines deleted...]
-      <c r="G22" s="18">
+      <c r="E22" s="21">
+        <v>1740.0</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="17">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A23" s="25">
+      <c r="A23" s="26">
         <v>12</v>
       </c>
-      <c r="B23" s="7"/>
-      <c r="C23" s="8" t="s">
+      <c r="B23" s="11"/>
+      <c r="C23" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="D23" s="9" t="s">
+      <c r="D23" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="E23" s="21">
-[...5 lines deleted...]
-      <c r="G23" s="17">
+      <c r="E23" s="22">
+        <v>0.0</v>
+      </c>
+      <c r="F23" s="14">
+        <v>0</v>
+      </c>
+      <c r="G23" s="18">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A24" s="26">
+      <c r="A24" s="25">
         <v>13</v>
       </c>
-      <c r="B24" s="11"/>
-      <c r="C24" s="12" t="s">
+      <c r="B24" s="7"/>
+      <c r="C24" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D24" s="13" t="s">
+      <c r="D24" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E24" s="22">
-[...5 lines deleted...]
-      <c r="G24" s="18">
+      <c r="E24" s="21">
+        <v>1250.0</v>
+      </c>
+      <c r="F24" s="10">
+        <v>0</v>
+      </c>
+      <c r="G24" s="17">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A25" s="26">
+      <c r="A25" s="25">
         <v>14</v>
       </c>
-      <c r="B25" s="11"/>
-      <c r="C25" s="12" t="s">
+      <c r="B25" s="7"/>
+      <c r="C25" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="D25" s="13" t="s">
+      <c r="D25" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="E25" s="22">
-[...5 lines deleted...]
-      <c r="G25" s="18">
+      <c r="E25" s="21">
+        <v>1000.0</v>
+      </c>
+      <c r="F25" s="10">
+        <v>0</v>
+      </c>
+      <c r="G25" s="17">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A26" s="26">
+      <c r="A26" s="25">
         <v>15</v>
       </c>
-      <c r="B26" s="11"/>
-      <c r="C26" s="12" t="s">
+      <c r="B26" s="7"/>
+      <c r="C26" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="D26" s="13" t="s">
+      <c r="D26" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="E26" s="22">
-[...5 lines deleted...]
-      <c r="G26" s="18">
+      <c r="E26" s="21">
+        <v>80.0</v>
+      </c>
+      <c r="F26" s="10">
+        <v>0</v>
+      </c>
+      <c r="G26" s="17">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="25">
         <v>16</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="21">
-        <v>1250.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="17">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="25">
         <v>17</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="21">
         <v>1000.0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="17">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A29" s="25">
         <v>18</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="21">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="17">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A30" s="25">
+      <c r="A30" s="26">
         <v>19</v>
       </c>
-      <c r="B30" s="7"/>
-      <c r="C30" s="8" t="s">
+      <c r="B30" s="11"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="D30" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="17">
+      <c r="E30" s="22">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="14">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="25">
         <v>20</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="D31" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="21">
-        <v>1000.0</v>
+        <v>5900.0</v>
       </c>
       <c r="F31" s="10">
         <v>0</v>
       </c>
       <c r="G31" s="17">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="25">
         <v>21</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="D32" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="21">
-        <v>100.0</v>
+        <v>650.0</v>
       </c>
       <c r="F32" s="10">
         <v>0</v>
       </c>
       <c r="G32" s="17">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A33" s="26">
+      <c r="A33" s="25">
         <v>22</v>
       </c>
-      <c r="B33" s="11"/>
-[...1 lines deleted...]
-      <c r="D33" s="13" t="s">
+      <c r="B33" s="7"/>
+      <c r="C33" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="E33" s="22">
-[...5 lines deleted...]
-      <c r="G33" s="18">
+      <c r="E33" s="21">
+        <v>1000.0</v>
+      </c>
+      <c r="F33" s="10">
+        <v>0</v>
+      </c>
+      <c r="G33" s="17">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="25">
         <v>23</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="21">
-        <v>5900.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F34" s="10">
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="25">
         <v>24</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="21">
-        <v>650.0</v>
+        <v>890.0</v>
       </c>
       <c r="F35" s="10">
         <v>0</v>
       </c>
       <c r="G35" s="17">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A36" s="25">
+      <c r="A36" s="26">
         <v>25</v>
       </c>
-      <c r="B36" s="7"/>
-      <c r="C36" s="8" t="s">
+      <c r="B36" s="11"/>
+      <c r="C36" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="D36" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="E36" s="21">
-[...5 lines deleted...]
-      <c r="G36" s="17">
+      <c r="E36" s="22">
+        <v>900.0</v>
+      </c>
+      <c r="F36" s="14">
+        <v>0</v>
+      </c>
+      <c r="G36" s="18">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A37" s="26">
+      <c r="A37" s="25">
         <v>26</v>
       </c>
-      <c r="B37" s="11"/>
-      <c r="C37" s="12" t="s">
+      <c r="B37" s="7"/>
+      <c r="C37" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="D37" s="13" t="s">
+      <c r="D37" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E37" s="22">
-[...5 lines deleted...]
-      <c r="G37" s="18">
+      <c r="E37" s="21">
+        <v>250.0</v>
+      </c>
+      <c r="F37" s="10">
+        <v>0</v>
+      </c>
+      <c r="G37" s="17">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C38" s="8" t="s">
+    <row r="38" spans="1:7" outlineLevel="1">
+      <c r="A38" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="D38" s="9" t="s">
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="15"/>
+    </row>
+    <row r="39" spans="1:7" outlineLevel="2">
+      <c r="A39" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A40" s="25">
+        <v>1</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="E38" s="21">
-[...15 lines deleted...]
-      <c r="C39" s="8" t="s">
+      <c r="D40" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="D39" s="9" t="s">
-[...30 lines deleted...]
-      <c r="G40" s="18">
+      <c r="E40" s="21">
+        <v>12000.0</v>
+      </c>
+      <c r="F40" s="10">
+        <v>0</v>
+      </c>
+      <c r="G40" s="17">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="25">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E41" s="21">
-        <v>250.0</v>
+        <v>4500.0</v>
       </c>
       <c r="F41" s="10">
         <v>0</v>
       </c>
       <c r="G41" s="17">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:7" outlineLevel="1">
-      <c r="A42" s="24" t="s">
+    <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A42" s="25">
+        <v>3</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E42" s="21">
+        <v>4500.0</v>
+      </c>
+      <c r="F42" s="10">
+        <v>0</v>
+      </c>
+      <c r="G42" s="17">
+        <f>E42*F42</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A43" s="25">
+        <v>4</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D43" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="B42" s="2"/>
-[...26 lines deleted...]
-        <v>14</v>
+      <c r="E43" s="21">
+        <v>5000.0</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="17">
+        <f>E43*F43</f>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="25">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="21">
-        <v>12000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F44" s="10">
         <v>0</v>
       </c>
       <c r="G44" s="17">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A45" s="26">
-[...4 lines deleted...]
-      <c r="D45" s="13" t="s">
+      <c r="A45" s="25">
+        <v>6</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="E45" s="22">
-[...5 lines deleted...]
-      <c r="G45" s="18">
+      <c r="D45" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E45" s="21">
+        <v>800.0</v>
+      </c>
+      <c r="F45" s="10">
+        <v>0</v>
+      </c>
+      <c r="G45" s="17">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A46" s="25">
-[...6 lines deleted...]
-      <c r="D46" s="9" t="s">
+      <c r="A46" s="26">
+        <v>7</v>
+      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="E46" s="21">
-[...5 lines deleted...]
-      <c r="G46" s="17">
+      <c r="D46" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E46" s="22">
+        <v>700.0</v>
+      </c>
+      <c r="F46" s="14">
+        <v>0</v>
+      </c>
+      <c r="G46" s="18">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="25">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E47" s="21">
-        <v>4500.0</v>
+        <v>800.0</v>
       </c>
       <c r="F47" s="10">
         <v>0</v>
       </c>
       <c r="G47" s="17">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A48" s="25">
-[...6 lines deleted...]
-      <c r="D48" s="9" t="s">
+      <c r="A48" s="26">
+        <v>9</v>
+      </c>
+      <c r="B48" s="11"/>
+      <c r="C48" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="E48" s="21">
-[...5 lines deleted...]
-      <c r="G48" s="17">
+      <c r="D48" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="E48" s="22">
+        <v>680.0</v>
+      </c>
+      <c r="F48" s="14">
+        <v>0</v>
+      </c>
+      <c r="G48" s="18">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="25">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E49" s="21">
-        <v>5000.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F49" s="10">
         <v>0</v>
       </c>
       <c r="G49" s="17">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="25">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E50" s="21">
-        <v>800.0</v>
+        <v>1200.0</v>
       </c>
       <c r="F50" s="10">
         <v>0</v>
       </c>
       <c r="G50" s="17">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B51" s="11"/>
       <c r="C51" s="12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E51" s="22">
-        <v>700.0</v>
+        <v>810.0</v>
       </c>
       <c r="F51" s="14">
         <v>0</v>
       </c>
       <c r="G51" s="18">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="25">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E52" s="21">
-        <v>800.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F52" s="10">
         <v>0</v>
       </c>
       <c r="G52" s="17">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A53" s="26">
-[...6 lines deleted...]
-      <c r="D53" s="13" t="s">
+      <c r="A53" s="25">
+        <v>14</v>
+      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="E53" s="22">
-[...5 lines deleted...]
-      <c r="G53" s="18">
+      <c r="D53" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E53" s="21">
+        <v>1400.0</v>
+      </c>
+      <c r="F53" s="10">
+        <v>0</v>
+      </c>
+      <c r="G53" s="17">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="25">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E54" s="21">
-        <v>1200.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F54" s="10">
         <v>0</v>
       </c>
       <c r="G54" s="17">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="25">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E55" s="21">
-        <v>1200.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F55" s="10">
         <v>0</v>
       </c>
       <c r="G55" s="17">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A56" s="26">
-[...6 lines deleted...]
-      <c r="D56" s="13" t="s">
+      <c r="A56" s="25">
+        <v>17</v>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="E56" s="22">
-[...5 lines deleted...]
-      <c r="G56" s="18">
+      <c r="D56" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="E56" s="21">
+        <v>1500.0</v>
+      </c>
+      <c r="F56" s="10">
+        <v>0</v>
+      </c>
+      <c r="G56" s="17">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="25">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E57" s="21">
-        <v>1300.0</v>
+        <v>800.0</v>
       </c>
       <c r="F57" s="10">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <f>E57*F57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="25">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E58" s="21">
-        <v>1400.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F58" s="10">
         <v>0</v>
       </c>
       <c r="G58" s="17">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="25">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E59" s="21">
-        <v>1400.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F59" s="10">
         <v>0</v>
       </c>
       <c r="G59" s="17">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="25">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E60" s="21">
-        <v>1300.0</v>
+        <v>7800.0</v>
       </c>
       <c r="F60" s="10">
         <v>0</v>
       </c>
       <c r="G60" s="17">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="25">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>109</v>
+        <v>44</v>
       </c>
       <c r="E61" s="21">
-        <v>1500.0</v>
+        <v>80.0</v>
       </c>
       <c r="F61" s="10">
         <v>0</v>
       </c>
       <c r="G61" s="17">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="25">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D62" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="D62" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="21">
-        <v>800.0</v>
+        <v>300.0</v>
       </c>
       <c r="F62" s="10">
         <v>0</v>
       </c>
       <c r="G62" s="17">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="25">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D63" s="9" t="s">
         <v>112</v>
       </c>
-      <c r="D63" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="21">
-        <v>1600.0</v>
+        <v>230.0</v>
       </c>
       <c r="F63" s="10">
         <v>0</v>
       </c>
       <c r="G63" s="17">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="25">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D64" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="D64" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="21">
-        <v>6000.0</v>
+        <v>350.0</v>
       </c>
       <c r="F64" s="10">
         <v>0</v>
       </c>
       <c r="G64" s="17">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="25">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D65" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="D65" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="21">
-        <v>7800.0</v>
+        <v>230.0</v>
       </c>
       <c r="F65" s="10">
         <v>0</v>
       </c>
       <c r="G65" s="17">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="25">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>49</v>
+        <v>117</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>50</v>
+        <v>118</v>
       </c>
       <c r="E66" s="21">
-        <v>80.0</v>
+        <v>15000.0</v>
       </c>
       <c r="F66" s="10">
         <v>0</v>
       </c>
       <c r="G66" s="17">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="25">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E67" s="21">
-        <v>300.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F67" s="10">
         <v>0</v>
       </c>
       <c r="G67" s="17">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="25">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E68" s="21">
-        <v>230.0</v>
+        <v>20000.0</v>
       </c>
       <c r="F68" s="10">
         <v>0</v>
       </c>
       <c r="G68" s="17">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="25">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E69" s="21">
-        <v>350.0</v>
+        <v>3850.0</v>
       </c>
       <c r="F69" s="10">
         <v>0</v>
       </c>
       <c r="G69" s="17">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="25">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E70" s="21">
-        <v>230.0</v>
+        <v>12000.0</v>
       </c>
       <c r="F70" s="10">
         <v>0</v>
       </c>
       <c r="G70" s="17">
         <f>E70*F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A71" s="26">
-[...6 lines deleted...]
-      <c r="D71" s="13" t="s">
+      <c r="A71" s="25">
+        <v>32</v>
+      </c>
+      <c r="B71" s="7"/>
+      <c r="C71" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="E71" s="22">
-[...5 lines deleted...]
-      <c r="G71" s="18">
+      <c r="D71" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="E71" s="21">
+        <v>20000.0</v>
+      </c>
+      <c r="F71" s="10">
+        <v>0</v>
+      </c>
+      <c r="G71" s="17">
         <f>E71*F71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A72" s="26">
-[...13 lines deleted...]
-      <c r="G72" s="18">
+      <c r="A72" s="25">
+        <v>33</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="E72" s="21">
+        <v>3900.0</v>
+      </c>
+      <c r="F72" s="10">
+        <v>0</v>
+      </c>
+      <c r="G72" s="17">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="25">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E73" s="21">
-        <v>15000.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F73" s="10">
         <v>0</v>
       </c>
       <c r="G73" s="17">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="25">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E74" s="21">
-        <v>20000.0</v>
+        <v>6400.0</v>
       </c>
       <c r="F74" s="10">
         <v>0</v>
       </c>
       <c r="G74" s="17">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="25">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E75" s="21">
-        <v>20000.0</v>
+        <v>5600.0</v>
       </c>
       <c r="F75" s="10">
         <v>0</v>
       </c>
       <c r="G75" s="17">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="25">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E76" s="21">
-        <v>3850.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F76" s="10">
         <v>0</v>
       </c>
       <c r="G76" s="17">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="25">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E77" s="21">
-        <v>12000.0</v>
+        <v>6400.0</v>
       </c>
       <c r="F77" s="10">
         <v>0</v>
       </c>
       <c r="G77" s="17">
         <f>E77*F77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="25">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E78" s="21">
-        <v>20000.0</v>
+        <v>2500.0</v>
       </c>
       <c r="F78" s="10">
         <v>0</v>
       </c>
       <c r="G78" s="17">
         <f>E78*F78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="25">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E79" s="21">
         <v>3900.0</v>
       </c>
       <c r="F79" s="10">
         <v>0</v>
       </c>
       <c r="G79" s="17">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A80" s="25">
-[...15 lines deleted...]
-      <c r="G80" s="17">
+      <c r="A80" s="26">
+        <v>41</v>
+      </c>
+      <c r="B80" s="11"/>
+      <c r="C80" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D80" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="E80" s="22">
+        <v>60000.0</v>
+      </c>
+      <c r="F80" s="14">
+        <v>0</v>
+      </c>
+      <c r="G80" s="18">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="25">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E81" s="21">
-        <v>6400.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F81" s="10">
         <v>0</v>
       </c>
       <c r="G81" s="17">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="25">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E82" s="21">
-        <v>5600.0</v>
+        <v>2700.0</v>
       </c>
       <c r="F82" s="10">
         <v>0</v>
       </c>
       <c r="G82" s="17">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="25">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E83" s="21">
         <v>5000.0</v>
       </c>
       <c r="F83" s="10">
         <v>0</v>
       </c>
       <c r="G83" s="17">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A84" s="26">
-[...15 lines deleted...]
-      <c r="G84" s="18">
+      <c r="A84" s="25">
+        <v>45</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="E84" s="21">
+        <v>4500.0</v>
+      </c>
+      <c r="F84" s="10">
+        <v>0</v>
+      </c>
+      <c r="G84" s="17">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="25">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E85" s="21">
-        <v>6400.0</v>
+        <v>3500.0</v>
       </c>
       <c r="F85" s="10">
         <v>0</v>
       </c>
       <c r="G85" s="17">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="25">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E86" s="21">
-        <v>2500.0</v>
+        <v>6500.0</v>
       </c>
       <c r="F86" s="10">
         <v>0</v>
       </c>
       <c r="G86" s="17">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="25">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E87" s="21">
-        <v>3900.0</v>
+        <v>8200.0</v>
       </c>
       <c r="F87" s="10">
         <v>0</v>
       </c>
       <c r="G87" s="17">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A88" s="26">
-[...15 lines deleted...]
-      <c r="G88" s="18">
+      <c r="A88" s="25">
+        <v>49</v>
+      </c>
+      <c r="B88" s="7"/>
+      <c r="C88" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="E88" s="21">
+        <v>2700.0</v>
+      </c>
+      <c r="F88" s="10">
+        <v>0</v>
+      </c>
+      <c r="G88" s="17">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="25">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E89" s="21">
-        <v>9990.0</v>
+        <v>13000.0</v>
       </c>
       <c r="F89" s="10">
         <v>0</v>
       </c>
       <c r="G89" s="17">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
-    <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...26 lines deleted...]
-      <c r="C91" s="8" t="s">
+    <row r="90" spans="1:7" outlineLevel="1">
+      <c r="A90" s="24" t="s">
         <v>165</v>
       </c>
-      <c r="D91" s="9" t="s">
+      <c r="B90" s="2"/>
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+      <c r="E90" s="15"/>
+      <c r="F90" s="2"/>
+      <c r="G90" s="15"/>
+    </row>
+    <row r="91" spans="1:7" outlineLevel="2">
+      <c r="A91" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A92" s="26">
+        <v>1</v>
+      </c>
+      <c r="B92" s="11"/>
+      <c r="C92" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="E91" s="21">
-[...15 lines deleted...]
-      <c r="C92" s="8" t="s">
+      <c r="D92" s="13" t="s">
         <v>167</v>
       </c>
-      <c r="D92" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G92" s="17">
+      <c r="E92" s="22">
+        <v>2290.0</v>
+      </c>
+      <c r="F92" s="14">
+        <v>0</v>
+      </c>
+      <c r="G92" s="18">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="25">
-        <v>50</v>
+        <v>2</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D93" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="D93" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="21">
-        <v>4500.0</v>
+        <v>750.0</v>
       </c>
       <c r="F93" s="10">
         <v>0</v>
       </c>
       <c r="G93" s="17">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="25">
-        <v>51</v>
+        <v>3</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D94" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="D94" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="21">
-        <v>3500.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F94" s="10">
         <v>0</v>
       </c>
       <c r="G94" s="17">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A95" s="26">
-[...3 lines deleted...]
-      <c r="C95" s="12" t="s">
+      <c r="A95" s="25">
+        <v>4</v>
+      </c>
+      <c r="B95" s="7"/>
+      <c r="C95" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D95" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="D95" s="13" t="s">
-[...8 lines deleted...]
-      <c r="G95" s="18">
+      <c r="E95" s="21">
+        <v>275.0</v>
+      </c>
+      <c r="F95" s="10">
+        <v>0</v>
+      </c>
+      <c r="G95" s="17">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="25">
-        <v>53</v>
+        <v>5</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D96" s="9" t="s">
         <v>175</v>
       </c>
-      <c r="D96" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="21">
-        <v>6500.0</v>
+        <v>160.0</v>
       </c>
       <c r="F96" s="10">
         <v>0</v>
       </c>
       <c r="G96" s="17">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="25">
-        <v>54</v>
+        <v>6</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D97" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="D97" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="21">
-        <v>8200.0</v>
+        <v>160.0</v>
       </c>
       <c r="F97" s="10">
         <v>0</v>
       </c>
       <c r="G97" s="17">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="25">
-        <v>55</v>
+        <v>7</v>
       </c>
       <c r="B98" s="7"/>
-      <c r="C98" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C98" s="8"/>
       <c r="D98" s="9" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E98" s="21">
-        <v>2700.0</v>
+        <v>750.0</v>
       </c>
       <c r="F98" s="10">
         <v>0</v>
       </c>
       <c r="G98" s="17">
         <f>E98*F98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="25">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E99" s="21">
-        <v>13000.0</v>
+        <v>2800.0</v>
       </c>
       <c r="F99" s="10">
         <v>0</v>
       </c>
       <c r="G99" s="17">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
-    <row r="100" spans="1:7" outlineLevel="1">
-      <c r="A100" s="24" t="s">
+    <row r="100" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A100" s="25">
+        <v>9</v>
+      </c>
+      <c r="B100" s="7"/>
+      <c r="C100" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="E100" s="21">
+        <v>800.0</v>
+      </c>
+      <c r="F100" s="10">
+        <v>0</v>
+      </c>
+      <c r="G100" s="17">
+        <f>E100*F100</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A101" s="25">
+        <v>10</v>
+      </c>
+      <c r="B101" s="7"/>
+      <c r="C101" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="B100" s="2"/>
-[...26 lines deleted...]
-        <v>14</v>
+      <c r="D101" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="E101" s="21">
+        <v>3800.0</v>
+      </c>
+      <c r="F101" s="10">
+        <v>0</v>
+      </c>
+      <c r="G101" s="17">
+        <f>E101*F101</f>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="25">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E102" s="21">
-        <v>2290.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F102" s="10">
         <v>0</v>
       </c>
       <c r="G102" s="17">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="25">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E103" s="21">
-        <v>750.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F103" s="10">
         <v>0</v>
       </c>
       <c r="G103" s="17">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="25">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E104" s="21">
-        <v>1900.0</v>
+        <v>5740.0</v>
       </c>
       <c r="F104" s="10">
         <v>0</v>
       </c>
       <c r="G104" s="17">
         <f>E104*F104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="25">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E105" s="21">
-        <v>275.0</v>
+        <v>1600.0</v>
       </c>
       <c r="F105" s="10">
         <v>0</v>
       </c>
       <c r="G105" s="17">
         <f>E105*F105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A106" s="25">
-[...6 lines deleted...]
-      <c r="D106" s="9" t="s">
+      <c r="A106" s="26">
+        <v>15</v>
+      </c>
+      <c r="B106" s="11"/>
+      <c r="C106" s="12" t="s">
         <v>193</v>
       </c>
-      <c r="E106" s="21">
-[...5 lines deleted...]
-      <c r="G106" s="17">
+      <c r="D106" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="E106" s="22">
+        <v>370.0</v>
+      </c>
+      <c r="F106" s="14">
+        <v>0</v>
+      </c>
+      <c r="G106" s="18">
         <f>E106*F106</f>
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="D107" s="9" t="s">
+    <row r="107" spans="1:7">
+      <c r="E107" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="E107" s="21">
-[...215 lines deleted...]
-        <f>SUM(G9:G116)</f>
+      <c r="F107" s="27">
+        <f>SUM(F9:F106)</f>
+        <v>0</v>
+      </c>
+      <c r="G107" s="27">
+        <f>SUM(G9:G106)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A10:G10"/>
-    <mergeCell ref="A42:G42"/>
-    <mergeCell ref="A100:G100"/>
+    <mergeCell ref="A38:G38"/>
+    <mergeCell ref="A90:G90"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>