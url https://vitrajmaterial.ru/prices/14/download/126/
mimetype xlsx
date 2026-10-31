--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -33,51 +33,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-16 10:51:31</t>
+    <t>Актуальность прайса на: 2026-10-31 22:32:10</t>
   </si>
   <si>
     <t>Резка и обработка стекла</t>
   </si>
   <si>
     <t>Резка стекла</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
@@ -5818,67 +5818,67 @@
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="25">
         <v>30</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E69" s="21">
         <v>3850.0</v>
       </c>
       <c r="F69" s="10">
         <v>0</v>
       </c>
       <c r="G69" s="17">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A70" s="25">
+      <c r="A70" s="26">
         <v>31</v>
       </c>
-      <c r="B70" s="7"/>
-      <c r="C70" s="8" t="s">
+      <c r="B70" s="11"/>
+      <c r="C70" s="12" t="s">
         <v>125</v>
       </c>
-      <c r="D70" s="9" t="s">
+      <c r="D70" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="E70" s="21">
+      <c r="E70" s="22">
         <v>12000.0</v>
       </c>
-      <c r="F70" s="10">
-[...2 lines deleted...]
-      <c r="G70" s="17">
+      <c r="F70" s="14">
+        <v>0</v>
+      </c>
+      <c r="G70" s="18">
         <f>E70*F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="25">
         <v>32</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>128</v>
       </c>
       <c r="E71" s="21">
         <v>20000.0</v>
       </c>
       <c r="F71" s="10">
         <v>0</v>
       </c>
       <c r="G71" s="17">
         <f>E71*F71</f>
         <v>0</v>
       </c>