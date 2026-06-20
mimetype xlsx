--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -33,51 +33,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-04 18:09:54</t>
+    <t>Актуальность прайса на: 2026-06-19 18:52:48</t>
   </si>
   <si>
     <t>Заливной витраж</t>
   </si>
   <si>
     <t>Контурная смола</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>