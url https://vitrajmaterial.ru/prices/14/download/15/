--- v1 (2026-06-20)
+++ v2 (2026-09-16)
@@ -16,68 +16,68 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-19 18:52:48</t>
+    <t>Актуальность прайса на: 2026-09-16 14:55:57</t>
   </si>
   <si>
     <t>Заливной витраж</t>
   </si>
   <si>
     <t>Контурная смола</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
@@ -168,150 +168,72 @@
   <si>
     <t>GLS1CH</t>
   </si>
   <si>
     <t>Контур CRI отвердитель (Hardener) прозрачный, 1 л</t>
   </si>
   <si>
     <t>Заливка</t>
   </si>
   <si>
     <t>CCB2B</t>
   </si>
   <si>
     <t>Краска для витража - прозрачная заливка CRI база (Base) 1 л</t>
   </si>
   <si>
     <t>CCB2H</t>
   </si>
   <si>
     <t>Краска для витража - прозрачная заливка CRI отвердитель (Hardener) 1 л</t>
   </si>
   <si>
     <t>Пигменты</t>
   </si>
   <si>
-    <t>VM93</t>
-[...16 lines deleted...]
-  <si>
     <t>CPGLD125</t>
   </si>
   <si>
     <t>Пигмент CRI, золотой, 125 мл</t>
   </si>
   <si>
-    <t>VM94</t>
-[...10 lines deleted...]
-  <si>
     <t>VM99</t>
   </si>
   <si>
     <t>Пигмент CRI, медный, 125 мл</t>
   </si>
   <si>
-    <t>VM87</t>
-[...16 lines deleted...]
-  <si>
     <t>VM100</t>
   </si>
   <si>
     <t>Пигмент CRI, серебряный, 125 мл</t>
   </si>
   <si>
-    <t>VM96</t>
-[...10 lines deleted...]
-  <si>
     <t>VM349</t>
   </si>
   <si>
     <t>Пигмент CRI, фиолетовый, 125 мл</t>
-  </si>
-[...16 lines deleted...]
-    <t>Пигмент на водной основе CRI, эффект рифленого стекла, 125 мл</t>
   </si>
   <si>
     <t>CPCER125</t>
   </si>
   <si>
     <t>Пигмент CRI, светло-вишневый, 125 мл</t>
   </si>
   <si>
     <t>CPWHT125</t>
   </si>
   <si>
     <t>Пигмент CRI, белый, 125 мл</t>
   </si>
   <si>
     <t>CPYEL125</t>
   </si>
   <si>
     <t>Пигмент CRI, желтый, 125 мл</t>
   </si>
   <si>
     <t>VM98</t>
   </si>
   <si>
     <t>Пигмент CRI, зеленый, 125 мл</t>
   </si>
@@ -779,51 +701,51 @@
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04144dfb6f2eea9f534e40b282408595.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ddf4fa5f1edc9db6e091897e55d62.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72954aa9bca74e29e1347e2d53d38ea9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d7ccd8c51218d6e760589b31fb916.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7367bb02c10e3b55c922cd094c7e34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742759888b6bb02054de5c60ea7c49c3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb96ecc20ff529a25ecb03fa94ae2f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792377310ac251e318e36a51a6473c65.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46520636f44cb04170440779dfe08301.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a547b3b64ecaf88e581db01892ea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e3d8b62ee5775d13b689c973906bc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616e3322fa82296d0d34a732c9d71e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbe65e0c930a5eeb8f65625936df9d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f7abd3b88c51ad8d5fc8263d170b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90641b0f40de67c2dc931fe834d08c14.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a27201d9e88916cb8ee4b346056bf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ad2690428f700a87cb1810d84ccf7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c120f397b2ece4cddee5b9293d7a6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c809d5852b2cd342ff2cf6b6231c969.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4137b6ba65902b15075353d4903fc.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddf179bd9a9dc5755bd2126e3eaf84.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2caae61f3db35087506e14e8ae311c.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2751c6d92d72c4c3207bcac4fdb402c.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166687336fad3c11622fb08feeef3d.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227830428bdf3bf0dae5b037cef6743.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19194cf658781cd41b49f5c6f9939e88.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a840aeabccaa9a8e915029ade9a469.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a184d22a46408f9118e828e6f1a217d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9375dfd2678788b33d5208e5deb314.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec54bccf8287771fe16f1c0c577e019.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db6b585b10c956945d6a01bc22f94c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d172e26f75e8a7bbd74e6fa16553a.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3577ac4d1e764bfa482ddd27ccb48a.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc361ed3e31c313e39eed26a29197.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f03054d6b1aae94756acaf46e2f5.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc4b2f970296ca50630fcc9ac15867.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6b3bbbf399a083cd30665d8ada318.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4050e15cd95ea18e0e39a8c0e8f6781.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cc75a72ee779c5667aa7777591b65.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5692ed3cdb08f325d796e4f839e4d8.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b413b881369a5bb0ab615e73c3cc.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7271ff685c7e43b851761229f692728.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3be98ca07ec8729212d90c41e7802.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812eba24a504e32de2fb3d77fcefbdd.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad229f6e04101a2b2da4ad32dc58ac2.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd8ef1b1f435dedd113ddd35461e7.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28921fac28f0a1ed15629cbd314902.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318805f7d7e2f2275bff78aa44fc9667.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498d6a64618a218d17995a02ace467.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d858218ec5a1e59da876e0515cde2.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14fa574a248713ec87b029d3f6c44c.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730c0a0737e033a21b2ec6a691ef48.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d12f2b97574490997a21250b532d1.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773443a8627e04fe196fe45838d7593.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61bca381c26a725684df57e788a05.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543df26fe4b36c6568d5914faf1b96.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce47f46102be27d873580339f78d2f7.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b460db433e352ec954eb565891310.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7997fdd5941452bb1f5e1fd58df76d.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb77129a3ceada68a29a3bcbbc8dc1d.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d0e90c2207d109d77e48171f482c5.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8b190fc617a169c095ed38ecce04d.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1ac9db346d85f752d0afc8ca71d14.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4704d9114bc8135dc6b8f5e0f2310.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf984f6fc8b701ff450fa2f4dce430f.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc44d4af359d7c77a8380b8a02ff487.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b8890bb4f9664053fd712a47c353.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfb420d4a72c6a6bd009c08b14071.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf12afd4e05ca713827dbb043b5be.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ad21898c527e4dc9d9c567877b84.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcdf29f485caa12e619ec773d27cf9.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f36907efb7c4af3aa5a5050b6b3e5.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3c200fb91ee9ec1423212cf862ba1.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba0e9abd3148c456bda744177d3680.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f69d0e296681ea98b62fec7d15891d.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6bcbb1b43f7622f0513ef4862f21a.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d44d38c6c622d9ef2a7bc98c1e6c7.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7447218a4027bb1e2af789d15a935.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb424fdfdc08c67050ea5877002bad.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951d3ea26a5c2a34fc563b4638ff8ba.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4f61c0480935d6f5689f79b9af3aa.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276152f47ac4509322af644687efe3f.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0f1d15e651d84987a439d8663870.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7d6dbb9e9cd6012370a1e411ce54c.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b8890bb4f9664053fd712a47c353.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfb420d4a72c6a6bd009c08b14071.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5051caf8d46da73366425a122155179.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e32c81b8e5b89ac8510be90ac4b1c.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd323310c663b6c188c94da505599c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04144dfb6f2eea9f534e40b282408595.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ddf4fa5f1edc9db6e091897e55d62.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72954aa9bca74e29e1347e2d53d38ea9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d7ccd8c51218d6e760589b31fb916.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7367bb02c10e3b55c922cd094c7e34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742759888b6bb02054de5c60ea7c49c3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb96ecc20ff529a25ecb03fa94ae2f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792377310ac251e318e36a51a6473c65.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46520636f44cb04170440779dfe08301.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a547b3b64ecaf88e581db01892ea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e3d8b62ee5775d13b689c973906bc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616e3322fa82296d0d34a732c9d71e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbe65e0c930a5eeb8f65625936df9d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f7abd3b88c51ad8d5fc8263d170b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90641b0f40de67c2dc931fe834d08c14.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a27201d9e88916cb8ee4b346056bf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ad2690428f700a87cb1810d84ccf7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddf179bd9a9dc5755bd2126e3eaf84.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166687336fad3c11622fb08feeef3d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a184d22a46408f9118e828e6f1a217d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db6b585b10c956945d6a01bc22f94c.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f03054d6b1aae94756acaf46e2f5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc4b2f970296ca50630fcc9ac15867.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6b3bbbf399a083cd30665d8ada318.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4050e15cd95ea18e0e39a8c0e8f6781.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cc75a72ee779c5667aa7777591b65.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5692ed3cdb08f325d796e4f839e4d8.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b413b881369a5bb0ab615e73c3cc.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7271ff685c7e43b851761229f692728.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3be98ca07ec8729212d90c41e7802.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812eba24a504e32de2fb3d77fcefbdd.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad229f6e04101a2b2da4ad32dc58ac2.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd8ef1b1f435dedd113ddd35461e7.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28921fac28f0a1ed15629cbd314902.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318805f7d7e2f2275bff78aa44fc9667.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498d6a64618a218d17995a02ace467.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d858218ec5a1e59da876e0515cde2.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14fa574a248713ec87b029d3f6c44c.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730c0a0737e033a21b2ec6a691ef48.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d12f2b97574490997a21250b532d1.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773443a8627e04fe196fe45838d7593.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61bca381c26a725684df57e788a05.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543df26fe4b36c6568d5914faf1b96.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce47f46102be27d873580339f78d2f7.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b460db433e352ec954eb565891310.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7997fdd5941452bb1f5e1fd58df76d.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb77129a3ceada68a29a3bcbbc8dc1d.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d0e90c2207d109d77e48171f482c5.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8b190fc617a169c095ed38ecce04d.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1ac9db346d85f752d0afc8ca71d14.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4704d9114bc8135dc6b8f5e0f2310.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf984f6fc8b701ff450fa2f4dce430f.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc44d4af359d7c77a8380b8a02ff487.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b8890bb4f9664053fd712a47c353.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfb420d4a72c6a6bd009c08b14071.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf12afd4e05ca713827dbb043b5be.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ad21898c527e4dc9d9c567877b84.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcdf29f485caa12e619ec773d27cf9.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f36907efb7c4af3aa5a5050b6b3e5.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3c200fb91ee9ec1423212cf862ba1.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba0e9abd3148c456bda744177d3680.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f69d0e296681ea98b62fec7d15891d.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6bcbb1b43f7622f0513ef4862f21a.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d44d38c6c622d9ef2a7bc98c1e6c7.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7447218a4027bb1e2af789d15a935.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb424fdfdc08c67050ea5877002bad.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951d3ea26a5c2a34fc563b4638ff8ba.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4f61c0480935d6f5689f79b9af3aa.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276152f47ac4509322af644687efe3f.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0f1d15e651d84987a439d8663870.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7d6dbb9e9cd6012370a1e411ce54c.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b8890bb4f9664053fd712a47c353.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfb420d4a72c6a6bd009c08b14071.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5051caf8d46da73366425a122155179.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e32c81b8e5b89ac8510be90ac4b1c.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd323310c663b6c188c94da505599c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_11147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1428,2684 +1350,2203 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_9278" descr=""/>
+        <xdr:cNvPr id="18" name="product_9296" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_9286" descr=""/>
+        <xdr:cNvPr id="19" name="product_9299" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_9279" descr=""/>
+        <xdr:cNvPr id="20" name="product_9301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_9296" descr=""/>
+        <xdr:cNvPr id="21" name="product_9303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_9280" descr=""/>
+        <xdr:cNvPr id="22" name="product_1728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_9281" descr=""/>
+        <xdr:cNvPr id="23" name="product_9293" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_9299" descr=""/>
+        <xdr:cNvPr id="24" name="product_9294" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_9287" descr=""/>
+        <xdr:cNvPr id="25" name="product_9295" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_9282" descr=""/>
+        <xdr:cNvPr id="26" name="product_9297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_5473" descr=""/>
+        <xdr:cNvPr id="27" name="product_9298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_9301" descr=""/>
+        <xdr:cNvPr id="28" name="product_9300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_9276" descr=""/>
+        <xdr:cNvPr id="29" name="product_9302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_9284" descr=""/>
+        <xdr:cNvPr id="30" name="product_9304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="31" name="product_9303" descr=""/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="product_10678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="32" name="product_9285" descr=""/>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="product_9567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>47</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="33" name="product_9277" descr=""/>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_9568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>48</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="34" name="product_9566" descr=""/>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_9569" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="35" name="product_1728" descr=""/>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="product_10681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>50</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="36" name="product_9293" descr=""/>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="product_10682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>51</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="37" name="product_9294" descr=""/>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="product_17057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>52</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="38" name="product_9295" descr=""/>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="product_17065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>53</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="39" name="product_9297" descr=""/>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="product_17108" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>54</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="40" name="product_9298" descr=""/>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="product_17228" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="41" name="product_9300" descr=""/>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="product_17254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="42" name="product_9302" descr=""/>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="product_17559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="43" name="product_9304" descr=""/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="product_17678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_10678" descr=""/>
+        <xdr:cNvPr id="44" name="product_17728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_9567" descr=""/>
+        <xdr:cNvPr id="45" name="product_18014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_9568" descr=""/>
+        <xdr:cNvPr id="46" name="product_18171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_9569" descr=""/>
+        <xdr:cNvPr id="47" name="product_18181" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_10681" descr=""/>
+        <xdr:cNvPr id="48" name="product_6515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_10682" descr=""/>
+        <xdr:cNvPr id="49" name="product_1736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_17057" descr=""/>
+        <xdr:cNvPr id="50" name="product_7175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_17065" descr=""/>
+        <xdr:cNvPr id="51" name="product_7198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_17108" descr=""/>
+        <xdr:cNvPr id="52" name="product_1734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_17228" descr=""/>
+        <xdr:cNvPr id="53" name="product_4973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_17254" descr=""/>
+        <xdr:cNvPr id="54" name="product_4976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_17559" descr=""/>
+        <xdr:cNvPr id="55" name="product_4977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_17678" descr=""/>
+        <xdr:cNvPr id="56" name="product_1731" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_17728" descr=""/>
+        <xdr:cNvPr id="57" name="product_5574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_18014" descr=""/>
+        <xdr:cNvPr id="58" name="product_5575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_18171" descr=""/>
+        <xdr:cNvPr id="59" name="product_5576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="60" name="product_18181" descr=""/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="product_9701" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="61" name="product_6515" descr=""/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="product_9700" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="62" name="product_1736" descr=""/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="product_9702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>79</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="63" name="product_7175" descr=""/>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="product_9706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="64" name="product_7198" descr=""/>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="product_9707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>81</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="65" name="product_1734" descr=""/>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="product_9360" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>82</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="66" name="product_4973" descr=""/>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="product_9362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>83</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="67" name="product_4976" descr=""/>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="product_9363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>84</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="68" name="product_4977" descr=""/>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="product_9364" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>85</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="69" name="product_1731" descr=""/>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="product_9365" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>86</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="70" name="product_5574" descr=""/>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="product_7176" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="71" name="product_5575" descr=""/>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="product_9778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>88</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="72" name="product_5576" descr=""/>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_4976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>91</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="73" name="product_9701" descr=""/>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_4977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>92</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="74" name="product_9700" descr=""/>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_9408" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>93</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="75" name="product_9702" descr=""/>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_9409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>94</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="76" name="product_9706" descr=""/>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_9410" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
-        <a:stretch>
-[...479 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4374,51 +3815,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitrajmaterial.ru/signup/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G111"/>
+  <dimension ref="A1:G98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -4600,89 +4041,89 @@
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A17" s="25">
         <v>6</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="21">
         <v>7600.0</v>
       </c>
       <c r="F17" s="10">
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A18" s="25">
+      <c r="A18" s="26">
         <v>7</v>
       </c>
-      <c r="B18" s="7"/>
-      <c r="C18" s="8" t="s">
+      <c r="B18" s="11"/>
+      <c r="C18" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="D18" s="9" t="s">
+      <c r="D18" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="E18" s="21">
+      <c r="E18" s="22">
         <v>7600.0</v>
       </c>
-      <c r="F18" s="10">
-[...2 lines deleted...]
-      <c r="G18" s="17">
+      <c r="F18" s="14">
+        <v>0</v>
+      </c>
+      <c r="G18" s="18">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A19" s="25">
+      <c r="A19" s="26">
         <v>8</v>
       </c>
-      <c r="B19" s="7"/>
-      <c r="C19" s="8" t="s">
+      <c r="B19" s="11"/>
+      <c r="C19" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="D19" s="9" t="s">
+      <c r="D19" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="22">
         <v>7600.0</v>
       </c>
-      <c r="F19" s="10">
-[...2 lines deleted...]
-      <c r="G19" s="17">
+      <c r="F19" s="14">
+        <v>0</v>
+      </c>
+      <c r="G19" s="18">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="25">
         <v>9</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="21">
         <v>9100.0</v>
       </c>
       <c r="F20" s="10">
         <v>0</v>
       </c>
       <c r="G20" s="17">
         <f>E20*F20</f>
         <v>0</v>
       </c>
@@ -4852,1813 +4293,1527 @@
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A29" s="25">
         <v>1</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E29" s="21">
         <v>8900.0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="17">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A30" s="25">
+      <c r="A30" s="26">
         <v>2</v>
       </c>
-      <c r="B30" s="7"/>
-      <c r="C30" s="8" t="s">
+      <c r="B30" s="11"/>
+      <c r="C30" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="D30" s="9" t="s">
+      <c r="D30" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="E30" s="21">
+      <c r="E30" s="22">
         <v>8900.0</v>
       </c>
-      <c r="F30" s="10">
-[...2 lines deleted...]
-      <c r="G30" s="17">
+      <c r="F30" s="14">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" outlineLevel="1">
       <c r="A31" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="15"/>
       <c r="F31" s="2"/>
       <c r="G31" s="15"/>
     </row>
     <row r="32" spans="1:7" outlineLevel="2">
       <c r="A32" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="25">
         <v>1</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="21">
-        <v>2000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F33" s="10">
         <v>0</v>
       </c>
       <c r="G33" s="17">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="25">
         <v>2</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E34" s="21">
-        <v>2000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F34" s="10">
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="25">
         <v>3</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E35" s="21">
-        <v>2000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F35" s="10">
         <v>0</v>
       </c>
       <c r="G35" s="17">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="25">
         <v>4</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E36" s="21">
         <v>6000.0</v>
       </c>
       <c r="F36" s="10">
         <v>0</v>
       </c>
       <c r="G36" s="17">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="25">
         <v>5</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="21">
-        <v>2000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F37" s="10">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="25">
         <v>6</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E38" s="21">
-        <v>2000.0</v>
+        <v>6900.0</v>
       </c>
       <c r="F38" s="10">
         <v>0</v>
       </c>
       <c r="G38" s="17">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="25">
         <v>7</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E39" s="21">
-        <v>6000.0</v>
+        <v>6900.0</v>
       </c>
       <c r="F39" s="10">
         <v>0</v>
       </c>
       <c r="G39" s="17">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="25">
         <v>8</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E40" s="21">
-        <v>2000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F40" s="10">
         <v>0</v>
       </c>
       <c r="G40" s="17">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="25">
         <v>9</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E41" s="21">
-        <v>2000.0</v>
+        <v>6900.0</v>
       </c>
       <c r="F41" s="10">
         <v>0</v>
       </c>
       <c r="G41" s="17">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="25">
         <v>10</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E42" s="21">
-        <v>2000.0</v>
+        <v>6900.0</v>
       </c>
       <c r="F42" s="10">
         <v>0</v>
       </c>
       <c r="G42" s="17">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="25">
         <v>11</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E43" s="21">
         <v>6000.0</v>
       </c>
       <c r="F43" s="10">
         <v>0</v>
       </c>
       <c r="G43" s="17">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="25">
         <v>12</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E44" s="21">
-        <v>2000.0</v>
+        <v>6900.0</v>
       </c>
       <c r="F44" s="10">
         <v>0</v>
       </c>
       <c r="G44" s="17">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="25">
         <v>13</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E45" s="21">
-        <v>2000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F45" s="10">
         <v>0</v>
       </c>
       <c r="G45" s="17">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A46" s="26">
+    <row r="46" spans="1:7" outlineLevel="1">
+      <c r="A46" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="15"/>
+    </row>
+    <row r="47" spans="1:7" outlineLevel="2">
+      <c r="A47" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="16" t="s">
         <v>14</v>
-      </c>
-[...37 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="25">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E48" s="21">
-        <v>2000.0</v>
+        <v>20.0</v>
       </c>
       <c r="F48" s="10">
         <v>0</v>
       </c>
       <c r="G48" s="17">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="25">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E49" s="21">
-        <v>4400.0</v>
+        <v>100.0</v>
       </c>
       <c r="F49" s="10">
         <v>0</v>
       </c>
       <c r="G49" s="17">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="25">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E50" s="21">
-        <v>6000.0</v>
+        <v>150.0</v>
       </c>
       <c r="F50" s="10">
         <v>0</v>
       </c>
       <c r="G50" s="17">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="25">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="E51" s="21">
-        <v>6900.0</v>
+        <v>100.0</v>
       </c>
       <c r="F51" s="10">
         <v>0</v>
       </c>
       <c r="G51" s="17">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="25">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E52" s="21">
-        <v>6900.0</v>
+        <v>10.0</v>
       </c>
       <c r="F52" s="10">
         <v>0</v>
       </c>
       <c r="G52" s="17">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="25">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E53" s="21">
-        <v>6000.0</v>
+        <v>50.0</v>
       </c>
       <c r="F53" s="10">
         <v>0</v>
       </c>
       <c r="G53" s="17">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="25">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E54" s="21">
-        <v>6900.0</v>
+        <v>20.0</v>
       </c>
       <c r="F54" s="10">
         <v>0</v>
       </c>
       <c r="G54" s="17">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="25">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E55" s="21">
-        <v>6900.0</v>
+        <v>20.0</v>
       </c>
       <c r="F55" s="10">
         <v>0</v>
       </c>
       <c r="G55" s="17">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="25">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E56" s="21">
-        <v>6000.0</v>
+        <v>20.0</v>
       </c>
       <c r="F56" s="10">
         <v>0</v>
       </c>
       <c r="G56" s="17">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="25">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E57" s="21">
-        <v>6900.0</v>
+        <v>20.0</v>
       </c>
       <c r="F57" s="10">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <f>E57*F57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="25">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E58" s="21">
-        <v>6000.0</v>
+        <v>20.0</v>
       </c>
       <c r="F58" s="10">
         <v>0</v>
       </c>
       <c r="G58" s="17">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:7" outlineLevel="1">
-      <c r="A59" s="24" t="s">
+    <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A59" s="25">
+        <v>12</v>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="E59" s="21">
+        <v>20.0</v>
+      </c>
+      <c r="F59" s="10">
+        <v>0</v>
+      </c>
+      <c r="G59" s="17">
+        <f>E59*F59</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A60" s="25">
+        <v>13</v>
+      </c>
+      <c r="B60" s="7"/>
+      <c r="C60" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D60" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="B59" s="2"/>
-[...26 lines deleted...]
-        <v>14</v>
+      <c r="E60" s="21">
+        <v>20.0</v>
+      </c>
+      <c r="F60" s="10">
+        <v>0</v>
+      </c>
+      <c r="G60" s="17">
+        <f>E60*F60</f>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="25">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>104</v>
       </c>
       <c r="E61" s="21">
         <v>20.0</v>
       </c>
       <c r="F61" s="10">
         <v>0</v>
       </c>
       <c r="G61" s="17">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="25">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E62" s="21">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="F62" s="10">
         <v>0</v>
       </c>
       <c r="G62" s="17">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="25">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E63" s="21">
-        <v>150.0</v>
+        <v>10.0</v>
       </c>
       <c r="F63" s="10">
         <v>0</v>
       </c>
       <c r="G63" s="17">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="25">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E64" s="21">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="F64" s="10">
         <v>0</v>
       </c>
       <c r="G64" s="17">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="25">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E65" s="21">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="F65" s="10">
         <v>0</v>
       </c>
       <c r="G65" s="17">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="25">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E66" s="21">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="F66" s="10">
         <v>0</v>
       </c>
       <c r="G66" s="17">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="25">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E67" s="21">
-        <v>20.0</v>
+        <v>250.0</v>
       </c>
       <c r="F67" s="10">
         <v>0</v>
       </c>
       <c r="G67" s="17">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A68" s="25">
-[...3 lines deleted...]
-      <c r="C68" s="8" t="s">
+      <c r="A68" s="26">
+        <v>21</v>
+      </c>
+      <c r="B68" s="11"/>
+      <c r="C68" s="12"/>
+      <c r="D68" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D68" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="17">
+      <c r="E68" s="22">
+        <v>0.0</v>
+      </c>
+      <c r="F68" s="14">
+        <v>0</v>
+      </c>
+      <c r="G68" s="18">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="25">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D69" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="D69" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="21">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="F69" s="10">
         <v>0</v>
       </c>
       <c r="G69" s="17">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="25">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D70" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="D70" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="21">
-        <v>20.0</v>
+        <v>270.0</v>
       </c>
       <c r="F70" s="10">
         <v>0</v>
       </c>
       <c r="G70" s="17">
         <f>E70*F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="25">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D71" s="9" t="s">
         <v>123</v>
       </c>
-      <c r="D71" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="21">
-        <v>20.0</v>
+        <v>290.0</v>
       </c>
       <c r="F71" s="10">
         <v>0</v>
       </c>
       <c r="G71" s="17">
         <f>E71*F71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="25">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D72" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="D72" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="21">
-        <v>20.0</v>
+        <v>460.0</v>
       </c>
       <c r="F72" s="10">
         <v>0</v>
       </c>
       <c r="G72" s="17">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="25">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D73" s="9" t="s">
         <v>127</v>
       </c>
-      <c r="D73" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="21">
-        <v>20.0</v>
+        <v>50.0</v>
       </c>
       <c r="F73" s="10">
         <v>0</v>
       </c>
       <c r="G73" s="17">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="25">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D74" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="D74" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="21">
-        <v>20.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F74" s="10">
         <v>0</v>
       </c>
       <c r="G74" s="17">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A75" s="25">
-[...3 lines deleted...]
-      <c r="C75" s="8" t="s">
+      <c r="A75" s="26">
+        <v>28</v>
+      </c>
+      <c r="B75" s="11"/>
+      <c r="C75" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D75" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="D75" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G75" s="17">
+      <c r="E75" s="22">
+        <v>1300.0</v>
+      </c>
+      <c r="F75" s="14">
+        <v>0</v>
+      </c>
+      <c r="G75" s="18">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="25">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D76" s="9" t="s">
         <v>133</v>
       </c>
-      <c r="D76" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="21">
-        <v>10.0</v>
+        <v>2400.0</v>
       </c>
       <c r="F76" s="10">
         <v>0</v>
       </c>
       <c r="G76" s="17">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...40 lines deleted...]
-        <v>0</v>
+    <row r="77" spans="1:7" outlineLevel="1">
+      <c r="A77" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="15"/>
+      <c r="F77" s="2"/>
+      <c r="G77" s="15"/>
+    </row>
+    <row r="78" spans="1:7" outlineLevel="2">
+      <c r="A78" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="25">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E79" s="21">
-        <v>100.0</v>
+        <v>160.0</v>
       </c>
       <c r="F79" s="10">
         <v>0</v>
       </c>
       <c r="G79" s="17">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="25">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E80" s="21">
-        <v>250.0</v>
+        <v>110.0</v>
       </c>
       <c r="F80" s="10">
         <v>0</v>
       </c>
       <c r="G80" s="17">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A81" s="26">
-[...13 lines deleted...]
-      <c r="G81" s="18">
+      <c r="A81" s="25">
+        <v>3</v>
+      </c>
+      <c r="B81" s="7"/>
+      <c r="C81" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="E81" s="21">
+        <v>110.0</v>
+      </c>
+      <c r="F81" s="10">
+        <v>0</v>
+      </c>
+      <c r="G81" s="17">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="25">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="E82" s="21">
-        <v>10.0</v>
+        <v>110.0</v>
       </c>
       <c r="F82" s="10">
         <v>0</v>
       </c>
       <c r="G82" s="17">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="25">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E83" s="21">
-        <v>270.0</v>
+        <v>110.0</v>
       </c>
       <c r="F83" s="10">
         <v>0</v>
       </c>
       <c r="G83" s="17">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A84" s="25">
-[...15 lines deleted...]
-      <c r="G84" s="17">
+      <c r="A84" s="26">
+        <v>6</v>
+      </c>
+      <c r="B84" s="11"/>
+      <c r="C84" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D84" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="E84" s="22">
+        <v>2000.0</v>
+      </c>
+      <c r="F84" s="14">
+        <v>0</v>
+      </c>
+      <c r="G84" s="18">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="25">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E85" s="21">
-        <v>460.0</v>
+        <v>130.0</v>
       </c>
       <c r="F85" s="10">
         <v>0</v>
       </c>
       <c r="G85" s="17">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="25">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E86" s="21">
-        <v>50.0</v>
+        <v>130.0</v>
       </c>
       <c r="F86" s="10">
         <v>0</v>
       </c>
       <c r="G86" s="17">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="25">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E87" s="21">
-        <v>1000.0</v>
+        <v>130.0</v>
       </c>
       <c r="F87" s="10">
         <v>0</v>
       </c>
       <c r="G87" s="17">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A88" s="26">
-[...3 lines deleted...]
-      <c r="C88" s="12" t="s">
+      <c r="A88" s="25">
+        <v>10</v>
+      </c>
+      <c r="B88" s="7"/>
+      <c r="C88" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="E88" s="21">
+        <v>130.0</v>
+      </c>
+      <c r="F88" s="10">
+        <v>0</v>
+      </c>
+      <c r="G88" s="17">
+        <f>E88*F88</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A89" s="26">
+        <v>11</v>
+      </c>
+      <c r="B89" s="11"/>
+      <c r="C89" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="D89" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="D88" s="13" t="s">
-[...30 lines deleted...]
-      <c r="G89" s="17">
+      <c r="E89" s="22">
+        <v>2000.0</v>
+      </c>
+      <c r="F89" s="14">
+        <v>0</v>
+      </c>
+      <c r="G89" s="18">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" outlineLevel="1">
       <c r="A90" s="24" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="15"/>
       <c r="F90" s="2"/>
       <c r="G90" s="15"/>
     </row>
     <row r="91" spans="1:7" outlineLevel="2">
       <c r="A91" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="25">
         <v>1</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E92" s="21">
-        <v>160.0</v>
+        <v>3200.0</v>
       </c>
       <c r="F92" s="10">
         <v>0</v>
       </c>
       <c r="G92" s="17">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="25">
         <v>2</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>163</v>
+        <v>122</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>164</v>
+        <v>123</v>
       </c>
       <c r="E93" s="21">
-        <v>110.0</v>
+        <v>290.0</v>
       </c>
       <c r="F93" s="10">
         <v>0</v>
       </c>
       <c r="G93" s="17">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="25">
         <v>3</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="E94" s="21">
-        <v>110.0</v>
+        <v>460.0</v>
       </c>
       <c r="F94" s="10">
         <v>0</v>
       </c>
       <c r="G94" s="17">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="25">
         <v>4</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="E95" s="21">
-        <v>110.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F95" s="10">
         <v>0</v>
       </c>
       <c r="G95" s="17">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A96" s="25">
+      <c r="A96" s="26">
         <v>5</v>
       </c>
-      <c r="B96" s="7"/>
-[...12 lines deleted...]
-      <c r="G96" s="17">
+      <c r="B96" s="11"/>
+      <c r="C96" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D96" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="E96" s="22">
+        <v>55000.0</v>
+      </c>
+      <c r="F96" s="14">
+        <v>0</v>
+      </c>
+      <c r="G96" s="18">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="25">
         <v>6</v>
       </c>
       <c r="B97" s="7"/>
-      <c r="C97" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C97" s="8"/>
       <c r="D97" s="9" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="E97" s="21">
-        <v>2000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="F97" s="10">
         <v>0</v>
       </c>
       <c r="G97" s="17">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
-    <row r="98" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-[...282 lines deleted...]
-        <f>SUM(G9:G110)</f>
+    <row r="98" spans="1:7">
+      <c r="E98" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="F98" s="27">
+        <f>SUM(F9:F97)</f>
+        <v>0</v>
+      </c>
+      <c r="G98" s="27">
+        <f>SUM(G9:G97)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A31:G31"/>
-    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A77:G77"/>
     <mergeCell ref="A90:G90"/>
-    <mergeCell ref="A103:G103"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>