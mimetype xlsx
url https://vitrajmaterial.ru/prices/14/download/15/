--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -1,3568 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-16 14:55:57</t>
-[...476 lines deleted...]
-    <t>Двигатель для помпы</t>
+    <t>Актуальность прайса на: 2026-10-31 19:25:15</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
-    <font>
-[...25 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
-[...47 lines deleted...]
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...2819 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3807,2021 +400,138 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitrajmaterial.ru/signup/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitrajmaterial.ru/signup/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G98"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="4"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="2"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="E10" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="2"/>
-[...54 lines deleted...]
-      <c r="F12" s="10">
+      <c r="F10" s="5">
+        <f>SUM(F9:F9)</f>
         <v>0</v>
       </c>
-      <c r="G12" s="17">
-[...1827 lines deleted...]
-        <f>SUM(G9:G97)</f>
+      <c r="G10" s="5">
+        <f>SUM(G9:G9)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
-    <mergeCell ref="A9:G9"/>
-[...5 lines deleted...]
-    <mergeCell ref="A90:G90"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>