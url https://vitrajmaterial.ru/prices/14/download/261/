--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-04 18:07:39</t>
+    <t>Актуальность прайса на: 2026-06-19 20:21:21</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>