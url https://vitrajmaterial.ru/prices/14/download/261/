--- v1 (2026-06-20)
+++ v2 (2026-09-16)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-19 20:21:21</t>
+    <t>Актуальность прайса на: 2026-09-16 14:54:12</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>