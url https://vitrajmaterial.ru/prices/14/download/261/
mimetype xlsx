--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-16 14:54:12</t>
+    <t>Актуальность прайса на: 2026-10-31 20:34:59</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>