--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -33,51 +33,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-04 18:09:54</t>
+    <t>Актуальность прайса на: 2026-06-19 21:01:53</t>
   </si>
   <si>
     <t>Флорариумы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
@@ -4659,51 +4659,51 @@
       <c r="D10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="24">
         <v>1</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="21">
-        <v>12282.0</v>
+        <v>12413.0</v>
       </c>
       <c r="F11" s="10">
         <v>0</v>
       </c>
       <c r="G11" s="17">
         <f>E11*F11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="25">
         <v>2</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="22">
         <v>900.0</v>
       </c>
       <c r="F12" s="14">
         <v>0</v>
@@ -4769,51 +4769,51 @@
         <v>23</v>
       </c>
       <c r="E15" s="21">
         <v>13000.0</v>
       </c>
       <c r="F15" s="10">
         <v>0</v>
       </c>
       <c r="G15" s="17">
         <f>E15*F15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="24">
         <v>6</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="21">
-        <v>6808.0</v>
+        <v>6846.0</v>
       </c>
       <c r="F16" s="10">
         <v>0</v>
       </c>
       <c r="G16" s="17">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="25">
         <v>7</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E17" s="22">
         <v>1800.0</v>
       </c>
       <c r="F17" s="14">
         <v>0</v>
@@ -5022,260 +5022,260 @@
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="24">
         <v>17</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="21">
         <v>1000.0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="17">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A28" s="25">
+      <c r="A28" s="24">
         <v>18</v>
       </c>
-      <c r="B28" s="11"/>
-      <c r="C28" s="12" t="s">
+      <c r="B28" s="7"/>
+      <c r="C28" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="D28" s="13" t="s">
+      <c r="D28" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E28" s="22">
+      <c r="E28" s="21">
         <v>290.0</v>
       </c>
-      <c r="F28" s="14">
-[...2 lines deleted...]
-      <c r="G28" s="18">
+      <c r="F28" s="10">
+        <v>0</v>
+      </c>
+      <c r="G28" s="17">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A29" s="25">
+      <c r="A29" s="24">
         <v>19</v>
       </c>
-      <c r="B29" s="11"/>
-      <c r="C29" s="12" t="s">
+      <c r="B29" s="7"/>
+      <c r="C29" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D29" s="13" t="s">
+      <c r="D29" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="E29" s="22">
-[...5 lines deleted...]
-      <c r="G29" s="18">
+      <c r="E29" s="21">
+        <v>370.0</v>
+      </c>
+      <c r="F29" s="10">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A30" s="25">
+      <c r="A30" s="24">
         <v>20</v>
       </c>
-      <c r="B30" s="11"/>
-      <c r="C30" s="12" t="s">
+      <c r="B30" s="7"/>
+      <c r="C30" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D30" s="13" t="s">
+      <c r="D30" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="E30" s="22">
-[...5 lines deleted...]
-      <c r="G30" s="18">
+      <c r="E30" s="21">
+        <v>420.0</v>
+      </c>
+      <c r="F30" s="10">
+        <v>0</v>
+      </c>
+      <c r="G30" s="17">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="24">
         <v>21</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E31" s="21">
-        <v>370.0</v>
+        <v>440.0</v>
       </c>
       <c r="F31" s="10">
         <v>0</v>
       </c>
       <c r="G31" s="17">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A32" s="25">
+      <c r="A32" s="24">
         <v>22</v>
       </c>
-      <c r="B32" s="11"/>
-      <c r="C32" s="12" t="s">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="D32" s="13" t="s">
+      <c r="D32" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="E32" s="22">
-[...5 lines deleted...]
-      <c r="G32" s="18">
+      <c r="E32" s="21">
+        <v>480.0</v>
+      </c>
+      <c r="F32" s="10">
+        <v>0</v>
+      </c>
+      <c r="G32" s="17">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A33" s="25">
+      <c r="A33" s="24">
         <v>23</v>
       </c>
-      <c r="B33" s="11"/>
-      <c r="C33" s="12" t="s">
+      <c r="B33" s="7"/>
+      <c r="C33" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D33" s="13" t="s">
+      <c r="D33" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="E33" s="22">
-[...5 lines deleted...]
-      <c r="G33" s="18">
+      <c r="E33" s="21">
+        <v>520.0</v>
+      </c>
+      <c r="F33" s="10">
+        <v>0</v>
+      </c>
+      <c r="G33" s="17">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A34" s="25">
+      <c r="A34" s="24">
         <v>24</v>
       </c>
-      <c r="B34" s="11"/>
-      <c r="C34" s="12" t="s">
+      <c r="B34" s="7"/>
+      <c r="C34" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="D34" s="13" t="s">
+      <c r="D34" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="E34" s="22">
-[...5 lines deleted...]
-      <c r="G34" s="18">
+      <c r="E34" s="21">
+        <v>610.0</v>
+      </c>
+      <c r="F34" s="10">
+        <v>0</v>
+      </c>
+      <c r="G34" s="17">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A35" s="25">
+      <c r="A35" s="24">
         <v>25</v>
       </c>
-      <c r="B35" s="11"/>
-      <c r="C35" s="12" t="s">
+      <c r="B35" s="7"/>
+      <c r="C35" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="D35" s="13" t="s">
+      <c r="D35" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="E35" s="22">
-[...5 lines deleted...]
-      <c r="G35" s="18">
+      <c r="E35" s="21">
+        <v>740.0</v>
+      </c>
+      <c r="F35" s="10">
+        <v>0</v>
+      </c>
+      <c r="G35" s="17">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A36" s="25">
+      <c r="A36" s="24">
         <v>26</v>
       </c>
-      <c r="B36" s="11"/>
-      <c r="C36" s="12" t="s">
+      <c r="B36" s="7"/>
+      <c r="C36" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="D36" s="13" t="s">
+      <c r="D36" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="E36" s="22">
-[...5 lines deleted...]
-      <c r="G36" s="18">
+      <c r="E36" s="21">
+        <v>340.0</v>
+      </c>
+      <c r="F36" s="10">
+        <v>0</v>
+      </c>
+      <c r="G36" s="17">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="24">
         <v>27</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="21">
-        <v>350.0</v>
+        <v>410.0</v>
       </c>
       <c r="F37" s="10">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="24">
         <v>28</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E38" s="21">
         <v>370.0</v>
       </c>
       <c r="F38" s="10">
         <v>0</v>
@@ -5286,133 +5286,133 @@
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="24">
         <v>29</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E39" s="21">
         <v>450.0</v>
       </c>
       <c r="F39" s="10">
         <v>0</v>
       </c>
       <c r="G39" s="17">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A40" s="25">
+      <c r="A40" s="24">
         <v>30</v>
       </c>
-      <c r="B40" s="11"/>
-      <c r="C40" s="12" t="s">
+      <c r="B40" s="7"/>
+      <c r="C40" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="D40" s="13" t="s">
+      <c r="D40" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="E40" s="22">
-[...5 lines deleted...]
-      <c r="G40" s="18">
+      <c r="E40" s="21">
+        <v>530.0</v>
+      </c>
+      <c r="F40" s="10">
+        <v>0</v>
+      </c>
+      <c r="G40" s="17">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A41" s="25">
+      <c r="A41" s="24">
         <v>31</v>
       </c>
-      <c r="B41" s="11"/>
-      <c r="C41" s="12" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="D41" s="13" t="s">
+      <c r="D41" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="E41" s="22">
-[...5 lines deleted...]
-      <c r="G41" s="18">
+      <c r="E41" s="21">
+        <v>560.0</v>
+      </c>
+      <c r="F41" s="10">
+        <v>0</v>
+      </c>
+      <c r="G41" s="17">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A42" s="25">
+      <c r="A42" s="24">
         <v>32</v>
       </c>
-      <c r="B42" s="11"/>
-      <c r="C42" s="12" t="s">
+      <c r="B42" s="7"/>
+      <c r="C42" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="D42" s="13" t="s">
+      <c r="D42" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="E42" s="22">
-[...5 lines deleted...]
-      <c r="G42" s="18">
+      <c r="E42" s="21">
+        <v>630.0</v>
+      </c>
+      <c r="F42" s="10">
+        <v>0</v>
+      </c>
+      <c r="G42" s="17">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A43" s="25">
+      <c r="A43" s="24">
         <v>33</v>
       </c>
-      <c r="B43" s="11"/>
-      <c r="C43" s="12" t="s">
+      <c r="B43" s="7"/>
+      <c r="C43" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="D43" s="13" t="s">
+      <c r="D43" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="E43" s="22">
-[...5 lines deleted...]
-      <c r="G43" s="18">
+      <c r="E43" s="21">
+        <v>770.0</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0</v>
+      </c>
+      <c r="G43" s="17">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="25">
         <v>34</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="12" t="s">
         <v>80</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>81</v>
       </c>
       <c r="E44" s="22">
         <v>250.0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
       <c r="G44" s="18">
         <f>E44*F44</f>
         <v>0</v>
       </c>
@@ -5616,67 +5616,67 @@
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="24">
         <v>44</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>101</v>
       </c>
       <c r="E54" s="21">
         <v>80.0</v>
       </c>
       <c r="F54" s="10">
         <v>0</v>
       </c>
       <c r="G54" s="17">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A55" s="24">
+      <c r="A55" s="25">
         <v>45</v>
       </c>
-      <c r="B55" s="7"/>
-      <c r="C55" s="8" t="s">
+      <c r="B55" s="11"/>
+      <c r="C55" s="12" t="s">
         <v>102</v>
       </c>
-      <c r="D55" s="9" t="s">
+      <c r="D55" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="E55" s="21">
+      <c r="E55" s="22">
         <v>1300.0</v>
       </c>
-      <c r="F55" s="10">
-[...2 lines deleted...]
-      <c r="G55" s="17">
+      <c r="F55" s="14">
+        <v>0</v>
+      </c>
+      <c r="G55" s="18">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="25">
         <v>46</v>
       </c>
       <c r="B56" s="11"/>
       <c r="C56" s="12" t="s">
         <v>104</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>105</v>
       </c>
       <c r="E56" s="22">
         <v>2760.0</v>
       </c>
       <c r="F56" s="14">
         <v>0</v>
       </c>
       <c r="G56" s="18">
         <f>E56*F56</f>
         <v>0</v>
       </c>