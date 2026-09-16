--- v1 (2026-06-20)
+++ v2 (2026-09-16)
@@ -16,68 +16,68 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-19 21:01:53</t>
+    <t>Актуальность прайса на: 2026-09-15 22:10:45</t>
   </si>
   <si>
     <t>Флорариумы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
@@ -96,74 +96,62 @@
   <si>
     <t>VM239</t>
   </si>
   <si>
     <t>Жидкость для стеклорезов РФ 100 мл</t>
   </si>
   <si>
     <t>VM160</t>
   </si>
   <si>
     <t>Стеклорез наливной с широкой головкой, пластиковая ручка</t>
   </si>
   <si>
     <t>VM390</t>
   </si>
   <si>
     <t>Шлифовальный станок Grinder VM-2</t>
   </si>
   <si>
     <t>VM383</t>
   </si>
   <si>
     <t>Стандартный набор для создания флорариума</t>
   </si>
   <si>
-    <t>VM162</t>
-[...4 lines deleted...]
-  <si>
     <t>VM163</t>
   </si>
   <si>
     <t>Щипцы для отлома стекла CHOICE, ширина губок 10 мм</t>
   </si>
   <si>
     <t>VM146</t>
   </si>
   <si>
     <t>Ломатель для стекла CHOICE пластиковый, ширина губок 20 мм</t>
   </si>
   <si>
-    <t>VM164</t>
-[...4 lines deleted...]
-  <si>
     <t>VM44</t>
   </si>
   <si>
     <t>Стекло для флорариума "Додекаэдр 22 см", комплект 11 деталей</t>
   </si>
   <si>
     <t>VM45</t>
   </si>
   <si>
     <t>Стекло для флорариума "Капля 25 см", комплект 10 деталей</t>
   </si>
   <si>
     <t>VM152</t>
   </si>
   <si>
     <t>Стеклорез наливной золотого цвета с широкой головкой</t>
   </si>
   <si>
     <t>VM149</t>
   </si>
   <si>
     <t>Стеклорез-пистолет с узкой головкой ВМ</t>
   </si>
   <si>
     <t>VM159</t>
@@ -381,152 +369,110 @@
   <si>
     <t>VM110</t>
   </si>
   <si>
     <t>Кисточка для нанесения химии</t>
   </si>
   <si>
     <t>VM01</t>
   </si>
   <si>
     <t>Кисточка наливная для нанесения химии</t>
   </si>
   <si>
     <t>VM114</t>
   </si>
   <si>
     <t>Подставка для паяльника</t>
   </si>
   <si>
     <t>VM118</t>
   </si>
   <si>
     <t>Вата стальная для очистки стекла 15 г</t>
   </si>
   <si>
-    <t>VM237</t>
-[...4 lines deleted...]
-  <si>
     <t>VM105</t>
   </si>
   <si>
     <t>Разглаживатель для фольги</t>
   </si>
   <si>
-    <t>Направляющая для фольги Bohle 5,16 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>VM107</t>
   </si>
   <si>
     <t>Подставка под медную фольгу различных ширин</t>
   </si>
   <si>
     <t>VM382</t>
   </si>
   <si>
     <t>Ножницы для шаблонов CHOICE (фольга)</t>
   </si>
   <si>
     <t>VM260</t>
   </si>
   <si>
     <t>Припой оловянно-свинцовый ПОС-61, 3 мм</t>
   </si>
   <si>
-    <t>Flus-Novacan-237</t>
-[...4 lines deleted...]
-  <si>
     <t>VM258</t>
   </si>
   <si>
     <t>Антиоксидант, 100 мл</t>
   </si>
   <si>
     <t>VM375</t>
   </si>
   <si>
     <t>Антиоксидант Provetro, 100 мл</t>
   </si>
   <si>
     <t>VM256</t>
   </si>
   <si>
     <t>Паяльная вода Frutti, кислотная 100 мл</t>
   </si>
   <si>
-    <t>VM262</t>
-[...4 lines deleted...]
-  <si>
     <t>VM259</t>
   </si>
   <si>
     <t>Флюс бескислотный, 100 мл</t>
   </si>
   <si>
     <t>VM261</t>
   </si>
   <si>
     <t>Флюс универсальный, 100 мл</t>
   </si>
   <si>
-    <t>VM358</t>
-[...4 lines deleted...]
-  <si>
     <t>VM255</t>
   </si>
   <si>
     <t>Патина черная РФ, 100 мл</t>
   </si>
   <si>
-    <t>VM245</t>
-[...10 lines deleted...]
-  <si>
     <t>VM252</t>
   </si>
   <si>
     <t>Патина черная Novacan, 237 мл</t>
   </si>
   <si>
     <t>VM246</t>
   </si>
   <si>
     <t>Патина медная, 100 мл</t>
   </si>
   <si>
     <t>VM359</t>
   </si>
   <si>
     <t>Патина медная Novacan, 100 мл</t>
   </si>
   <si>
     <t>VM244</t>
   </si>
   <si>
     <t>Патина медная Novacan, 237 мл</t>
   </si>
   <si>
     <t>VM250</t>
@@ -576,75 +522,54 @@
   <si>
     <t>Флюс бескислотный, 1 л</t>
   </si>
   <si>
     <t>VM265</t>
   </si>
   <si>
     <t>Антиоксидант, 1 л</t>
   </si>
   <si>
     <t>VM251</t>
   </si>
   <si>
     <t>Патина медная, 1 л</t>
   </si>
   <si>
     <t>VM117</t>
   </si>
   <si>
     <t>Губка для очистки жала в подставку под паяльник</t>
   </si>
   <si>
     <t>Жало для паяльника CXG 900M-T-S3 Ø6,7 мм, длина 43 мм, тип отвертка 5C</t>
   </si>
   <si>
-    <t>VM102</t>
-[...7 lines deleted...]
-  <si>
     <t>VM112</t>
   </si>
   <si>
     <t>Паяльник GEHU мощностью 100Wс</t>
-  </si>
-[...10 lines deleted...]
-    <t>Органайзер Studio Pro Tool Caddy</t>
   </si>
   <si>
     <t>VM342</t>
   </si>
   <si>
     <t>Паяльник CXG с контроллером и регулятором 110W</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -785,51 +710,51 @@
     <xf xfId="0" fontId="3" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ef794dfe7f119652cd9945017d26c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326447105655a9a16720658c56c6b06.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95856dc854848d840699dc56f85c5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c7cb8b206e5a4b87dcaa19a9fd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ea212e0b2921d610a231f2277c44.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb801b7cde33bd73a19eeed7f1e507.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bff438b7225f3563483ec4b313a7cd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72856cfe8133ea1ac7b6f48cdbb01dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aebb8695926eb54db2e764ab4102c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95e2edd7128d138951cae67002175b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad04dc3f94f6097ee0339b856d184e3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6df6c63c95c8623e22d8b177cb22.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564917a20907e05b7447640ace41018.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bbb88331cab2a9aa64ad4472ed139.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8eeb32647b5566349fd82465dca7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb1a238e6e5e0b16826c0fcf31a67.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f826193f33eef16969b5a06d94105.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379938ddbc46ef6324f5decd80d6c25.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e6b3986117657ca871e144e6187d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed1a9338b94666b9d55f7927387cd.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f40d10c8afea41ebffb9bf47c43e6.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724df1a31f3ace9148ec505cabc2b7.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a09586f509c8e6ee9d5997aef43260.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914101cc985f1d02902c1820bc9b9b.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b37fb8ef69e0cf7d9911c0ff30b6.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa78444aaa99615adde5e61d27b76f.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7547deb84f95aab23496824ba1181.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd419cf1e8e41d914e97a623f8c1a35a.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feef54ef44da78b50cc294068c6af4.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5b8b22c19b9703f2118a9cd10c25.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57567fa9a44c2a706b0125bd35d14.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d30078e5d96424e079ad0885c202d8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf24300353c306d4a0837c3472dc2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343613f1e807d790d105749d1e8ceae6.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f89847a244d8fda0266a58054f35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aebeed91e908e0a5635fed28ab4f9.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5b996999582fb292cbc9d9b8ea27.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ca7f4a93897a2ffa0c6ce7a818c7.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f7d5854a42546afbda7d8d09cc4e.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670c436f939578abc2e2afbd182b22.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf54dcea2fe4419a63b791147d8209.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95321f2f8123b869466586967aa3b51.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e94b0044d97fe40dcb076c121867.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d5671d06c73c8077ec6c5baef140.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba3d9f64eb4d9865471e63f59c6686.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b344c79a3a7a9be90ea340e97e7d1.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1bfec5715744feb6da7855c2a0aa7.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37dedd40f49435eebe575e4923d7d0.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a708855c7bc401372335de4f295bf7.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b9a02ddcb560db1a479068a57b06.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7c1ecf5d2860995dc873429e545a.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00771fca8d3476cf9e4d39ba50879404.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39f3392f7021711951b856cd3b4b4.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c028d510a3df8633e2b6334898e0476.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c5519dc35b4010c9ef743646358c.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b291dffb2554e4a6bec7b15e58d64af.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53e1cbc12f0598f1dd83f4f3447e9.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9910d31ad474064c39d5aaf40f7df7.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b69099a99ec9fd2ed7ad8eaed707a5.JPG"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b530955247e41840924685ec311ef.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6b13b78ccb9a98f1af15c87aa6021.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2d08794a0b5b3e19fcc13853211d.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eed1b441edb2d19b63a3f9f923647.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d35fbe8a787f9dda480a1b4bb2557.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12998c0db2e0c825a706e96923aa73.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251d5073b4f9cae633bfbf1e5629121.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a2125542356f3ed9437e3127f3648.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b96d021a3b5b06fb947862e387270b.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f192191cb9b5fc4de2546909fd41b.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34aa8d9e08f2e139e9c6fbf2b1401a.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31c021f5d865dfbc638ba293c94887.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c02ef0c038cff764cc1c73b76248f.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af7216ba82acc5598b7c4245208e73.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d4aa0c137ab5d3c1cdfe33cb6e4bc.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e006c694c4b730f9b50a8a0326940a.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b66dd30e637dd4542d1ba5ca834cf.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c41a421aab0c5a7a788bef33770a74.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b24533b49f5c7cab90ea877f791c23.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe2d0e5b0c13f0ef72712a9f8ea3e.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c133c427aee7a822006236ec99f714.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f425156596d250cf72d3f8c530a16.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a205d598eb7b3b264f6008225e55fa.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bebd226cef7161bd5ae52c3ab7a6b.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d1b8c32e24dd474a51f261601e49a.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00cfbe69a8890ecb30213317836a26.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fa0df5a1d2686ee50decd9de2c752.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01716a640a631fe39d9f615d5eed990d.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb2b73bf41a53b241d1d4d8144664.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190a3d443466165f2d02b19ec893fee.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b463c2645916cd8f1b49ab07e5e9.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9397e915868ee08086c25bd25656a.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed9bf69bddfb9c6cdf80f6ecd65ba.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171fae5ce770c96266016402dab282.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ef794dfe7f119652cd9945017d26c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326447105655a9a16720658c56c6b06.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95856dc854848d840699dc56f85c5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c7cb8b206e5a4b87dcaa19a9fd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768f2ac4de9609085c276314d4a608c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb801b7cde33bd73a19eeed7f1e507.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72856cfe8133ea1ac7b6f48cdbb01dd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aebb8695926eb54db2e764ab4102c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad04dc3f94f6097ee0339b856d184e3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6df6c63c95c8623e22d8b177cb22.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564917a20907e05b7447640ace41018.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bbb88331cab2a9aa64ad4472ed139.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8eeb32647b5566349fd82465dca7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cb1a238e6e5e0b16826c0fcf31a67.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f826193f33eef16969b5a06d94105.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379938ddbc46ef6324f5decd80d6c25.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e6b3986117657ca871e144e6187d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed1a9338b94666b9d55f7927387cd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f40d10c8afea41ebffb9bf47c43e6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724df1a31f3ace9148ec505cabc2b7.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a09586f509c8e6ee9d5997aef43260.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914101cc985f1d02902c1820bc9b9b.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b37fb8ef69e0cf7d9911c0ff30b6.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa78444aaa99615adde5e61d27b76f.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7547deb84f95aab23496824ba1181.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd419cf1e8e41d914e97a623f8c1a35a.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feef54ef44da78b50cc294068c6af4.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5b8b22c19b9703f2118a9cd10c25.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57567fa9a44c2a706b0125bd35d14.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d30078e5d96424e079ad0885c202d8.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf24300353c306d4a0837c3472dc2.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343613f1e807d790d105749d1e8ceae6.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f89847a244d8fda0266a58054f35.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aebeed91e908e0a5635fed28ab4f9.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5b996999582fb292cbc9d9b8ea27.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ca7f4a93897a2ffa0c6ce7a818c7.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f7d5854a42546afbda7d8d09cc4e.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c670c436f939578abc2e2afbd182b22.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf54dcea2fe4419a63b791147d8209.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2687ad1f7e33ca2feda38011372868.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e94b0044d97fe40dcb076c121867.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39692be2a75a6f79b9acbd97025378.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d5671d06c73c8077ec6c5baef140.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba3d9f64eb4d9865471e63f59c6686.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b344c79a3a7a9be90ea340e97e7d1.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1bfec5715744feb6da7855c2a0aa7.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37dedd40f49435eebe575e4923d7d0.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a708855c7bc401372335de4f295bf7.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b9a02ddcb560db1a479068a57b06.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7c1ecf5d2860995dc873429e545a.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00771fca8d3476cf9e4d39ba50879404.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39f3392f7021711951b856cd3b4b4.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c5519dc35b4010c9ef743646358c.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9910d31ad474064c39d5aaf40f7df7.JPG"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b69099a99ec9fd2ed7ad8eaed707a5.JPG"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b530955247e41840924685ec311ef.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2d08794a0b5b3e19fcc13853211d.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eed1b441edb2d19b63a3f9f923647.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d35fbe8a787f9dda480a1b4bb2557.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251d5073b4f9cae633bfbf1e5629121.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a2125542356f3ed9437e3127f3648.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f192191cb9b5fc4de2546909fd41b.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c02ef0c038cff764cc1c73b76248f.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af7216ba82acc5598b7c4245208e73.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d4aa0c137ab5d3c1cdfe33cb6e4bc.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e006c694c4b730f9b50a8a0326940a.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b66dd30e637dd4542d1ba5ca834cf.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c41a421aab0c5a7a788bef33770a74.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b24533b49f5c7cab90ea877f791c23.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe2d0e5b0c13f0ef72712a9f8ea3e.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c133c427aee7a822006236ec99f714.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f425156596d250cf72d3f8c530a16.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a205d598eb7b3b264f6008225e55fa.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bebd226cef7161bd5ae52c3ab7a6b.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d1b8c32e24dd474a51f261601e49a.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00cfbe69a8890ecb30213317836a26.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fa0df5a1d2686ee50decd9de2c752.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01716a640a631fe39d9f615d5eed990d.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b463c2645916cd8f1b49ab07e5e9.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171fae5ce770c96266016402dab282.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_5456" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1027,3276 +952,2758 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_10945" descr=""/>
+        <xdr:cNvPr id="7" name="product_10946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_10946" descr=""/>
+        <xdr:cNvPr id="8" name="product_10947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_10947" descr=""/>
+        <xdr:cNvPr id="9" name="product_10668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_11125" descr=""/>
+        <xdr:cNvPr id="10" name="product_10669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_10668" descr=""/>
+        <xdr:cNvPr id="11" name="product_10505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_10669" descr=""/>
+        <xdr:cNvPr id="12" name="product_10128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_10505" descr=""/>
+        <xdr:cNvPr id="13" name="product_9861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_10128" descr=""/>
+        <xdr:cNvPr id="14" name="product_9862" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_9861" descr=""/>
+        <xdr:cNvPr id="15" name="product_9863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_9862" descr=""/>
+        <xdr:cNvPr id="16" name="product_8672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_9863" descr=""/>
+        <xdr:cNvPr id="17" name="product_8657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_8672" descr=""/>
+        <xdr:cNvPr id="18" name="product_8656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_8657" descr=""/>
+        <xdr:cNvPr id="19" name="product_8655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_8656" descr=""/>
+        <xdr:cNvPr id="20" name="product_8673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_8655" descr=""/>
+        <xdr:cNvPr id="21" name="product_8674" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_8673" descr=""/>
+        <xdr:cNvPr id="22" name="product_8675" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_8674" descr=""/>
+        <xdr:cNvPr id="23" name="product_8676" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_8675" descr=""/>
+        <xdr:cNvPr id="24" name="product_8677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_8676" descr=""/>
+        <xdr:cNvPr id="25" name="product_8678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_8677" descr=""/>
+        <xdr:cNvPr id="26" name="product_8679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_8678" descr=""/>
+        <xdr:cNvPr id="27" name="product_8682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_8679" descr=""/>
+        <xdr:cNvPr id="28" name="product_8681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_8682" descr=""/>
+        <xdr:cNvPr id="29" name="product_8683" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_8681" descr=""/>
+        <xdr:cNvPr id="30" name="product_8684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_8683" descr=""/>
+        <xdr:cNvPr id="31" name="product_8685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_8684" descr=""/>
+        <xdr:cNvPr id="32" name="product_8686" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_8685" descr=""/>
+        <xdr:cNvPr id="33" name="product_1771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_8686" descr=""/>
+        <xdr:cNvPr id="34" name="product_1770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_1771" descr=""/>
+        <xdr:cNvPr id="35" name="product_1772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_1770" descr=""/>
+        <xdr:cNvPr id="36" name="product_5589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_1772" descr=""/>
+        <xdr:cNvPr id="37" name="product_1769" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_5589" descr=""/>
+        <xdr:cNvPr id="38" name="product_8826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_1769" descr=""/>
+        <xdr:cNvPr id="39" name="product_8836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_8826" descr=""/>
+        <xdr:cNvPr id="40" name="product_1768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_8836" descr=""/>
+        <xdr:cNvPr id="41" name="product_1833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_1768" descr=""/>
+        <xdr:cNvPr id="42" name="product_1829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_1833" descr=""/>
+        <xdr:cNvPr id="43" name="product_4923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_1829" descr=""/>
+        <xdr:cNvPr id="44" name="product_4967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_4923" descr=""/>
+        <xdr:cNvPr id="45" name="product_14203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_4967" descr=""/>
+        <xdr:cNvPr id="46" name="product_1807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_14203" descr=""/>
+        <xdr:cNvPr id="47" name="product_1832" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_1807" descr=""/>
+        <xdr:cNvPr id="48" name="product_5047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_1832" descr=""/>
+        <xdr:cNvPr id="49" name="product_5788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_5047" descr=""/>
+        <xdr:cNvPr id="50" name="product_5790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_5788" descr=""/>
+        <xdr:cNvPr id="51" name="product_1810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_5790" descr=""/>
+        <xdr:cNvPr id="52" name="product_1828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_1810" descr=""/>
+        <xdr:cNvPr id="53" name="product_1787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_1828" descr=""/>
+        <xdr:cNvPr id="54" name="product_1809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_4860" descr=""/>
+        <xdr:cNvPr id="55" name="product_1801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_1787" descr=""/>
+        <xdr:cNvPr id="56" name="product_2520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_1796" descr=""/>
+        <xdr:cNvPr id="57" name="product_8785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_1797" descr=""/>
+        <xdr:cNvPr id="58" name="product_2502" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_1809" descr=""/>
+        <xdr:cNvPr id="59" name="product_4933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_1801" descr=""/>
+        <xdr:cNvPr id="60" name="product_5442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_2520" descr=""/>
+        <xdr:cNvPr id="61" name="product_5441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_2529" descr=""/>
+        <xdr:cNvPr id="62" name="product_4938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_8785" descr=""/>
+        <xdr:cNvPr id="63" name="product_2516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_2502" descr=""/>
+        <xdr:cNvPr id="64" name="product_2512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_4933" descr=""/>
+        <xdr:cNvPr id="65" name="product_5786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_2519" descr=""/>
+        <xdr:cNvPr id="66" name="product_2513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_5442" descr=""/>
+        <xdr:cNvPr id="67" name="product_5783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_5441" descr=""/>
+        <xdr:cNvPr id="68" name="product_2510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_2505" descr=""/>
+        <xdr:cNvPr id="69" name="product_7751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_4938" descr=""/>
+        <xdr:cNvPr id="70" name="product_2418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_2518" descr=""/>
+        <xdr:cNvPr id="71" name="product_9455" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_6639" descr=""/>
+        <xdr:cNvPr id="72" name="product_9467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_2516" descr=""/>
+        <xdr:cNvPr id="73" name="product_9470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_2512" descr=""/>
+        <xdr:cNvPr id="74" name="product_9471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_5786" descr=""/>
+        <xdr:cNvPr id="75" name="product_9487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_2513" descr=""/>
+        <xdr:cNvPr id="76" name="product_9494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_5783" descr=""/>
+        <xdr:cNvPr id="77" name="product_9555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_2510" descr=""/>
+        <xdr:cNvPr id="78" name="product_9742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_7751" descr=""/>
+        <xdr:cNvPr id="79" name="product_10651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_2418" descr=""/>
+        <xdr:cNvPr id="80" name="product_17090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...516 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4565,51 +3972,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vitrajmaterial.ru/signup/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G105"/>
+  <dimension ref="A1:G91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -4780,1985 +4187,1683 @@
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="24">
         <v>6</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="21">
         <v>6846.0</v>
       </c>
       <c r="F16" s="10">
         <v>0</v>
       </c>
       <c r="G16" s="17">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A17" s="25">
+      <c r="A17" s="24">
         <v>7</v>
       </c>
-      <c r="B17" s="11"/>
-      <c r="C17" s="12" t="s">
+      <c r="B17" s="7"/>
+      <c r="C17" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="13" t="s">
+      <c r="D17" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="E17" s="22">
-[...5 lines deleted...]
-      <c r="G17" s="18">
+      <c r="E17" s="21">
+        <v>1600.0</v>
+      </c>
+      <c r="F17" s="10">
+        <v>0</v>
+      </c>
+      <c r="G17" s="17">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="24">
         <v>8</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="21">
-        <v>1600.0</v>
+        <v>890.0</v>
       </c>
       <c r="F18" s="10">
         <v>0</v>
       </c>
       <c r="G18" s="17">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="24">
         <v>9</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="21">
-        <v>890.0</v>
+        <v>1740.0</v>
       </c>
       <c r="F19" s="10">
         <v>0</v>
       </c>
       <c r="G19" s="17">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A20" s="25">
+      <c r="A20" s="24">
         <v>10</v>
       </c>
-      <c r="B20" s="11"/>
-      <c r="C20" s="12" t="s">
+      <c r="B20" s="7"/>
+      <c r="C20" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="D20" s="13" t="s">
+      <c r="D20" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="E20" s="22">
-[...5 lines deleted...]
-      <c r="G20" s="18">
+      <c r="E20" s="21">
+        <v>1610.0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>0</v>
+      </c>
+      <c r="G20" s="17">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="24">
         <v>11</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="21">
-        <v>1740.0</v>
+        <v>340.0</v>
       </c>
       <c r="F21" s="10">
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <f>E21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="24">
         <v>12</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="21">
-        <v>1610.0</v>
+        <v>670.0</v>
       </c>
       <c r="F22" s="10">
         <v>0</v>
       </c>
       <c r="G22" s="17">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="24">
         <v>13</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="21">
-        <v>340.0</v>
+        <v>600.0</v>
       </c>
       <c r="F23" s="10">
         <v>0</v>
       </c>
       <c r="G23" s="17">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="24">
         <v>14</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="21">
-        <v>670.0</v>
+        <v>650.0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="17">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="24">
         <v>15</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="21">
-        <v>600.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F25" s="10">
         <v>0</v>
       </c>
       <c r="G25" s="17">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="24">
         <v>16</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="21">
-        <v>650.0</v>
+        <v>290.0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="17">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="24">
         <v>17</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="21">
-        <v>1000.0</v>
+        <v>370.0</v>
       </c>
       <c r="F27" s="10">
         <v>0</v>
       </c>
       <c r="G27" s="17">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="24">
         <v>18</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="21">
-        <v>290.0</v>
+        <v>420.0</v>
       </c>
       <c r="F28" s="10">
         <v>0</v>
       </c>
       <c r="G28" s="17">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="24">
         <v>19</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="21">
-        <v>370.0</v>
+        <v>440.0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="17">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="24">
         <v>20</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="21">
-        <v>420.0</v>
+        <v>480.0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="17">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="24">
         <v>21</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E31" s="21">
-        <v>440.0</v>
+        <v>520.0</v>
       </c>
       <c r="F31" s="10">
         <v>0</v>
       </c>
       <c r="G31" s="17">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="24">
         <v>22</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="21">
-        <v>480.0</v>
+        <v>610.0</v>
       </c>
       <c r="F32" s="10">
         <v>0</v>
       </c>
       <c r="G32" s="17">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="24">
         <v>23</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="21">
-        <v>520.0</v>
+        <v>740.0</v>
       </c>
       <c r="F33" s="10">
         <v>0</v>
       </c>
       <c r="G33" s="17">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="24">
         <v>24</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="21">
-        <v>610.0</v>
+        <v>340.0</v>
       </c>
       <c r="F34" s="10">
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="24">
         <v>25</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="21">
-        <v>740.0</v>
+        <v>410.0</v>
       </c>
       <c r="F35" s="10">
         <v>0</v>
       </c>
       <c r="G35" s="17">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="24">
         <v>26</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="21">
-        <v>340.0</v>
+        <v>370.0</v>
       </c>
       <c r="F36" s="10">
         <v>0</v>
       </c>
       <c r="G36" s="17">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="24">
         <v>27</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="21">
-        <v>410.0</v>
+        <v>450.0</v>
       </c>
       <c r="F37" s="10">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="24">
         <v>28</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E38" s="21">
-        <v>370.0</v>
+        <v>530.0</v>
       </c>
       <c r="F38" s="10">
         <v>0</v>
       </c>
       <c r="G38" s="17">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="24">
         <v>29</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E39" s="21">
-        <v>450.0</v>
+        <v>560.0</v>
       </c>
       <c r="F39" s="10">
         <v>0</v>
       </c>
       <c r="G39" s="17">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="24">
         <v>30</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E40" s="21">
-        <v>530.0</v>
+        <v>630.0</v>
       </c>
       <c r="F40" s="10">
         <v>0</v>
       </c>
       <c r="G40" s="17">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="24">
         <v>31</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E41" s="21">
-        <v>560.0</v>
+        <v>770.0</v>
       </c>
       <c r="F41" s="10">
         <v>0</v>
       </c>
       <c r="G41" s="17">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A42" s="24">
+      <c r="A42" s="25">
         <v>32</v>
       </c>
-      <c r="B42" s="7"/>
-      <c r="C42" s="8" t="s">
+      <c r="B42" s="11"/>
+      <c r="C42" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="D42" s="9" t="s">
+      <c r="D42" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="E42" s="21">
-[...5 lines deleted...]
-      <c r="G42" s="17">
+      <c r="E42" s="22">
+        <v>250.0</v>
+      </c>
+      <c r="F42" s="14">
+        <v>0</v>
+      </c>
+      <c r="G42" s="18">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="24">
         <v>33</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="E43" s="21">
-        <v>770.0</v>
+        <v>900.0</v>
       </c>
       <c r="F43" s="10">
         <v>0</v>
       </c>
       <c r="G43" s="17">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A44" s="25">
+      <c r="A44" s="24">
         <v>34</v>
       </c>
-      <c r="B44" s="11"/>
-      <c r="C44" s="12" t="s">
+      <c r="B44" s="7"/>
+      <c r="C44" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="D44" s="13" t="s">
+      <c r="D44" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="E44" s="22">
-[...5 lines deleted...]
-      <c r="G44" s="18">
+      <c r="E44" s="21">
+        <v>1000.0</v>
+      </c>
+      <c r="F44" s="10">
+        <v>0</v>
+      </c>
+      <c r="G44" s="17">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="24">
         <v>35</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="E45" s="21">
-        <v>900.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F45" s="10">
         <v>0</v>
       </c>
       <c r="G45" s="17">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="24">
         <v>36</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="E46" s="21">
-        <v>1000.0</v>
+        <v>670.0</v>
       </c>
       <c r="F46" s="10">
         <v>0</v>
       </c>
       <c r="G46" s="17">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A47" s="24">
+      <c r="A47" s="25">
         <v>37</v>
       </c>
-      <c r="B47" s="7"/>
-      <c r="C47" s="8" t="s">
+      <c r="B47" s="11"/>
+      <c r="C47" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="D47" s="9" t="s">
+      <c r="D47" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="E47" s="21">
-[...5 lines deleted...]
-      <c r="G47" s="17">
+      <c r="E47" s="22">
+        <v>2200.0</v>
+      </c>
+      <c r="F47" s="14">
+        <v>0</v>
+      </c>
+      <c r="G47" s="18">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="24">
         <v>38</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="E48" s="21">
-        <v>670.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F48" s="10">
         <v>0</v>
       </c>
       <c r="G48" s="17">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A49" s="25">
+      <c r="A49" s="24">
         <v>39</v>
       </c>
-      <c r="B49" s="11"/>
-      <c r="C49" s="12" t="s">
+      <c r="B49" s="7"/>
+      <c r="C49" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="D49" s="13" t="s">
+      <c r="D49" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="E49" s="22">
-[...5 lines deleted...]
-      <c r="G49" s="18">
+      <c r="E49" s="21">
+        <v>100.0</v>
+      </c>
+      <c r="F49" s="10">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="24">
         <v>40</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E50" s="21">
-        <v>1000.0</v>
+        <v>1740.0</v>
       </c>
       <c r="F50" s="10">
         <v>0</v>
       </c>
       <c r="G50" s="17">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A51" s="24">
+      <c r="A51" s="25">
         <v>41</v>
       </c>
-      <c r="B51" s="7"/>
-      <c r="C51" s="8" t="s">
+      <c r="B51" s="11"/>
+      <c r="C51" s="12" t="s">
         <v>94</v>
       </c>
-      <c r="D51" s="9" t="s">
+      <c r="D51" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="E51" s="21">
-[...5 lines deleted...]
-      <c r="G51" s="17">
+      <c r="E51" s="22">
+        <v>0.0</v>
+      </c>
+      <c r="F51" s="14">
+        <v>0</v>
+      </c>
+      <c r="G51" s="18">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A52" s="25">
+      <c r="A52" s="24">
         <v>42</v>
       </c>
-      <c r="B52" s="11"/>
-      <c r="C52" s="12" t="s">
+      <c r="B52" s="7"/>
+      <c r="C52" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="D52" s="13" t="s">
+      <c r="D52" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="E52" s="22">
-[...5 lines deleted...]
-      <c r="G52" s="18">
+      <c r="E52" s="21">
+        <v>80.0</v>
+      </c>
+      <c r="F52" s="10">
+        <v>0</v>
+      </c>
+      <c r="G52" s="17">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="25">
         <v>43</v>
       </c>
       <c r="B53" s="11"/>
       <c r="C53" s="12" t="s">
         <v>98</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>99</v>
       </c>
       <c r="E53" s="22">
-        <v>0.0</v>
+        <v>1300.0</v>
       </c>
       <c r="F53" s="14">
         <v>0</v>
       </c>
       <c r="G53" s="18">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A54" s="24">
+      <c r="A54" s="25">
         <v>44</v>
       </c>
-      <c r="B54" s="7"/>
-      <c r="C54" s="8" t="s">
+      <c r="B54" s="11"/>
+      <c r="C54" s="12" t="s">
         <v>100</v>
       </c>
-      <c r="D54" s="9" t="s">
+      <c r="D54" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="E54" s="21">
+      <c r="E54" s="22">
+        <v>2760.0</v>
+      </c>
+      <c r="F54" s="14">
+        <v>0</v>
+      </c>
+      <c r="G54" s="18">
+        <f>E54*F54</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A55" s="24">
+        <v>45</v>
+      </c>
+      <c r="B55" s="7"/>
+      <c r="C55" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="E55" s="21">
         <v>80.0</v>
       </c>
-      <c r="F54" s="10">
-[...24 lines deleted...]
-      <c r="G55" s="18">
+      <c r="F55" s="10">
+        <v>0</v>
+      </c>
+      <c r="G55" s="17">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="25">
         <v>46</v>
       </c>
       <c r="B56" s="11"/>
-      <c r="C56" s="12" t="s">
+      <c r="C56" s="12"/>
+      <c r="D56" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="D56" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="22">
-        <v>2760.0</v>
+        <v>0.0</v>
       </c>
       <c r="F56" s="14">
         <v>0</v>
       </c>
       <c r="G56" s="18">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="24">
         <v>47</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D57" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="D57" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="21">
-        <v>80.0</v>
+        <v>540.0</v>
       </c>
       <c r="F57" s="10">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <f>E57*F57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A58" s="25">
+      <c r="A58" s="24">
         <v>48</v>
       </c>
-      <c r="B58" s="11"/>
-[...1 lines deleted...]
-      <c r="D58" s="13" t="s">
+      <c r="B58" s="7"/>
+      <c r="C58" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D58" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="E58" s="22">
-[...5 lines deleted...]
-      <c r="G58" s="18">
+      <c r="E58" s="21">
+        <v>240.0</v>
+      </c>
+      <c r="F58" s="10">
+        <v>0</v>
+      </c>
+      <c r="G58" s="17">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="24">
         <v>49</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E59" s="21">
-        <v>540.0</v>
+        <v>60.0</v>
       </c>
       <c r="F59" s="10">
         <v>0</v>
       </c>
       <c r="G59" s="17">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="24">
         <v>50</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E60" s="21">
-        <v>240.0</v>
+        <v>120.0</v>
       </c>
       <c r="F60" s="10">
         <v>0</v>
       </c>
       <c r="G60" s="17">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="24">
         <v>51</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E61" s="21">
-        <v>60.0</v>
+        <v>780.0</v>
       </c>
       <c r="F61" s="10">
         <v>0</v>
       </c>
       <c r="G61" s="17">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="24">
         <v>52</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E62" s="21">
-        <v>120.0</v>
+        <v>150.0</v>
       </c>
       <c r="F62" s="10">
         <v>0</v>
       </c>
       <c r="G62" s="17">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="24">
         <v>53</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E63" s="21">
-        <v>780.0</v>
+        <v>270.0</v>
       </c>
       <c r="F63" s="10">
         <v>0</v>
       </c>
       <c r="G63" s="17">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="24">
         <v>54</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>120</v>
       </c>
       <c r="E64" s="21">
-        <v>150.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F64" s="10">
         <v>0</v>
       </c>
       <c r="G64" s="17">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="24">
         <v>55</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>122</v>
       </c>
       <c r="E65" s="21">
-        <v>390.0</v>
+        <v>1900.0</v>
       </c>
       <c r="F65" s="10">
         <v>0</v>
       </c>
       <c r="G65" s="17">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="24">
         <v>56</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>123</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>124</v>
       </c>
       <c r="E66" s="21">
-        <v>270.0</v>
+        <v>3800.0</v>
       </c>
       <c r="F66" s="10">
         <v>0</v>
       </c>
       <c r="G66" s="17">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A67" s="25">
+      <c r="A67" s="24">
         <v>57</v>
       </c>
-      <c r="B67" s="11"/>
-[...1 lines deleted...]
-      <c r="D67" s="13" t="s">
+      <c r="B67" s="7"/>
+      <c r="C67" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="E67" s="22">
-[...5 lines deleted...]
-      <c r="G67" s="18">
+      <c r="D67" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="E67" s="21">
+        <v>330.0</v>
+      </c>
+      <c r="F67" s="10">
+        <v>0</v>
+      </c>
+      <c r="G67" s="17">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A68" s="25">
+      <c r="A68" s="24">
         <v>58</v>
       </c>
-      <c r="B68" s="11"/>
-[...10 lines deleted...]
-      <c r="G68" s="18">
+      <c r="B68" s="7"/>
+      <c r="C68" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="E68" s="21">
+        <v>700.0</v>
+      </c>
+      <c r="F68" s="10">
+        <v>0</v>
+      </c>
+      <c r="G68" s="17">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="24">
         <v>59</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E69" s="21">
-        <v>2900.0</v>
+        <v>510.0</v>
       </c>
       <c r="F69" s="10">
         <v>0</v>
       </c>
       <c r="G69" s="17">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="24">
         <v>60</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E70" s="21">
-        <v>1900.0</v>
+        <v>280.0</v>
       </c>
       <c r="F70" s="10">
         <v>0</v>
       </c>
       <c r="G70" s="17">
         <f>E70*F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="24">
         <v>61</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E71" s="21">
-        <v>3800.0</v>
+        <v>230.0</v>
       </c>
       <c r="F71" s="10">
         <v>0</v>
       </c>
       <c r="G71" s="17">
         <f>E71*F71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A72" s="25">
+      <c r="A72" s="24">
         <v>62</v>
       </c>
-      <c r="B72" s="11"/>
-[...12 lines deleted...]
-      <c r="G72" s="18">
+      <c r="B72" s="7"/>
+      <c r="C72" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="E72" s="21">
+        <v>230.0</v>
+      </c>
+      <c r="F72" s="10">
+        <v>0</v>
+      </c>
+      <c r="G72" s="17">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="24">
         <v>63</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E73" s="21">
-        <v>330.0</v>
+        <v>900.0</v>
       </c>
       <c r="F73" s="10">
         <v>0</v>
       </c>
       <c r="G73" s="17">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="24">
         <v>64</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E74" s="21">
-        <v>700.0</v>
+        <v>190.0</v>
       </c>
       <c r="F74" s="10">
         <v>0</v>
       </c>
       <c r="G74" s="17">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="24">
         <v>65</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E75" s="21">
-        <v>510.0</v>
+        <v>290.0</v>
       </c>
       <c r="F75" s="10">
         <v>0</v>
       </c>
       <c r="G75" s="17">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A76" s="25">
+      <c r="A76" s="24">
         <v>66</v>
       </c>
-      <c r="B76" s="11"/>
-[...12 lines deleted...]
-      <c r="G76" s="18">
+      <c r="B76" s="7"/>
+      <c r="C76" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="E76" s="21">
+        <v>700.0</v>
+      </c>
+      <c r="F76" s="10">
+        <v>0</v>
+      </c>
+      <c r="G76" s="17">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A77" s="24">
+      <c r="A77" s="25">
         <v>67</v>
       </c>
-      <c r="B77" s="7"/>
-[...12 lines deleted...]
-      <c r="G77" s="17">
+      <c r="B77" s="11"/>
+      <c r="C77" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="E77" s="22">
+        <v>600.0</v>
+      </c>
+      <c r="F77" s="14">
+        <v>0</v>
+      </c>
+      <c r="G77" s="18">
         <f>E77*F77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="24">
         <v>68</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E78" s="21">
-        <v>230.0</v>
+        <v>350.0</v>
       </c>
       <c r="F78" s="10">
         <v>0</v>
       </c>
       <c r="G78" s="17">
         <f>E78*F78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A79" s="25">
+      <c r="A79" s="24">
         <v>69</v>
       </c>
-      <c r="B79" s="11"/>
-[...12 lines deleted...]
-      <c r="G79" s="18">
+      <c r="B79" s="7"/>
+      <c r="C79" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="E79" s="21">
+        <v>180.0</v>
+      </c>
+      <c r="F79" s="10">
+        <v>0</v>
+      </c>
+      <c r="G79" s="17">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="24">
         <v>70</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E80" s="21">
-        <v>230.0</v>
+        <v>12000.0</v>
       </c>
       <c r="F80" s="10">
         <v>0</v>
       </c>
       <c r="G80" s="17">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A81" s="25">
+      <c r="A81" s="24">
         <v>71</v>
       </c>
-      <c r="B81" s="11"/>
-[...12 lines deleted...]
-      <c r="G81" s="18">
+      <c r="B81" s="7"/>
+      <c r="C81" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="E81" s="21">
+        <v>3850.0</v>
+      </c>
+      <c r="F81" s="10">
+        <v>0</v>
+      </c>
+      <c r="G81" s="17">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A82" s="25">
+      <c r="A82" s="24">
         <v>72</v>
       </c>
-      <c r="B82" s="11"/>
-[...12 lines deleted...]
-      <c r="G82" s="18">
+      <c r="B82" s="7"/>
+      <c r="C82" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="E82" s="21">
+        <v>2200.0</v>
+      </c>
+      <c r="F82" s="10">
+        <v>0</v>
+      </c>
+      <c r="G82" s="17">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="24">
         <v>73</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E83" s="21">
-        <v>900.0</v>
+        <v>1850.0</v>
       </c>
       <c r="F83" s="10">
         <v>0</v>
       </c>
       <c r="G83" s="17">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="24">
         <v>74</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E84" s="21">
-        <v>190.0</v>
+        <v>2350.0</v>
       </c>
       <c r="F84" s="10">
         <v>0</v>
       </c>
       <c r="G84" s="17">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="24">
         <v>75</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E85" s="21">
-        <v>290.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F85" s="10">
         <v>0</v>
       </c>
       <c r="G85" s="17">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A86" s="25">
+      <c r="A86" s="24">
         <v>76</v>
       </c>
-      <c r="B86" s="11"/>
-[...12 lines deleted...]
-      <c r="G86" s="18">
+      <c r="B86" s="7"/>
+      <c r="C86" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="E86" s="21">
+        <v>1850.0</v>
+      </c>
+      <c r="F86" s="10">
+        <v>0</v>
+      </c>
+      <c r="G86" s="17">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A87" s="25">
+      <c r="A87" s="24">
         <v>77</v>
       </c>
-      <c r="B87" s="11"/>
-[...12 lines deleted...]
-      <c r="G87" s="18">
+      <c r="B87" s="7"/>
+      <c r="C87" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="E87" s="21">
+        <v>30.0</v>
+      </c>
+      <c r="F87" s="10">
+        <v>0</v>
+      </c>
+      <c r="G87" s="17">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A88" s="24">
+      <c r="A88" s="25">
         <v>78</v>
       </c>
-      <c r="B88" s="7"/>
-[...12 lines deleted...]
-      <c r="G88" s="17">
+      <c r="B88" s="11"/>
+      <c r="C88" s="12"/>
+      <c r="D88" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="E88" s="22">
+        <v>80.0</v>
+      </c>
+      <c r="F88" s="14">
+        <v>0</v>
+      </c>
+      <c r="G88" s="18">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="24">
         <v>79</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E89" s="21">
-        <v>180.0</v>
+        <v>2300.0</v>
       </c>
       <c r="F89" s="10">
         <v>0</v>
       </c>
       <c r="G89" s="17">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A90" s="24">
+      <c r="A90" s="25">
         <v>80</v>
       </c>
-      <c r="B90" s="7"/>
-[...3 lines deleted...]
-      <c r="D90" s="9" t="s">
+      <c r="B90" s="11"/>
+      <c r="C90" s="12" t="s">
         <v>170</v>
       </c>
-      <c r="E90" s="21">
-[...5 lines deleted...]
-      <c r="G90" s="17">
+      <c r="D90" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="E90" s="22">
+        <v>3180.0</v>
+      </c>
+      <c r="F90" s="14">
+        <v>0</v>
+      </c>
+      <c r="G90" s="18">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-[...7 lines deleted...]
-      <c r="D91" s="9" t="s">
+    <row r="91" spans="1:7">
+      <c r="E91" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="E91" s="21">
-[...301 lines deleted...]
-        <f>SUM(G9:G104)</f>
+      <c r="F91" s="26">
+        <f>SUM(F9:F90)</f>
+        <v>0</v>
+      </c>
+      <c r="G91" s="26">
+        <f>SUM(G9:G90)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:G9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>