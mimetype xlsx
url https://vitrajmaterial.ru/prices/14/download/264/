--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -33,51 +33,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-15 22:10:45</t>
+    <t>Актуальность прайса на: 2026-10-31 21:37:53</t>
   </si>
   <si>
     <t>Флорариумы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
@@ -4649,67 +4649,67 @@
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="24">
         <v>27</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="21">
         <v>450.0</v>
       </c>
       <c r="F37" s="10">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A38" s="24">
+      <c r="A38" s="25">
         <v>28</v>
       </c>
-      <c r="B38" s="7"/>
-      <c r="C38" s="8" t="s">
+      <c r="B38" s="11"/>
+      <c r="C38" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="D38" s="9" t="s">
+      <c r="D38" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="E38" s="21">
+      <c r="E38" s="22">
         <v>530.0</v>
       </c>
-      <c r="F38" s="10">
-[...2 lines deleted...]
-      <c r="G38" s="17">
+      <c r="F38" s="14">
+        <v>0</v>
+      </c>
+      <c r="G38" s="18">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="24">
         <v>29</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E39" s="21">
         <v>560.0</v>
       </c>
       <c r="F39" s="10">
         <v>0</v>
       </c>
       <c r="G39" s="17">
         <f>E39*F39</f>
         <v>0</v>
       </c>
@@ -5023,67 +5023,67 @@
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="25">
         <v>44</v>
       </c>
       <c r="B54" s="11"/>
       <c r="C54" s="12" t="s">
         <v>100</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>101</v>
       </c>
       <c r="E54" s="22">
         <v>2760.0</v>
       </c>
       <c r="F54" s="14">
         <v>0</v>
       </c>
       <c r="G54" s="18">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A55" s="24">
+      <c r="A55" s="25">
         <v>45</v>
       </c>
-      <c r="B55" s="7"/>
-      <c r="C55" s="8" t="s">
+      <c r="B55" s="11"/>
+      <c r="C55" s="12" t="s">
         <v>102</v>
       </c>
-      <c r="D55" s="9" t="s">
+      <c r="D55" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="E55" s="21">
+      <c r="E55" s="22">
         <v>80.0</v>
       </c>
-      <c r="F55" s="10">
-[...2 lines deleted...]
-      <c r="G55" s="17">
+      <c r="F55" s="14">
+        <v>0</v>
+      </c>
+      <c r="G55" s="18">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="25">
         <v>46</v>
       </c>
       <c r="B56" s="11"/>
       <c r="C56" s="12"/>
       <c r="D56" s="13" t="s">
         <v>104</v>
       </c>
       <c r="E56" s="22">
         <v>0.0</v>
       </c>
       <c r="F56" s="14">
         <v>0</v>
       </c>
       <c r="G56" s="18">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
@@ -5483,67 +5483,67 @@
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="24">
         <v>65</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>142</v>
       </c>
       <c r="E75" s="21">
         <v>290.0</v>
       </c>
       <c r="F75" s="10">
         <v>0</v>
       </c>
       <c r="G75" s="17">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A76" s="24">
+      <c r="A76" s="25">
         <v>66</v>
       </c>
-      <c r="B76" s="7"/>
-      <c r="C76" s="8" t="s">
+      <c r="B76" s="11"/>
+      <c r="C76" s="12" t="s">
         <v>143</v>
       </c>
-      <c r="D76" s="9" t="s">
+      <c r="D76" s="13" t="s">
         <v>144</v>
       </c>
-      <c r="E76" s="21">
+      <c r="E76" s="22">
         <v>700.0</v>
       </c>
-      <c r="F76" s="10">
-[...2 lines deleted...]
-      <c r="G76" s="17">
+      <c r="F76" s="14">
+        <v>0</v>
+      </c>
+      <c r="G76" s="18">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="25">
         <v>67</v>
       </c>
       <c r="B77" s="11"/>
       <c r="C77" s="12" t="s">
         <v>145</v>
       </c>
       <c r="D77" s="13" t="s">
         <v>146</v>
       </c>
       <c r="E77" s="22">
         <v>600.0</v>
       </c>
       <c r="F77" s="14">
         <v>0</v>
       </c>
       <c r="G77" s="18">
         <f>E77*F77</f>
         <v>0</v>
       </c>