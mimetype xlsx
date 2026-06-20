--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -31,51 +31,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-04 18:07:24</t>
+    <t>Актуальность прайса на: 2026-06-19 19:31:14</t>
   </si>
   <si>
     <t>Оборудование</t>
   </si>
   <si>
     <t>Печи для фьюзинга и моллирования</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>