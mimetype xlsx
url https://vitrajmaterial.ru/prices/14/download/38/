--- v1 (2026-06-20)
+++ v2 (2026-09-16)
@@ -31,51 +31,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-19 19:31:14</t>
+    <t>Актуальность прайса на: 2026-09-16 11:49:13</t>
   </si>
   <si>
     <t>Оборудование</t>
   </si>
   <si>
     <t>Печи для фьюзинга и моллирования</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
@@ -1304,67 +1304,67 @@
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="25">
         <v>3</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8"/>
       <c r="D20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E20" s="21">
         <v>57000.0</v>
       </c>
       <c r="F20" s="10">
         <v>0</v>
       </c>
       <c r="G20" s="17">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A21" s="25">
+      <c r="A21" s="26">
         <v>4</v>
       </c>
-      <c r="B21" s="7"/>
-      <c r="C21" s="8" t="s">
+      <c r="B21" s="11"/>
+      <c r="C21" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="D21" s="9" t="s">
+      <c r="D21" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="E21" s="21">
+      <c r="E21" s="22">
         <v>55000.0</v>
       </c>
-      <c r="F21" s="10">
-[...2 lines deleted...]
-      <c r="G21" s="17">
+      <c r="F21" s="14">
+        <v>0</v>
+      </c>
+      <c r="G21" s="18">
         <f>E21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80" outlineLevel="2">
       <c r="A22" s="25">
         <v>5</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="21">
         <v>270.0</v>
       </c>
       <c r="F22" s="10">
         <v>0</v>
       </c>
       <c r="G22" s="17">
         <f>E22*F22</f>
         <v>0</v>
       </c>