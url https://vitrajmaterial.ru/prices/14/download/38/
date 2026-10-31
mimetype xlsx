--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -31,51 +31,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Прайс-лист Витраж Материал. Всё для изготовления художественных витражей.</t>
   </si>
   <si>
     <t>https://vitrajmaterial.ru/signup/</t>
   </si>
   <si>
     <t>Москва, Планетная 13.</t>
   </si>
   <si>
     <t>Ростовская область, Аксай, Шолохова 3.</t>
   </si>
   <si>
     <t>Бесплатный телефон (по России) 8 800 555-13-95</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-16 11:49:13</t>
+    <t>Актуальность прайса на: 2026-11-01 00:16:05</t>
   </si>
   <si>
     <t>Оборудование</t>
   </si>
   <si>
     <t>Печи для фьюзинга и моллирования</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>